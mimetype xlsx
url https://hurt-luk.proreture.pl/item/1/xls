--- v1 (2026-02-05)
+++ v2 (2026-06-05)
@@ -12,8696 +12,8684 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2882">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2878">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Fotelik samochodowy dla dzieci NANIA TRIO grupa 0/1/2 (0-25kg) - 100% produkcja francuska - ochraniacze boczne - Linea gris</t>
+  </si>
+  <si>
+    <t>B08CW72KB6</t>
+  </si>
+  <si>
+    <t>LPNHK106344390</t>
+  </si>
+  <si>
+    <t>Imetec Scaldasonno Adapto maxi podwójna osłona materaca 195x165 cm, Niskie zużycie, Szybkie ogrzewanie, niestandardowa temperatura, Pikowana tkanina hipoalergiczna, Podwójne sterowanie, 6 temperatury 195x165 cm Hipoalergiczne tkaniny Single</t>
+  </si>
+  <si>
+    <t>B08HR23S41</t>
+  </si>
+  <si>
+    <t>LPNHL936538644</t>
+  </si>
+  <si>
+    <t>Beurer UB 64 Podkładka napinająco-ciepła, z 3 ustawieniami temperatury, rozmiar uniwersalny dla 90 x 200 cm lub 100 x 200 cm</t>
+  </si>
+  <si>
+    <t>B01BRA4N0Y</t>
+  </si>
+  <si>
+    <t>LPNHK113856992</t>
+  </si>
+  <si>
+    <t>Beurer UB 83 Teddy Pojedynczy komfortowy wkład rozgrzewający, z pluszowym pokryciem, oddzielnie regulowane strefy ciepła</t>
+  </si>
+  <si>
+    <t>B00GL106Z6</t>
+  </si>
+  <si>
+    <t>LPNHK119643344</t>
+  </si>
+  <si>
+    <t>Imetec Scaldasonno Adapto Wärmeunterbett für Doppelbett 150x160 cm, schnelle Erwärmung, personalisierbare Temperatur, 100 % Wolle und Merinowolle, Made in Italy, 2 separate Bedieneinheiten, 6 Temp</t>
+  </si>
+  <si>
+    <t>B07Y8GCMLG</t>
+  </si>
+  <si>
+    <t>LPNHK105812181</t>
+  </si>
+  <si>
+    <t>LPNHK114231243</t>
+  </si>
+  <si>
+    <t>Imetec adapto velvet tartan pled podgrzewana kieszeń na dłonie i stopy, Koc elektryczny 150x110 cm, Niskie zużycie energii, Adaptacyjna technologia, Bezpieczny, Szybkie ogrzewanie, 6 temperatury, Prać Single</t>
+  </si>
+  <si>
+    <t>B08J8ZH957</t>
+  </si>
+  <si>
+    <t>LPNHL936667410</t>
+  </si>
+  <si>
+    <t>LPNHL936686872</t>
+  </si>
+  <si>
+    <t>LPNHK109422074</t>
+  </si>
+  <si>
+    <t>Beurer UB 68 XXL podwójna mata grzewcza, 150 x 160 cm, 2 strefy temperatury, 4 poziomy temperatury, system bezpieczeństwa, funkcja timera, można prać w pralce</t>
+  </si>
+  <si>
+    <t>B00OTVLNX4</t>
+  </si>
+  <si>
+    <t>LPNHK120589232</t>
+  </si>
+  <si>
+    <t>LPNHK110675085</t>
+  </si>
+  <si>
+    <t>BEURER ELEKTRYCZNA HK-CONFORT 100W 44X33</t>
+  </si>
+  <si>
+    <t>B07D4B1K1X</t>
+  </si>
+  <si>
+    <t>LPNHL934958871</t>
+  </si>
+  <si>
+    <t>Beurer HK Limited Edition 2021 Poduszka Rozgrzewająca, 3 Stopnie Temperatury, Biała, 44 x 33 cm</t>
+  </si>
+  <si>
+    <t>B09CGVMR2P</t>
+  </si>
+  <si>
+    <t>LPNHL922065432</t>
+  </si>
+  <si>
+    <t>LPNHK120278346</t>
+  </si>
+  <si>
+    <t>LPNHK120541190</t>
+  </si>
+  <si>
+    <t>LPNHK119626320</t>
+  </si>
+  <si>
+    <t>LPNHL922509733</t>
+  </si>
+  <si>
+    <t>LPNHL924427130</t>
+  </si>
+  <si>
+    <t>LPNHK114212289</t>
+  </si>
+  <si>
+    <t>Inventum HN135 koc grzewczy dla jednej osoby</t>
+  </si>
+  <si>
+    <t>B00A3P219U</t>
+  </si>
+  <si>
+    <t>LPNHK114004654</t>
+  </si>
+  <si>
+    <t>Senhill ręcznie wykonany zlew kuchenny ze stali nierdzewnej z 3 otworami wanna pojedyncza z zestawem spustowym i filtrem kosz, 60*45*20cm (srebro)</t>
+  </si>
+  <si>
+    <t>B0BN318LB8</t>
+  </si>
+  <si>
+    <t>LPNHL939437165</t>
+  </si>
+  <si>
+    <t>Epson EcoTank ET-2810 C11CJ67403 Drukarka Atramentowa, Czarny</t>
+  </si>
+  <si>
+    <t>B09GKWQJJQ</t>
+  </si>
+  <si>
+    <t>LPNHK109289926</t>
+  </si>
+  <si>
+    <t>Super Soaker Hydra</t>
+  </si>
+  <si>
+    <t>B088HMKB2T</t>
+  </si>
+  <si>
+    <t>LPNHK119761685</t>
+  </si>
+  <si>
+    <t>HP Drukarka Wielofunkcyjna, Deskjet 2720E, 26K67B, Szaro Biały</t>
+  </si>
+  <si>
+    <t>B08WLSR31L</t>
+  </si>
+  <si>
+    <t>LPNHL937902745</t>
+  </si>
+  <si>
+    <t>Drukarka EPSON WorkForce WF-2010W - 4-kolorowy druk atramentowy - Ethernet + Wi-Fi - interfejs USB2 Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0095MHDA4</t>
+  </si>
+  <si>
+    <t>LPNHK111013548</t>
+  </si>
+  <si>
+    <t>Yelcona Deska sedesowa wolnoopadająca z motywem, deska sedesowa o wysokim komforcie siedzenia, deska sedesowa z wytrzymałym i stabilnym rdzeniem z drewna, wysokiej jakości deska sedesowa z drewna</t>
+  </si>
+  <si>
+    <t>B0C75CTCWG</t>
+  </si>
+  <si>
+    <t>LPNHK081706646</t>
+  </si>
+  <si>
+    <t>LPNHL935720296</t>
+  </si>
+  <si>
+    <t>B01E3R7T9K</t>
+  </si>
+  <si>
+    <t>LPNHL937572341</t>
+  </si>
+  <si>
+    <t>Amazon Basics Niszczarka do dokumentów o wysokim stopniu bezpieczeństwa do 12 arkuszy, z wyjmowanym pojemnikiem na ścinki, do papieru, płyt CD i kart plastikowych</t>
+  </si>
+  <si>
+    <t>B07PFWQSYQ</t>
+  </si>
+  <si>
+    <t>LPNHL937450572</t>
+  </si>
+  <si>
+    <t>B0BW96YYNQ</t>
+  </si>
+  <si>
+    <t>LPNHK134031755</t>
+  </si>
+  <si>
+    <t>HP Envy 6020e AiO Printer</t>
+  </si>
+  <si>
+    <t>B09G74XT5N</t>
+  </si>
+  <si>
+    <t>LPNHL983106534</t>
+  </si>
+  <si>
+    <t>AmazonBasics Niszczarka dokumentów , 8 arkuszy, cięcie na paski, niszczarka CD Schwarz 7-8 Blätter Streifenschnitt Aktenvernichter</t>
+  </si>
+  <si>
+    <t>LPNHL922256732</t>
+  </si>
+  <si>
+    <t>Tefal Ingenio Easy On Zestaw Patelni i Garnków, Czarny, 13 Elementów</t>
+  </si>
+  <si>
+    <t>B09TL6XXNJ</t>
+  </si>
+  <si>
+    <t>LPNHK112495955</t>
+  </si>
+  <si>
+    <t>Beurer TS 19 koc podgrzewany, trzy poziomy temperatury, możliwość prania w pralce, 130 x 75 cm 130x75 cm</t>
+  </si>
+  <si>
+    <t>B00BNUCFWC</t>
+  </si>
+  <si>
+    <t>LPNHL937593599</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Podnośnik do toalety, 10 cm, Titan, z pokrywą, biały</t>
+  </si>
+  <si>
+    <t>B07FPMQMM8</t>
+  </si>
+  <si>
+    <t>LPNHL936887702</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Master Massage 28-calowy przenośny stół do masażu Argo w kolorze czarnym z nogami z orzecha włoskiego - Łóżko Spa do ćwiczeń i masażu na blacie - Łóżko kosmetyczne </t>
+  </si>
+  <si>
+    <t>B0C8XMH49W</t>
+  </si>
+  <si>
+    <t>LPNHL937530323</t>
+  </si>
+  <si>
+    <t>e-wiwa Rialzo WC, H10 cm, z bocznym systemem mocowania, lekki, odkażalny, przepływ 200 kg</t>
+  </si>
+  <si>
+    <t>B09JGMD4RD</t>
+  </si>
+  <si>
+    <t>LPNHL982954087</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Bahia, krzesło lub taboret pod prysznic, ortopedyczne, regulowana wysokość, oparcie, siedzisko w kształcie litery U, podkładki antypoślizgowe</t>
+  </si>
+  <si>
+    <t>B071YFT6YV</t>
+  </si>
+  <si>
+    <t>LPNHL936641578</t>
+  </si>
+  <si>
+    <t>TOPSHAK TS-BC1- Maszyny do liczenia pieniędzy - Maszyna do liczenia monet - 5-kierunkowe wykrywanie fałszerstw - 80 W 1000 sztuk/min - Liczarka banknotów - EUR Euro - Czarny</t>
+  </si>
+  <si>
+    <t>LPNHL937488410</t>
+  </si>
+  <si>
+    <t>LPNHL935900583</t>
+  </si>
+  <si>
+    <t>B004FM7EKI</t>
+  </si>
+  <si>
+    <t>LPNHL937944885</t>
+  </si>
+  <si>
+    <t>HP Envy Pro 6420E Aio Printer</t>
+  </si>
+  <si>
+    <t>B09G72HBKZ</t>
+  </si>
+  <si>
+    <t>LPNHK110576617</t>
+  </si>
+  <si>
+    <t>Papier do drukarek HP Home &amp; Office A4, 210 x 297 mm, 80 g/m², 1 ryza, 500 arkuszy – papier do kopiowania z certyfikatem FSC, biały, 1 ryza i 500 arkuszy</t>
+  </si>
+  <si>
+    <t>B000H9HQ4M</t>
+  </si>
+  <si>
+    <t>LPNHL937163765</t>
+  </si>
+  <si>
+    <t>LPNHK121891585</t>
+  </si>
+  <si>
+    <t>Xerox 372646 Papier Do Kserokopiarek i Wielofunkcyjny, Biały, 500 Sztuk Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0002AF3FA</t>
+  </si>
+  <si>
+    <t>LPNHK120931372</t>
+  </si>
+  <si>
+    <t>0691195304600</t>
+  </si>
+  <si>
+    <t>Niszczarka do papieru Bonsaii do użytku domowego, 6-arkuszowa niszczarka do papieru i kart kredytowych do domowego biura z uchwytem na dokumenty, pocztę, zszywki i klips-kosz na śmieci 3,4 gal (C237-B)</t>
+  </si>
+  <si>
+    <t>B0834J2SVR</t>
+  </si>
+  <si>
+    <t>HURTLUK0000196</t>
+  </si>
+  <si>
+    <t>Canon PIXMA TS3450 wielofunkcyjna drukarka, czarna, drukarka atramentowa WiFi czarny</t>
+  </si>
+  <si>
+    <t>B08PKQLBWT</t>
+  </si>
+  <si>
+    <t>LPNHL937872905</t>
+  </si>
+  <si>
+    <t>Canon 3771C006 Pixma TS3350 Wielofunkcyjna Drukarka, 43.5 x 31.6 x 14.5 cm, Czarny</t>
+  </si>
+  <si>
+    <t>B07WV4XBSP</t>
+  </si>
+  <si>
+    <t>LPNHL937017112</t>
+  </si>
+  <si>
+    <t>Karty Pokemon SCARLET&amp;VIOLET 36 x 10 szt kart 360 SZTUK mega box</t>
+  </si>
+  <si>
+    <t>HURTLUK0000003</t>
+  </si>
+  <si>
+    <t>GRA ZRĘCZNOŚCIOWA POPIT ELEKTRONICZNA ZABAWKA WZÓR PIKACHU POKEMON</t>
+  </si>
+  <si>
+    <t>HURTLUK0000193</t>
+  </si>
+  <si>
+    <t>Figurki BLUEY BINGO Zestaw 6 SZT Figurek RODZINKA BLUE duży komplet</t>
+  </si>
+  <si>
+    <t>HURTLUK0000132</t>
+  </si>
+  <si>
+    <t>KLOCKI Ludzik FIGURKI Mine CRAFT 24 sztuk + AKCESORIA Minifigurki Ludki</t>
+  </si>
+  <si>
+    <t>HURTLUK0000183</t>
+  </si>
+  <si>
+    <t>Homedics Mata do Fitnessu i Jogi, Ciemnoszary</t>
+  </si>
+  <si>
+    <t>B07LGSNV4X</t>
+  </si>
+  <si>
+    <t>LPNHK120954072</t>
+  </si>
+  <si>
+    <t>0195161618109</t>
+  </si>
+  <si>
+    <t>HP Deskjet 2710E Drukarka Wielofunkcyjna, Wkład Hp+, 6 Miesięcy w Zestawie, Biały</t>
+  </si>
+  <si>
+    <t>B09249965M</t>
+  </si>
+  <si>
+    <t>LPNHK105812029</t>
+  </si>
+  <si>
+    <t>HP DeskJet 4120e Stampante Multifunzione, USB, 33.2 x 42.8 x 20 cm, Bianco/Grigio USB Biały, Szary 33.2 x 42.8 x 20 cm</t>
+  </si>
+  <si>
+    <t>B08WLPHXGR</t>
+  </si>
+  <si>
+    <t>LPNHK162917553</t>
+  </si>
+  <si>
+    <t>HP Drukarka, Envy 6420E 223R4B, 629</t>
+  </si>
+  <si>
+    <t>B0B5VQSBDL</t>
+  </si>
+  <si>
+    <t>LPNHL937837426</t>
+  </si>
+  <si>
+    <t>HP Officejet Pro 9022E Drukarka Wielofunkcyjna, Hp+, A4, Drukarka, Skaner, Kopiarka, Faks, Wlan, Lan, Duplex, Eprint, Airprint, z 6 Miesiącami Próbnymi Instant Ink, 24 Strony na Minutę</t>
+  </si>
+  <si>
+    <t>B08WLT58WJ</t>
+  </si>
+  <si>
+    <t>LPNHL992558238</t>
+  </si>
+  <si>
+    <t>Hp OfficeJet Pro 9012e 22A55B, Drukarka Wielofunkcyjna, Biały/Szary</t>
+  </si>
+  <si>
+    <t>B08WJDJQCZ</t>
+  </si>
+  <si>
+    <t>LPNHL936688813</t>
+  </si>
+  <si>
+    <t>LPNHK119644619</t>
+  </si>
+  <si>
+    <t>ENVY 6432E AIO 4800X1200DPI</t>
+  </si>
+  <si>
+    <t>B097KG4F6H</t>
+  </si>
+  <si>
+    <t>LPNHK111187134</t>
+  </si>
+  <si>
+    <t>Słuchawki nauszne Philips SHP9600/00, słuchawki dla dorosłych z 3m kablem, 50mm Sterowniki, Słuchawki do komputera, laptopa, telewizora i innych, Pozłacany adapter gniazda</t>
+  </si>
+  <si>
+    <t>‎B08B477BHS</t>
+  </si>
+  <si>
+    <t>LPNHE650463036</t>
+  </si>
+  <si>
+    <t>ECOVACS DEEBOT OZMO 950 - robot odkurzający i wycierający - 2 w 1 robot odkurzający z funkcją wycierania i inteligentną nawigacją - Google Home, sterowanie Alexa i aplikacją Ozmo 950, czas działania: 200 min</t>
+  </si>
+  <si>
+    <t>B07WC1MXN7</t>
+  </si>
+  <si>
+    <t>LPNHL937123623</t>
+  </si>
+  <si>
+    <t>Hibisaws - Pojemniki do Żywności - Zestaw 24 pojemników - Organizacja Kuchni - Bez BPA - Pokrywa - Idealne na Przechowywanie Płatków, Pasty, Makaronu i więcej</t>
+  </si>
+  <si>
+    <t>‎B0CG5WX989</t>
+  </si>
+  <si>
+    <t>LPNHL992197376</t>
+  </si>
+  <si>
+    <t>CLIMABALANCE Koc Premium Light, bawełna, biały, 135 x 200 cm</t>
+  </si>
+  <si>
+    <t>‎B003NFGXO6</t>
+  </si>
+  <si>
+    <t>LPNHL982762714</t>
+  </si>
+  <si>
+    <t>0810043377171</t>
+  </si>
+  <si>
+    <t>LEVOIT Nawilżacz powietrza Smart 6 l, ciepła i zimna mgiełka, sterowanie Alexa, tryb uśpienia, timer 1-12 godz, z aromaterapią, do sypialni, pokoju dziecięcego, rośliny do 40-70 m²</t>
+  </si>
+  <si>
+    <t>B0B744C8LB</t>
+  </si>
+  <si>
+    <t>LPNHL933677869</t>
+  </si>
+  <si>
+    <t>VEVOR Zestaw ogrodniczy Torba na trawę 4 nożyczki Akcesoria do przycinania, torba na narzędzia Nożyczki do zbierania trawy Ręczne przycinanie na sucho Ogród Yard Praca na zewnątrz Zestaw do ogrodnictw</t>
+  </si>
+  <si>
+    <t>B0B4RYMH1D</t>
+  </si>
+  <si>
+    <t>LPNHL938153856</t>
+  </si>
+  <si>
+    <t>Siedzisko prysznicowe wannowe bez oparcia</t>
+  </si>
+  <si>
+    <t>B07KB593Y2</t>
+  </si>
+  <si>
+    <t>LPNHL912411807</t>
+  </si>
+  <si>
+    <t>Dekoracja 3D Twarz z Ustami Czarne Żelazo, Nordal</t>
+  </si>
+  <si>
+    <t>LPNHL938606090</t>
+  </si>
+  <si>
+    <t>0438596411618</t>
+  </si>
+  <si>
+    <t>Laminator biurowy Fellowes Jupiter 2 A3</t>
+  </si>
+  <si>
+    <t>LPNHK105583675</t>
+  </si>
+  <si>
+    <t>Fabriano Fabriano-1297 Risma Fotocopie Fabriano2 A4 80 Gr. (500 Fogli) Carta da, Multicolore, 8001348103004</t>
+  </si>
+  <si>
+    <t>B0084K1EW6</t>
+  </si>
+  <si>
+    <t>LPNHK110742970</t>
+  </si>
+  <si>
+    <t>Bi-Office Budget tablica suchościeralna z drewnianą ramą, magnetyczna, 5 rozmiarów do wyboru, 60 x 45 cm</t>
+  </si>
+  <si>
+    <t>B003AR22CO</t>
+  </si>
+  <si>
+    <t>LPNHL936842176</t>
+  </si>
+  <si>
+    <t>Bi-Office Tablica korkowa / tablica do przypinania z drewnianą ramą, 5 rozmiarów do wyboru – 60 x 45 cm 60x45 cm</t>
+  </si>
+  <si>
+    <t>B003AQP5VA</t>
+  </si>
+  <si>
+    <t>LPNHK105373865</t>
+  </si>
+  <si>
+    <t>BoardsPlus Magnetyczna tablica suchościeralna, 90 x 60 cm, z aluminiową ramą i półką na długopisy, zmywalna i wielokrotnego zapisywania</t>
+  </si>
+  <si>
+    <t>B07NDV69Z3</t>
+  </si>
+  <si>
+    <t>LPNHK105322532</t>
+  </si>
+  <si>
+    <t>BoardsPlus Tablica magnetyczna – 120 x 90 cm – rama aluminiowa</t>
+  </si>
+  <si>
+    <t>B07NDQBT4F</t>
+  </si>
+  <si>
+    <t>LPNHK110445855</t>
+  </si>
+  <si>
+    <t>Amazon Basics Magnetyczna tablica suchościeralna z półką na długopisy i listwami aluminiowymi, suchościeralna, 120 x 90 cm (szer. x wys.)</t>
+  </si>
+  <si>
+    <t>B077T5RQF7</t>
+  </si>
+  <si>
+    <t>LPNHK119868950</t>
+  </si>
+  <si>
+    <t>LPNHL936619880</t>
+  </si>
+  <si>
+    <t>Bi-Office Tablica kombi Black Shadow, tablica do przypinania i tablica suchościeralna, antracytowa powierzchnia tekstylna i srebrna, magnetyczna, rama MDF o grubości 22 mm, 60 x 45 cm</t>
+  </si>
+  <si>
+    <t>B009OGC0FE</t>
+  </si>
+  <si>
+    <t>LPNHL938236663</t>
+  </si>
+  <si>
+    <t>Bi-Office Korkowa tablica do przypinania, tablica korkowa z czarną ramą MDF, 60 x 40 cm 60x40 cm czarny</t>
+  </si>
+  <si>
+    <t>B017EMQMCQ</t>
+  </si>
+  <si>
+    <t>LPNHK109908972</t>
+  </si>
+  <si>
+    <t>Novelle podwyższona deska sedesowa (przenośna, do nakładania)</t>
+  </si>
+  <si>
+    <t>B00667AV1E</t>
+  </si>
+  <si>
+    <t>LPNHL936872543</t>
+  </si>
+  <si>
+    <t>Bi-Office, Blackboard Basic, tablica do pisania kredą z ramą sosnową, 60 x 40 cm</t>
+  </si>
+  <si>
+    <t>B003H7ESEW</t>
+  </si>
+  <si>
+    <t>LPNHL937758667</t>
+  </si>
+  <si>
+    <t>Bugaboo Butterfly Ultra Kompaktowy Dziecięcy Wózek Podróżny, Lekki, Mały i Poręczny, 1-Sekundowe Składanie Jedną ręką, Ergonomiczny, Pojemny, Łatwe Manewrowanie Jedną ręką, Stormy Blue</t>
+  </si>
+  <si>
+    <t>B0B1QS7SNC</t>
+  </si>
+  <si>
+    <t>LPNHK211861416</t>
+  </si>
+  <si>
+    <t>Hauck H-60448-EN-000-000 Łóżeczko Turystyczne dla Dzieci, Wielokolorowy, 76 x 69 x 127.5 cm water blue Dream N Play</t>
+  </si>
+  <si>
+    <t>B004AHLMEM</t>
+  </si>
+  <si>
+    <t>LPNHK118147276</t>
+  </si>
+  <si>
+    <t>Mamas &amp; Papas Przytulne siedzisko dla niemowląt i taca do aktywności z regulowanymi funkcjami, wspierająca, stabilna i łatwa do czyszczenia konstrukcja – kwiat (różowy)</t>
+  </si>
+  <si>
+    <t>B09PF1WVW2</t>
+  </si>
+  <si>
+    <t>LPNHK105691284</t>
+  </si>
+  <si>
+    <t>0313109342361</t>
+  </si>
+  <si>
+    <t>Denmay 7524 49,5 cm żeliwne ruszty do grilla Weber Genesis E-310/ E-320/ E-330, Genesis S-310/ S-320/ S-330, Genesis EP-310/ EP-320/ EP-330, nie pasuje do Genesis II/LX E310 340 2CG Cooking Grates for Genesis 300</t>
+  </si>
+  <si>
+    <t>B085LHG4BW</t>
+  </si>
+  <si>
+    <t>LPNHK107522929</t>
+  </si>
+  <si>
+    <t>Mcota Bawełniany flanelowy śpiwór dla dorosłych, 100% bawełniana podszewka, na kemping, piesze wycieczki, podróże z plecakiem, lekki i przenośny, 3–4 pory roku, ciepły Czarny/czerwony</t>
+  </si>
+  <si>
+    <t>B08L5XF974</t>
+  </si>
+  <si>
+    <t>LPNHK110882582</t>
+  </si>
+  <si>
+    <t>Safety 1st Easy Close, wysuwana kratka ochronna, kratka zaciskowa na schody, kratka dla niemowląt nadaje się również dla psów, 6 miesięcy – 2 lata, metalowa czerń (metalowa czarna) czarny Kratka ochronna na drzwi</t>
+  </si>
+  <si>
+    <t>B07KQLPQSJ</t>
+  </si>
+  <si>
+    <t>LPNA031275237</t>
+  </si>
+  <si>
+    <t>Fellowes 5020101 Niszczarka, Szary/Zielony, 19 Litrów</t>
+  </si>
+  <si>
+    <t>B09RBX81XW</t>
+  </si>
+  <si>
+    <t>LPNHK109371381</t>
+  </si>
+  <si>
+    <t>Tefal GC716D OptiGrill+ Grill Elektryczny, Tworzywo Sztuczne, 2000 W, Czarny/Srebrny</t>
+  </si>
+  <si>
+    <t>B07GCHV1SM</t>
+  </si>
+  <si>
+    <t>LPNHL904898853</t>
+  </si>
+  <si>
+    <t>Kolekcja Villa Verdal - Lustro stojące 140x45 cm - Lustro pełnej długości - Złoto</t>
+  </si>
+  <si>
+    <t>LPNHK160184798</t>
+  </si>
+  <si>
+    <t>Ręcznie malowany obraz Scenario 2 drewniana oprawa</t>
+  </si>
+  <si>
+    <t>LPNIC027953567</t>
+  </si>
+  <si>
+    <t>Grzejnik do pomieszczeń 1800 W, szybkie nagrzewanie, ECO, automatyczna stała temperatura, maszynowy materiał trudnopalny</t>
+  </si>
+  <si>
+    <t>B0CFQTX785</t>
+  </si>
+  <si>
+    <t>LPNHK197030968</t>
+  </si>
+  <si>
+    <t>Acefy Deszczownica ścienna, ramię, stal nierdzewna, kwadratowa, kwadratowa, do zabudowy (słuchawka prysznicowa + ramię prysznicowe) Zestaw słuchawek prysznicowych</t>
+  </si>
+  <si>
+    <t>B0C85FWHPF</t>
+  </si>
+  <si>
+    <t>LPNHK110283519</t>
+  </si>
+  <si>
+    <t>LPNHK211338277</t>
+  </si>
+  <si>
+    <t>Acefy 20 cm głowica prysznicowa z deszczownicą stała głowica prysznicowa ze stali nierdzewnej 304 nad głową montowana na ścianie, chromowana (40 cm chrom)</t>
+  </si>
+  <si>
+    <t>B0B1QBWMXL</t>
+  </si>
+  <si>
+    <t>LPNHL961806985</t>
+  </si>
+  <si>
+    <t>LPNHK212098471</t>
+  </si>
+  <si>
+    <t>Generisch malowanie diamentami obrazy, malowanie diamentami 60x40, malowanie diamencikami, malowanie diamentami dla dorosłych duże, malarstwo obrazy, dimant panting , malowanie diamencikami dorośli</t>
+  </si>
+  <si>
+    <t>B0BRVLS4DS</t>
+  </si>
+  <si>
+    <t>LPNHE818788338</t>
+  </si>
+  <si>
+    <t>DOPEDIO Topper 180x200cm, 7,5cm Wysokość Memory Foam, Topper Materac dla Boxspring Bed, Twardy i Miękki Topper Materac dla Caravan Sofa Bed, Cover Washable</t>
+  </si>
+  <si>
+    <t>B09PBGKVGR</t>
+  </si>
+  <si>
+    <t>LPNHE784085659</t>
+  </si>
+  <si>
+    <t>Italdos Uchwyt Organizer do odkurzacza Dyson V10 V11 V6 V7 V8 Stacja dokująca podłogowa Dyson DC30 DC31 DC34 DC35 DC58 DC59 DC62 DC74</t>
+  </si>
+  <si>
+    <t>B087BCQBYK</t>
+  </si>
+  <si>
+    <t>LPNHK211861665</t>
+  </si>
+  <si>
+    <t>DBREAKS rolki do dużych obciążeń, Ø 150 mm, rolki transportowe – 2 x kółka skrętne z hamulcem + 2 x kółka skrętne, kółka meblowe do stołu spawalniczego, nośność 1600 kg 2 roulettes avec frein+2 roulettes</t>
+  </si>
+  <si>
+    <t>B09ZJ3VLPJ</t>
+  </si>
+  <si>
+    <t>LPNHE824927436</t>
+  </si>
+  <si>
+    <t>LPNHK193133535</t>
+  </si>
+  <si>
+    <t>0827843596473</t>
+  </si>
+  <si>
+    <t>VEVOR Wiertarka diamentowa 4450 W 230V/50HZ Wiertarka do betonu Army 0-580 obr. /min Profesjonalna wiertarka przemysłowa Max 255 mm, do wiercenia w betonie zbrojonym i marmurze</t>
+  </si>
+  <si>
+    <t>B09JZNY8CH</t>
+  </si>
+  <si>
+    <t>LPNHL917627011</t>
+  </si>
+  <si>
+    <t>SHINCO Elektryczny osuszacz powietrza, 30 l/24 h, WiFi, oszczędność energii, automatyczny restart, suszenie prania, timer 24 h, zbiornik na wodę 5 l, filtr z węglem aktywnym, ciągły odpływ, wielkość pomieszczenia ok. 35 m²</t>
+  </si>
+  <si>
+    <t>B09FPBS661</t>
+  </si>
+  <si>
+    <t>LPNA031537505</t>
+  </si>
+  <si>
+    <t>Kwasyo Suszarka ze stali nierdzewnej, podwójny wentylator 360°, wydajne suszenie, 12 poziomów, regulacja temperatury 20-90°C, timer 24-godzinny, zabezpieczenie przed przegrzaniem, zeszyt z przepisami 12 Etagen</t>
+  </si>
+  <si>
+    <t>B08THD1FFX</t>
+  </si>
+  <si>
+    <t>LPNHK105072640</t>
+  </si>
+  <si>
+    <t>WEWATCH Ekran projektora ze stojakiem 100</t>
+  </si>
+  <si>
+    <t>B09HSJ9GMR</t>
+  </si>
+  <si>
+    <t>LPNHK135254944</t>
+  </si>
+  <si>
+    <t>Rabb 1st Siedzisko do nauki korzystania z nocnika, ulepszona deska sedesowa dla małych dzieci, chłopców i dziewczynek, toaleta do nauki korzystania z nocnika, 2 w 1, toaleta do nauki korzystania z szary</t>
+  </si>
+  <si>
+    <t>B0BRSFG63M</t>
+  </si>
+  <si>
+    <t>LPNHK249562642</t>
+  </si>
+  <si>
+    <t>Koc obciążeniowy Litollo Bamboo - 150 x 200 cm - 10 kg - z szarym pokrowcem - Koc terapeutyczny wykonany w 100% z naturalnych materiałów - Ciężki koc na każdą porę roku - Kołdra dla jednej osoby</t>
+  </si>
+  <si>
+    <t>B01FTJR0R2</t>
+  </si>
+  <si>
+    <t>LPNHE811687967</t>
+  </si>
+  <si>
+    <t>B098QF1Q8B</t>
+  </si>
+  <si>
+    <t>LPNHK211777810</t>
+  </si>
+  <si>
+    <t>FUNLIO Huśtawka 3 w 1 dla malucha z 4 workami na piasek, wytrzymała huśtawka dziecięca z uprzężą bezpieczeństwa, do ogrodu, do zabawy w pomieszczeniach i na zewnątrz, składany metalowy stojak i Niebieski zestaw huśtawek dla niemowląt</t>
+  </si>
+  <si>
+    <t>LPNHK212050941</t>
+  </si>
+  <si>
+    <t>SIHOO Doro S100 ergonomiczne krzesło biurowe, z podwójnym dynamicznym podparciem lędźwiowym, 5-stopniowym regulowanym oparciem, skoordynowanymi podłokietnikami 4D, maks. kąt nachylenia 135 stopni,</t>
+  </si>
+  <si>
+    <t>B0CTSDG3VD</t>
+  </si>
+  <si>
+    <t>LPNHE826628914</t>
+  </si>
+  <si>
+    <t>Lenovo Q27h-10 27-Inch Monitor, QHD (2560 x 1440), IPS, LED Backlit, 16:9, AMD FreeSync, USB-C, 4-Side Borderless, 75Hz, 4ms Response Time, 99% sRGB, Tilt, HDMI, DP 1.2, Low Blue Light, 66A7GCC2US</t>
+  </si>
+  <si>
+    <t>B08BDWNC8Q</t>
+  </si>
+  <si>
+    <t>LPNHK109417756</t>
+  </si>
+  <si>
+    <t>YOUNIKE Meble stołki barowe z regulowaną wysokością i obrotem 360°, ergonomiczne opływowe nowoczesne wzornictwo wysokie stołki krzesło barowe do blatu barowego, kuchni i domu (zestaw 2, ciemnoszary)</t>
+  </si>
+  <si>
+    <t>B07TSSBJ6T</t>
+  </si>
+  <si>
+    <t>LPNHE813779532</t>
+  </si>
+  <si>
+    <t>Vanku Huśtawka gniazdowa 317 kg, do użytku na zewnątrz, z pasami do huśtawki 3 m,</t>
+  </si>
+  <si>
+    <t>B0CPS8HNLL</t>
+  </si>
+  <si>
+    <t>LPNHK259128509</t>
+  </si>
+  <si>
+    <t>SEAFLO Przenośna toaleta do kampera, łodzi i kempingu (5,3 l - wielofunkcyjna) 5.3 Gallon - Multifunctional</t>
+  </si>
+  <si>
+    <t>B0C47129B5</t>
+  </si>
+  <si>
+    <t>LPNHK104669474</t>
+  </si>
+  <si>
+    <t>Chilling Home Poduszka ciążowa w kształcie litery J, do spania na boku z poszewką, poduszka do karmienia, duża poduszka pozycjonująca dla kobiet i osób śpiących na boku, jasnoczarna Jasny Czarny aksamit</t>
+  </si>
+  <si>
+    <t>B0CPSBXX63</t>
+  </si>
+  <si>
+    <t>LPNHK262500790</t>
+  </si>
+  <si>
+    <t>Segregator A4, Maszyna do łączenia spirali Makeasy A4 21 otworów, 450 arkuszy, segregator papieru z zestawem startowym 100 sztuk segregatora PVC 3/8</t>
+  </si>
+  <si>
+    <t>B07Q2NFSPM</t>
+  </si>
+  <si>
+    <t>LPNHE880784929</t>
+  </si>
+  <si>
+    <t>Rymopuey Bagażnik 20 Cu.Ft/566L, Bagażnik dachowy z Oxfordem 1000D, Bagażnik dachowy z matą antypoślizgową i 8 paskami, Miękki i składany bagażnik do samochodów z bagażnikiem lub bez</t>
+  </si>
+  <si>
+    <t>B0CRQGCQHC</t>
+  </si>
+  <si>
+    <t>LPNRP003047317</t>
+  </si>
+  <si>
+    <t>WELL CARE Sto?ek toaletowy wykonany z drewna, bia?y, wyprodukowany we Francji, podnó?ek do toalety - umo?liwia przysadziste ustawienie przed zatorami Bia?e Drewno</t>
+  </si>
+  <si>
+    <t>B09HN476JY</t>
+  </si>
+  <si>
+    <t>LPNHE833346683</t>
+  </si>
+  <si>
+    <t>Filtr do oczyszczacza Electrolux A9PA91-604GY,</t>
+  </si>
+  <si>
+    <t>LPNHK232839327</t>
+  </si>
+  <si>
+    <t>LPNHK112987429</t>
+  </si>
+  <si>
+    <t>LIONELO Eva barierka ochronna do łóżka 150 x 38 x 42 cm, blokada StandSafe, pasy SecureBelt, składanie 180 stopni, nacisk do 27kg, przewiewna siatka (beż)</t>
+  </si>
+  <si>
+    <t>B083Q9B1L5</t>
+  </si>
+  <si>
+    <t>LPNHK105695265</t>
+  </si>
+  <si>
+    <t>Wodoodporny Wykrywacz Metali, 5 Tryb Wykrywacz Metali Profesjonalny Wyświetlacz LCD Wysoka Precyzja i Silny Tryb Pamięci 10</t>
+  </si>
+  <si>
+    <t>B0C68PCBSV</t>
+  </si>
+  <si>
+    <t>LPNHE831119856</t>
+  </si>
+  <si>
+    <t>Polar Night Kołdra obciążeniowa dla dorosłych - Ciężki koc ze szklanymi koralikami, mikrofibra, standard Oeko-TEX® 100 - Oddychający, hipoalergiczny, w tym. pętelki do przykrywania - 150 x 200 cm, 5-13 kg (11) 11.0 Kilogramy</t>
+  </si>
+  <si>
+    <t>B08ZS6GXW8</t>
+  </si>
+  <si>
+    <t>LPNHK226631833</t>
+  </si>
+  <si>
+    <t>B0CQBYPW2G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bagażnik </t>
+  </si>
+  <si>
+    <t>Olerd Dzbanek z pompką, dozownik do kawy, 4,0 l, ze stali nierdzewnej, z podwójnymi ściankami, z mechanizmem pompowania, karafka do kawy, dzbanek na 24 filiżanki (złoty)</t>
+  </si>
+  <si>
+    <t>B0BQHPRDVP</t>
+  </si>
+  <si>
+    <t>LPNHK255316102</t>
+  </si>
+  <si>
+    <t>Bagażnik dachowy Rymopuey 20 sześciennych 566 L, wodoodporny box dachowy 700D, box dachowy z matą antypoślizgową i 6 wytrzymałymi paskami, składana miękka torba dachowa do samochodów bez bagażnika niebieska</t>
+  </si>
+  <si>
+    <t>B0CRQFZF4X</t>
+  </si>
+  <si>
+    <t>LPNHE617659216</t>
+  </si>
+  <si>
+    <t>Rymopuey Bagażnik dachowy 15 Cu.Ft/425 l, wodoszczelny dach samochodowy 1000D, niebieski, bagażnik dachowy z antypoślizgową matą i 8 pasami, składany bagażnik do samochodu z lub bez bagażnika PVC-15CFT-Orange Polichlorek winylu (PVC)</t>
+  </si>
+  <si>
+    <t>B0CRQGG5BW</t>
+  </si>
+  <si>
+    <t>LPNHE835526536</t>
+  </si>
+  <si>
+    <t>PEŠTAN zawór zwrotny, Ø DN 160 mm, kolor pomarańczowy, klapa zwrotna, zawór przeciwcofkowy, żabia klapa, odpływ, do rur KG HT 160 mm pomarańczowy</t>
+  </si>
+  <si>
+    <t>B07YWSDY5R</t>
+  </si>
+  <si>
+    <t>LPNHK263596134</t>
+  </si>
+  <si>
+    <t>GEARZAAR Bagażnik dachowy, składany, wodoszczelny, 21 m², kolor szary</t>
+  </si>
+  <si>
+    <t>B0CMXJL7J3</t>
+  </si>
+  <si>
+    <t>LPNHK239042211</t>
+  </si>
+  <si>
+    <t>flexilife Przyrząd do pończoch uciskowych i rajstop, rozmiar XXL, w różnych wariantach (średnica wewnętrzna 15 cm)</t>
+  </si>
+  <si>
+    <t>B0741692TG</t>
+  </si>
+  <si>
+    <t>LPNHK263466208</t>
+  </si>
+  <si>
+    <t>oneisall Maszynka do strzyżenia psów z odkurzaczem, 7 w 1, profesjonalny zestaw do pielęgnacji zwierząt domowych, 12000 Pa 99,99% odkurzacz próżniowy, profesjonalna szczotka do usuwania sierści zwierząt</t>
+  </si>
+  <si>
+    <t>B0BJ2P1LZV</t>
+  </si>
+  <si>
+    <t>LPNHK254130203</t>
+  </si>
+  <si>
+    <t>LPNHK228918874</t>
+  </si>
+  <si>
+    <t>Deska sedesowa, Deska sedesowa MUJIUSHI z funkcją cichego domykania, hamulcem opadającym, szybkozamykaczem i regulowanym zawiasem za pomocą jednego przycisku, Deska sedesowa w kształcie litery O</t>
+  </si>
+  <si>
+    <t>B0BGL3L8DT</t>
+  </si>
+  <si>
+    <t>LPNHE835142862</t>
+  </si>
+  <si>
+    <t>Bieye L30789 barokowa lampa stołowa z witrażą w stylu Tiffany z kloszem o szerokości 40 cm, 61 cm wysokości, pomarańczowa</t>
+  </si>
+  <si>
+    <t>B0BRWVC9ZT</t>
+  </si>
+  <si>
+    <t>LPNHK211440252</t>
+  </si>
+  <si>
+    <t>BAOYOUNI 3-stopniowa składana drabina domowa, lekka, antypoślizgowa aluminiowa drabina domowa o pojemności 135 kg, do domu, biura, kuchni, garażu, regału, czarna 3 Steps</t>
+  </si>
+  <si>
+    <t>B083R36PRB</t>
+  </si>
+  <si>
+    <t>LPNHK112267383</t>
+  </si>
+  <si>
+    <t>VISULAPEX 120</t>
+  </si>
+  <si>
+    <t>B0CBTHPDD6</t>
+  </si>
+  <si>
+    <t>LPNHE827067566</t>
+  </si>
+  <si>
+    <t>BAOYOUNI Regulowana półka do szafy wysuwana szyna do szafy drążek napinający wiszące ubrania metalowy stojak do przechowywania kuchnia łazienka przegroda DIY organizer Extendable Length: 50-80cm</t>
+  </si>
+  <si>
+    <t>B078KMPXW6</t>
+  </si>
+  <si>
+    <t>LPNHK105081247</t>
+  </si>
+  <si>
+    <t>BAOYOUNI Bathroom U-Shaped Shower Curtain Rail Corner Shower Curtain Rod Pole, Decorative Curved Bathroom Curtain Rail Bar with Suction Cup 98 x 102 cm</t>
+  </si>
+  <si>
+    <t>B0799H6HML</t>
+  </si>
+  <si>
+    <t>LPNHK211831075</t>
+  </si>
+  <si>
+    <t>BAOYOUNI Zakrzywiony drążek do zasłony prysznicowej narożny drążek prysznicowy z przyssawką bez wiercenia do łazienki, wanny, sklepu odzieżowego, 95,5 x 95,5 cm</t>
+  </si>
+  <si>
+    <t>B0799JB3T8</t>
+  </si>
+  <si>
+    <t>LPNHK211683263</t>
+  </si>
+  <si>
+    <t>BAOYOUNI Wysuwana półka do szafy, pręt, wieszak na ubrania, organizer, wytrzymały metalowy stojak do przechowywania, DIY, rozdzielacz (65-110 cm) Extendable Length: 65-110cm</t>
+  </si>
+  <si>
+    <t>B078KN9N9Y</t>
+  </si>
+  <si>
+    <t>LPNHK109070129</t>
+  </si>
+  <si>
+    <t>BAOYOUNI Zakrzywiony drążek do zasłony prysznicowej narożny drążek prysznicowy z przyssawką bez wiercenia do łazienki, wanny, sklepu odzieżowego, 95,5 x 95,5 cm Courbe, 95,5 cm</t>
+  </si>
+  <si>
+    <t>LPNHK109202788</t>
+  </si>
+  <si>
+    <t>BAOYOUNI 4-Tier Standing Clothes Airer Clothes Rack Telescopic Rod Hanger Organiser Floor to Ceiling Height Adjustable Metal Telescopic Corner Tension Pole Hanging Shelf, Grey</t>
+  </si>
+  <si>
+    <t>B0799KJG99</t>
+  </si>
+  <si>
+    <t>LPNHK211687545</t>
+  </si>
+  <si>
+    <t>BAOYOUNI 4-poziomowy stojący wieszak na ubrania i ubrania, organizer od podłogi do sufitu, regulowany metalowy narożny drążek napinający, szary</t>
+  </si>
+  <si>
+    <t>B00LVT7APW</t>
+  </si>
+  <si>
+    <t>LPNHK112269179</t>
+  </si>
+  <si>
+    <t>4 Tier Storage Shelf for Bathroom, Space Saving Double Tension Hanging Clothes Rack, Adjustable Height and Width</t>
+  </si>
+  <si>
+    <t>B08P8LYGQP</t>
+  </si>
+  <si>
+    <t>LPNHK112020263</t>
+  </si>
+  <si>
+    <t>Bieżnia do domu, podkładka do chodzenia, bieżnia, biurko, silnik 1-8 km/h, 550 W, z pilotem zdalnego sterowania i wyświetlaczem LCD niebieski</t>
+  </si>
+  <si>
+    <t>B0CDR69LL6</t>
+  </si>
+  <si>
+    <t>LPNHK230192058</t>
+  </si>
+  <si>
+    <t>ISOPHO Bagażnik dachowy do samochodu, wodoszczelna torba dachowa do samochodów z/bez bagażnika, torba dachowa z antypoślizgową matą i 6 wytrzymałymi pasami</t>
+  </si>
+  <si>
+    <t>LPNHE850446125</t>
+  </si>
+  <si>
+    <t>Podwójna zasuwa burzowa Ø 110 mm, zabezpieczenie przed szczurami, zasuwa burzowa do rur HT/KG</t>
+  </si>
+  <si>
+    <t>B081T5W9VY</t>
+  </si>
+  <si>
+    <t>LPNHK249367353</t>
+  </si>
+  <si>
+    <t>Uniwersalny miękki bagażnik samochodowy do transportu kajaków/deski surfingowej/kajakarskiej/narciarstwa z 4,48m Paski do mocowania i torba do przechowywania Poweka (szary)</t>
+  </si>
+  <si>
+    <t>B0B6P1HP4X</t>
+  </si>
+  <si>
+    <t>LPNRP014372474</t>
+  </si>
+  <si>
+    <t>Nut Milk Maker, AlfaBot N2 Automatic Almond Milk Machine for Homemade Plant-Based Milk, Oat, Soy, Yogurt and Dairy Free Beverages, 35 OZ Soy Milk Maker with Delay Setting and Self Cleaning</t>
+  </si>
+  <si>
+    <t>B0CRB472B8</t>
+  </si>
+  <si>
+    <t>LPNHK283565543</t>
+  </si>
+  <si>
+    <t>Deska sedesowa Frog, deska sedesowa do nauki korzystania z nocnika dla maluchów,</t>
+  </si>
+  <si>
+    <t>B0CD2T5N3D</t>
+  </si>
+  <si>
+    <t>LPNHK287749136</t>
+  </si>
+  <si>
+    <t>ATORPOK SHOP Łóżko kempingowe, łóżko polowe, składane, łóżko dla gości, aluminium</t>
+  </si>
+  <si>
+    <t>B0BVQR313N</t>
+  </si>
+  <si>
+    <t>LPNHK211647596</t>
+  </si>
+  <si>
+    <t>Amerbm Składana rampa dla psów, schodki dla psów, rampa do bagażnika dla zwierząt domowych, pomoc przy wejściu do bagażnika, lekka, stabilna, antypoślizgowa, czarna</t>
+  </si>
+  <si>
+    <t>B0CG5GT79J</t>
+  </si>
+  <si>
+    <t>LPNHK213739315</t>
+  </si>
+  <si>
+    <t>DancesCat Wszechstronna Poduszka do Karmienia piersią, Regulowana Poduszka do Karmienia Niemowląt, Poduszka Ciążowa z Ulepszonym Aksamitnym Zdejmowanym Pokrowcem (Velvet-White Star)</t>
+  </si>
+  <si>
+    <t>B0BV2GPQSH</t>
+  </si>
+  <si>
+    <t>LPNHE766301573</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Neodrain wnęka ścienna prysznicowa ze stali nierdzewnej wnęka prysznicowa pojedyncza półka do przechowywania do łazienki 60 x 30 cm, szczotkowana</t>
+  </si>
+  <si>
+    <t>B08L6B8Z7P</t>
+  </si>
+  <si>
+    <t>LPNHK213508619</t>
+  </si>
+  <si>
+    <t>Momcozy Chowana bramka schodowa dla niemowląt, bardzo szeroka bramka bezpieczeństwa 140 cm, wysokość 83 cm z konstrukcją w górę i w dół, aby uniknąć listwy przypodłogowej, elastyczna bramka dla psa do wewnątrz/na zewnątrz, schodów, drzwi, korytarzy, szara</t>
+  </si>
+  <si>
+    <t>B0B9WT6WTL</t>
+  </si>
+  <si>
+    <t>LPNHK113513128</t>
+  </si>
+  <si>
+    <t>Wentylator wieżowy, wentylator bezwirnikowy bezpieczeństwa, cichy, 80 oscylacji, 8 poziomów prędkości, 8-godzinny timer, wyświetlacz LED, wentylator wieżowy ze zdalnym sterowaniem, wentylator stojący do domu i biura</t>
+  </si>
+  <si>
+    <t>B09VGQ22J1</t>
+  </si>
+  <si>
+    <t>LPNHR001352595</t>
+  </si>
+  <si>
+    <t>FANYUSHOW Lustro stojące na całe ciało, złote, metalowa rama, 140 x 40 cm, duże lustro garderobiane HD, prostokątne, wysokie lustro do salonu lub garderoby, złote</t>
+  </si>
+  <si>
+    <t>B0CJHM3V2W</t>
+  </si>
+  <si>
+    <t>lustra</t>
+  </si>
+  <si>
+    <t>Hawthyhome Kratka ochronna na drzwi, wysuwana, 0-140 cm, kratka ochronna na schody, drzwi, korytarz, biała biały 0-140CM</t>
+  </si>
+  <si>
+    <t>B0C6SGV395</t>
+  </si>
+  <si>
+    <t>LPNHK105429661</t>
+  </si>
+  <si>
+    <t>SEAFLO Tragbare Toilette für Wohnmobil, Boot und Camping 5.3 Gallon</t>
+  </si>
+  <si>
+    <t>B07Z45BQGL</t>
+  </si>
+  <si>
+    <t>LPNIC114647802</t>
+  </si>
+  <si>
+    <t>LPNHL938340920</t>
+  </si>
+  <si>
+    <t>Rymopuey Bagażnik dachowy 15 Cu.Ft/425 l, bagażnik dachowy z Oxford 1000D, bagażnik dachowy z antypoślizgową matą i 8 pasami, miękki, składany bagażnik dachowy do samochodu z lub bez bagażnika Oxford-15CFT-Gray oxford</t>
+  </si>
+  <si>
+    <t>B0CRQDC7C5</t>
+  </si>
+  <si>
+    <t>LPNHE854975762</t>
+  </si>
+  <si>
+    <t>Rabb 1st Drabina toaletowa dla dzieci, ulepszona toaleta dziecięca dla chłopców i dziewczynek, 2 w 1, deska sedesowa dla dzieci ze schodami, antypoślizgowa deska do chodzenia.</t>
+  </si>
+  <si>
+    <t>B0BRSF2MVF</t>
+  </si>
+  <si>
+    <t>LPNHK255196496</t>
+  </si>
+  <si>
+    <t>Rabb 1st Siedzisko do nauki korzystania z nocnika, ulepszona deska sedesowa dla małych dzieci, chłopców, dziewczynek, toaleta do nauki korzystania z nocnika, 2 w 1, toaleta do nauki korzystania z</t>
+  </si>
+  <si>
+    <t>B0CN13DSKV</t>
+  </si>
+  <si>
+    <t>LPNHE832266071</t>
+  </si>
+  <si>
+    <t>B08T5TCV2H</t>
+  </si>
+  <si>
+    <t>LPNHE841303940</t>
+  </si>
+  <si>
+    <t>Koc obciążeniowy Polar Night dla dorosłych 155 x 220 cm, 11 kg - Koc obciążeniowy do głębokiego snu, ciężki koc, koc terapeutyczny wykonany z mikrofibry 100, koc relaksacyjny Oeko-TEX 100 standard kołdra</t>
+  </si>
+  <si>
+    <t>B0CXJ918LW</t>
+  </si>
+  <si>
+    <t>LPNHK213308862</t>
+  </si>
+  <si>
+    <t>Rama bezpieczeństwa toalety Regulowana szyna sedesowa ze stopu aluminium, poręcz toalety łazienkowej dla niepełnosprawnych starszych kobiet w ciąży</t>
+  </si>
+  <si>
+    <t>B08SW31D27</t>
+  </si>
+  <si>
+    <t>LPNHE827155871</t>
+  </si>
+  <si>
+    <t>KPCB Tech Maszyny do owerlokowania z gwintem 3/4 z zestawami akcesoriów</t>
+  </si>
+  <si>
+    <t>B0C49JWL3V</t>
+  </si>
+  <si>
+    <t>overllock</t>
+  </si>
+  <si>
+    <t>Artina Malaga plenerowa trójnożna sztaluga przenośna lekka z drewna sosnowego sztaluga malarska przytrzymująca płótno</t>
+  </si>
+  <si>
+    <t>B01N5OXRUQ</t>
+  </si>
+  <si>
+    <t>LPNHK083122551</t>
+  </si>
+  <si>
+    <t>spL1JplOKpj</t>
+  </si>
+  <si>
+    <t>LPNHK066260060</t>
+  </si>
+  <si>
+    <t>0781621146215</t>
+  </si>
+  <si>
+    <t>Switory 25 szt. torba na prezent z papieru typu Kraft 40,6 x 15,2 x 30,5 cm duża biała papierowa torba na zakupy z skręconymi uchwytami na przysługę na imprezę, opakowanie, personalizację, przenoszenie, sprzedaż detaliczna, towary, ślub biały</t>
+  </si>
+  <si>
+    <t>B0866FDF9H</t>
+  </si>
+  <si>
+    <t>LPNHE733351614</t>
+  </si>
+  <si>
+    <t>spL01mKoooK</t>
+  </si>
+  <si>
+    <t>Bi-Office Podstawowa czarna tablica/tablica kredowa ramka 40 x 30 cm</t>
+  </si>
+  <si>
+    <t>B009L7WI6W</t>
+  </si>
+  <si>
+    <t>LPNHK193476415</t>
+  </si>
+  <si>
+    <t>spL1k1I7N8k</t>
+  </si>
+  <si>
+    <t>Tommee Tippee Twist and Click Advanced kosz na pieluchy, bardziej przyjazny dla środowiska z 1 wymiennymi wkład z folii antybakteryjnej GREENFILM, przyjazny, biały</t>
+  </si>
+  <si>
+    <t>B08ZKGK5LZ</t>
+  </si>
+  <si>
+    <t>LPNHK118311593</t>
+  </si>
+  <si>
+    <t>spL19M5KJo6</t>
+  </si>
+  <si>
+    <t>Wyprodukowano we Francji 3 wstążki i uchwyt B2+ Czarny</t>
+  </si>
+  <si>
+    <t>B0048DMMDS</t>
+  </si>
+  <si>
+    <t>LPNHK192074173</t>
+  </si>
+  <si>
+    <t>Bi-Office Budget tablica suchościeralna z drewnianą ramą, magnetyczna, 5 rozmiarów do wyboru, 60 x 40 cm 60 x 40 cm Pojedynczy</t>
+  </si>
+  <si>
+    <t>B003O25OZW</t>
+  </si>
+  <si>
+    <t>LPNHL939305858</t>
+  </si>
+  <si>
+    <t>spL1JplOK1o</t>
+  </si>
+  <si>
+    <t>Żaluzja aluminiowa zaciskana Deco Company, Ochrona przed światłem, Wszystkie części montażowe w zestawie, Żaluzje aluminiowe, Srebrne, 80 x 130 cm (szer. x wys.)</t>
+  </si>
+  <si>
+    <t>B07B48MD7C</t>
+  </si>
+  <si>
+    <t>LPNHL938846347</t>
+  </si>
+  <si>
+    <t>spL19M5KJ78</t>
+  </si>
+  <si>
+    <t>Vasalat Drewniane pręty rowkowane do majsterkowania 100 cm x 14 mm buk naturalny zawartość 10 sztuk</t>
+  </si>
+  <si>
+    <t>B09P3MYZML</t>
+  </si>
+  <si>
+    <t>LPNHK118257731</t>
+  </si>
+  <si>
+    <t>spL1k1IjJ7I</t>
+  </si>
+  <si>
+    <t>Vellure® Uszczelka prysznicowa klasy premium, trwała, do zamocowania na dole drzwi prysznicowych, gumowa uszczelka do drzwi szklanych (grubość: 6 mm, długość uniwersalna: do 100 cm, 1 sztuka)</t>
+  </si>
+  <si>
+    <t>B0C1JZWZ3L</t>
+  </si>
+  <si>
+    <t>LPNHL962302934</t>
+  </si>
+  <si>
+    <t>B08ZKJJFNK</t>
+  </si>
+  <si>
+    <t>LPNIC109310957</t>
+  </si>
+  <si>
+    <t>sp515853050</t>
+  </si>
+  <si>
+    <t>Raylu Paper® blat z korka naturalnego z ramą z drewna sosnowego i tablicą ogłoszeń z sygnalizatorami i zestawem montażowym. (60 x 40 cm)</t>
+  </si>
+  <si>
+    <t>B09V5NFR3B</t>
+  </si>
+  <si>
+    <t>LPNHK118151195</t>
+  </si>
+  <si>
+    <t>spL19M5KIjm</t>
+  </si>
+  <si>
+    <t>Trixie 39821 skrzynka transportowa Capri, gr. 2: 37 × 34 × 55 cm, jasnoszara jasnoszary 37 × 34 × 55 cm</t>
+  </si>
+  <si>
+    <t>B000VBI21C</t>
+  </si>
+  <si>
+    <t>LPNHL939406947</t>
+  </si>
+  <si>
+    <t>spL19M5Kk0i</t>
+  </si>
+  <si>
+    <t>Safety 1st 14 cm Gate Extension with Easy and Automatic Closure, Flat Walk Baby Barriers, Stair Gate Extender, 6 months to 2 years, Metal White (metallic white)</t>
+  </si>
+  <si>
+    <t>B00EVR5KN0</t>
+  </si>
+  <si>
+    <t>LPNHK118810675</t>
+  </si>
+  <si>
+    <t>Lindam 04447210 Uniwersalne Przedłużenie Bramki Ochronnej, 7 cm, Białe 7 cm biały</t>
+  </si>
+  <si>
+    <t>B001UNEASO</t>
+  </si>
+  <si>
+    <t>LPNHL938608888</t>
+  </si>
+  <si>
+    <t>0193674604213</t>
+  </si>
+  <si>
+    <t>Stojak na laptopa: Demontowany z wentylacją, przenośny stojak na notebooka, kompatybilny z laptopami (10 cali ~ 15,9 cala), MacBook Pro/Air, HP, Dell, Lenovo, Samsung, Acer, Huawei MateBook Laptop Stand (typ 2)</t>
+  </si>
+  <si>
+    <t>B077CYW19C</t>
+  </si>
+  <si>
+    <t>LPNHK193287482</t>
+  </si>
+  <si>
+    <t>spL1JplOJp0</t>
+  </si>
+  <si>
+    <t>medisana HP 650 XL poduszka grzewcza, 45 x 35 cm, poduszka grzewcza na plecy z 4 poziomami temperatury, poduszka rozgrzewająca z ochroną przed przegrzaniem, automatyczne wyłączanie, nadaje się do prania Poduszka rozgrzewająca 45 x 35 cm</t>
+  </si>
+  <si>
+    <t>B07ZG3V3X2</t>
+  </si>
+  <si>
+    <t>LPNHK114008982</t>
+  </si>
+  <si>
+    <t>Umbro Mata do akupresury z poduszką, mata do masażu, mata Shakti, mata do akupunktury, ból pleców, niebieska</t>
+  </si>
+  <si>
+    <t>B0C1GD48XP</t>
+  </si>
+  <si>
+    <t>LPNHK182085698</t>
+  </si>
+  <si>
+    <t>spN0113iLOJ</t>
+  </si>
+  <si>
+    <t>0887961818994</t>
+  </si>
+  <si>
+    <t>Fisher-Price Gigapiramidka z kółek, zabawka do układania o wys 35 cm z 6 kolorowymi kółkami do chwytania i układania, GJW15</t>
+  </si>
+  <si>
+    <t>B07PFYWVDQ</t>
+  </si>
+  <si>
+    <t>LPNRP000313470</t>
+  </si>
+  <si>
+    <t>sp515853072</t>
+  </si>
+  <si>
+    <t>BoardsPlus Korktafel, 60 x 40 cm, Kiefer Holzrahmen, Naturkork Pinnwand, 5 Größen wählbar</t>
+  </si>
+  <si>
+    <t>B09MHZFD6B</t>
+  </si>
+  <si>
+    <t>LPNHK106778028</t>
+  </si>
+  <si>
+    <t>spL1k1Ii7mk</t>
+  </si>
+  <si>
+    <t>Antypoślizgowe podnóżki, 3 regulowane wysokości, nachylenie 0-30 stopni, czarny</t>
+  </si>
+  <si>
+    <t>B097N2DK98</t>
+  </si>
+  <si>
+    <t>LPNHK192049799</t>
+  </si>
+  <si>
+    <t>DONAU Segregator premium wąski, 10 sztuk, DIN A4, 5 cm, 10 sztuk, czarne/tworzywo sztuczne, okładka PP/karton, segregator biurowy, segregator pierścieniowy, zielone kropki</t>
+  </si>
+  <si>
+    <t>B0C6QR7G2S</t>
+  </si>
+  <si>
+    <t>LPNHK081048888</t>
+  </si>
+  <si>
+    <t>Bi-Office Tablica korkowa / tablica do przypinania z drewnianą ramą, 5 rozmiarów do wyboru – 90 x 60 cm</t>
+  </si>
+  <si>
+    <t>B003AQQQ40</t>
+  </si>
+  <si>
+    <t>LPNHK112526236</t>
+  </si>
+  <si>
+    <t>spL1JplOKPi</t>
+  </si>
+  <si>
+    <t>0043859720484</t>
+  </si>
+  <si>
+    <t>Bankers Box – 4474501 – Pudełko Archiwalne Heavy Duty A4 + 100 mm – Opakowanie 8 Sztuk, Wielokolorowe, Dł. 9.5 x Wys. 24.4 x Szer. 33 cm</t>
+  </si>
+  <si>
+    <t>B079YLG6QB</t>
+  </si>
+  <si>
+    <t>LPNHK192049778</t>
+  </si>
+  <si>
+    <t>spL1k1Ijj97</t>
+  </si>
+  <si>
+    <t>Bi-Office Maya magnetyczna sucha wycierana aluminiowa tablica 60 x 45 cm</t>
+  </si>
+  <si>
+    <t>B001ANZ5XS</t>
+  </si>
+  <si>
+    <t>LPNHL983339105</t>
+  </si>
+  <si>
+    <t>Kerbl 82274 Piłka do Zabawy dla Psa, Żółty</t>
+  </si>
+  <si>
+    <t>B008PP40XK</t>
+  </si>
+  <si>
+    <t>LPNHL939400504</t>
+  </si>
+  <si>
+    <t>spL19M5KjPj</t>
+  </si>
+  <si>
+    <t>medisana HU 665 koc grzewczy, 150 x 80 cm, automatyczne wyłączanie, ochrona przed przegrzaniem, 3 ustawienia temperatury, możliwość prania</t>
+  </si>
+  <si>
+    <t>B00N5TOVAS</t>
+  </si>
+  <si>
+    <t>LPNHK182657547</t>
+  </si>
+  <si>
+    <t>spN0113im4M</t>
+  </si>
+  <si>
+    <t>LPNHK162202155</t>
+  </si>
+  <si>
+    <t>spN00jlNP2O</t>
+  </si>
+  <si>
+    <t>LPNHK182705385</t>
+  </si>
+  <si>
+    <t>Deuba Podgrzewacz 190 x 80 koc elektryczny nadaje się do prania w temperaturze do 40°C, 2 stopnie temperatury, ochrona przed przegrzaniem</t>
+  </si>
+  <si>
+    <t>B01NCIZA98</t>
+  </si>
+  <si>
+    <t>LPNHK110929157</t>
+  </si>
+  <si>
+    <t>Bestway Wąż Filtrujący do Basenu, Biały, ‎300 x 0.38 x 0.38 cm; 672 g</t>
+  </si>
+  <si>
+    <t>B016WKHHYS</t>
+  </si>
+  <si>
+    <t>LPNHL938608845</t>
+  </si>
+  <si>
+    <t>LPNHK178523596</t>
+  </si>
+  <si>
+    <t>spL1i75jK44</t>
+  </si>
+  <si>
+    <t>LPNHK118913837</t>
+  </si>
+  <si>
+    <t>spL19M5KjPp</t>
+  </si>
+  <si>
+    <t>Pekatherm UP117 - pojedyncza kołdra grzewcza, 170 x 90 cm, materiał składa się z poliestru, ciepła kołdra pod łóżko, z automatycznym wyłączaniem</t>
+  </si>
+  <si>
+    <t>B01LD0A3FM</t>
+  </si>
+  <si>
+    <t>LPNIC080030340</t>
+  </si>
+  <si>
+    <t>sp515737431</t>
+  </si>
+  <si>
+    <t>Ochraniacz niemowlęcy Babynest 90x50 cm - kokon Ręcznie robiony dwustronny bawełniany wafel ze zwierzątkami babynest niebieski</t>
+  </si>
+  <si>
+    <t>B0B399LLZH</t>
+  </si>
+  <si>
+    <t>LPNRP010701370</t>
+  </si>
+  <si>
+    <t>sp515737468</t>
+  </si>
+  <si>
+    <t>Hama 50541 Niszczarka do Papieru, Czarny, ‎28.5 x 13.5 x 32.2 cm</t>
+  </si>
+  <si>
+    <t>B08GS8FVB5</t>
+  </si>
+  <si>
+    <t>LPNHK162175596</t>
+  </si>
+  <si>
+    <t>spL1I51m68J</t>
+  </si>
+  <si>
+    <t>0658848907915</t>
+  </si>
+  <si>
+    <t>XIWODE Tablica suchościeralna z półką na długopisy, tablica do przypinania notatek, tablica magnetyczna, z powierzchnią odporną na zarysowania, 90 x 60 cm</t>
+  </si>
+  <si>
+    <t>B087G5X1LL</t>
+  </si>
+  <si>
+    <t>LPNHK103371421</t>
+  </si>
+  <si>
+    <t>spL1k1IjL4P</t>
+  </si>
+  <si>
+    <t>Uchwyt na laptopa, biurko, stojak na laptopa z regulacją wysokości, z wentylatorem, podkładki chłodzące, czarny, składany, aluminium, ergonomiczny</t>
+  </si>
+  <si>
+    <t>B09LYH2B11</t>
+  </si>
+  <si>
+    <t>LPNHK193486600</t>
+  </si>
+  <si>
+    <t>ruecab 1073 grill ze stali nierdzewnej prosty srebrny 0,5 x 62 x 35 cm</t>
+  </si>
+  <si>
+    <t>B01M0D77JE</t>
+  </si>
+  <si>
+    <t>LPNHK118791143</t>
+  </si>
+  <si>
+    <t>Bi-Office, Blackboard Back2Chalk Essentials, tablica do pisania kredą z czarną matową ramą MDF, 60 x 40 cm 60x40 cm czarna ramka</t>
+  </si>
+  <si>
+    <t>B072KL85BG</t>
+  </si>
+  <si>
+    <t>LPNHK103003422</t>
+  </si>
+  <si>
+    <t>spL1JplOkil</t>
+  </si>
+  <si>
+    <t>Dr. Tafel Biała tablica magnetyczna z półką na długopisy 90 x 60 cm – 1 sztuka – tablica magnetyczna z długopisem magnetycznym – biała tablica ścieralna na sucho – ramka magnetyczna C7 90x60 cm 1 sztuka w ramce C7</t>
+  </si>
+  <si>
+    <t>B09L1KHGZ9</t>
+  </si>
+  <si>
+    <t>LPNHK118509698</t>
+  </si>
+  <si>
+    <t>spL1k1IjK8L</t>
+  </si>
+  <si>
+    <t>Pekatherm Wärmeunterbett Elektrisch Einzelbett | Größe 150 x 70 cm | 2 Temperaturstufen | 100% Polyester Heizunterbett | Elektrischer Matratzenbezug UP102</t>
+  </si>
+  <si>
+    <t>B08MNSMFPV</t>
+  </si>
+  <si>
+    <t>LPNHK109470022</t>
+  </si>
+  <si>
+    <t>LPNHK113773408</t>
+  </si>
+  <si>
+    <t>LPNHK109470021</t>
+  </si>
+  <si>
+    <t>LPNHL937290097</t>
+  </si>
+  <si>
+    <t>Uniwersalny śpiwór zimowy do wózka dziecięcego, śpiwór z podszewką sherpa, wygodny pluszowy śpiwór, zimowy śpiwór do fotelika dziecięcego z torbą (odpowiedni dla dzieci w wieku 0-3 lat)</t>
+  </si>
+  <si>
+    <t>B0B1PR7RT4</t>
+  </si>
+  <si>
+    <t>LPNIC104944468</t>
+  </si>
+  <si>
+    <t>sp515859413</t>
+  </si>
+  <si>
+    <t>medisana FWS Fußwärmer, elektrische Fußheizung, 3 Temperaturstufen, Abschaltautomatik, Überhitzungsschutz, flauschig waschbarem Innenfutter, für Schuhgröße bis 46</t>
+  </si>
+  <si>
+    <t>B07XS5CLD1</t>
+  </si>
+  <si>
+    <t>LPNHK108263890</t>
+  </si>
+  <si>
+    <t>spL1k1Ii8Pl</t>
+  </si>
+  <si>
+    <t>Hauck 597231 Schodowa Bramka Bezpieczeństwa, Biały, 5 x 79 x 74 cm Biały 5 x 79 x 74 cm Open N Stop + przedłużenie 21 cm</t>
+  </si>
+  <si>
+    <t>B01MRN6INV</t>
+  </si>
+  <si>
+    <t>LPNHK040668516</t>
+  </si>
+  <si>
+    <t>Kolorowe segregatory 8 cm szerokości DIN A4 (6 segregatorów, różne pastelowe) 6 Ordner Posortowane pastelowe</t>
+  </si>
+  <si>
+    <t>B07NJKJJ9H</t>
+  </si>
+  <si>
+    <t>LPNHE734061963</t>
+  </si>
+  <si>
+    <t>LPNHK120669787</t>
+  </si>
+  <si>
+    <t>spL1JplOkOk</t>
+  </si>
+  <si>
+    <t>SAUVIC 02455 65 x 40 cm stalowy stojak do grilla z nogami</t>
+  </si>
+  <si>
+    <t>B017NG80AK</t>
+  </si>
+  <si>
+    <t>LPNHK118763834</t>
+  </si>
+  <si>
+    <t>Sphex V3 - Large Duży</t>
+  </si>
+  <si>
+    <t>B08WQYNVTX</t>
+  </si>
+  <si>
+    <t>LPNHK106636817</t>
+  </si>
+  <si>
+    <t>spL19M5KIji</t>
+  </si>
+  <si>
+    <t>HAN Skrzynka z szufladami SYSTEMBOX z 5 zamkniętymi szufladami na dokumenty do DIN C4, biurko lub w szafie, z blokadą wysuwania + klips do opisania, gumowe nóżki chroniące meble, 1450-11, jasnoszara</t>
+  </si>
+  <si>
+    <t>B000KTCWCU</t>
+  </si>
+  <si>
+    <t>LPNHK192236052</t>
+  </si>
+  <si>
+    <t>Moltex Premium Comfort Einweg-Wickelunterlage für Babys (60 x 60 cm) - 60 Wickelauflagen</t>
+  </si>
+  <si>
+    <t>B093CP3JJ8</t>
+  </si>
+  <si>
+    <t>LPNIC100891505</t>
+  </si>
+  <si>
+    <t>sp515856506</t>
+  </si>
+  <si>
+    <t>Relaxdays System regałów z 6 drzwiczkami, DIY, kostki, uchwyty, przegroda, tworzywo sztuczne, czarne, 97,5 x 66 x 32 cm Czarny 97.5 x 66 x 32 cm</t>
+  </si>
+  <si>
+    <t>B07KWF8NSF</t>
+  </si>
+  <si>
+    <t>LPNHK118173762</t>
+  </si>
+  <si>
+    <t>spL19M5Kklm</t>
+  </si>
+  <si>
+    <t>LPNHK175074168</t>
+  </si>
+  <si>
+    <t>spL1I51m8P7</t>
+  </si>
+  <si>
+    <t>0689191050973</t>
+  </si>
+  <si>
+    <t>Sanitas SWB 20 mata ocieplająca z włókniny, z systemem bezpieczeństwa i 3 stopniami temperatury, łatwe mocowanie na łóżku i materacu, nadaje się do prania w temperaturze 30 stopni, 150 x 80 cm</t>
+  </si>
+  <si>
+    <t>B075LG2V8J</t>
+  </si>
+  <si>
+    <t>LPNHK192883717</t>
+  </si>
+  <si>
+    <t>Dwustopniowy stołek dla malucha, metaheim Double Up stołek dziecięcy do nauki korzystania z nocnika, mycia rąk i szczotkowania zębów, stołek toaletowy z antypoślizgowymi uchwytami i szerokim stopniem (1 opakowanie)</t>
+  </si>
+  <si>
+    <t>B0C4NXD48V</t>
+  </si>
+  <si>
+    <t>LPNHE849506178</t>
+  </si>
+  <si>
+    <t>BedStory Poduszka pod głowę 40 x 80 2-częściowy zestaw, poduszka 2 x 850 g, mikrofibra, miękka twarda poduszka na łóżko dla osób śpiących na boku, na brzuchu i plecach, poduszka na kanapę, poduszka do spania, poduszka dekoracyjna, poduszka hotelowa, niebi</t>
+  </si>
+  <si>
+    <t>B09132MTSF</t>
+  </si>
+  <si>
+    <t>LPNHE748650737</t>
+  </si>
+  <si>
+    <t>spL01mKoooI</t>
+  </si>
+  <si>
+    <t>BoardsPlus Economy Magnetyczna biała tablica łupkowa, 60 x 45 cm, powierzchnia stali lakierowanej na sucho, Rama Tech Alloy Szary</t>
+  </si>
+  <si>
+    <t>B0BCF6Y7BY</t>
+  </si>
+  <si>
+    <t>LPNHK192054446</t>
+  </si>
+  <si>
+    <t>0192233009636</t>
+  </si>
+  <si>
+    <t>Amazonbasics 1548964572 Magnetyczna Tablica Suchościeralna, Biała, 90 x 60 cm</t>
+  </si>
+  <si>
+    <t>B077TD1JRS</t>
+  </si>
+  <si>
+    <t>LPNHK151734321</t>
+  </si>
+  <si>
+    <t>spL1k1I7oIp</t>
+  </si>
+  <si>
+    <t>LPNHK140164701</t>
+  </si>
+  <si>
+    <t>spL1I51mj5K</t>
+  </si>
+  <si>
+    <t>Home Deco Factory Stół ze sznurkiem, drewno, metal, czarny/beżowy, rozmiar uniwersalny</t>
+  </si>
+  <si>
+    <t>B07DTG5NB9</t>
+  </si>
+  <si>
+    <t>LPNHK118032342</t>
+  </si>
+  <si>
+    <t>feela.® ortopedyczna poduszka do siedzenia premium (3 stopnie twardości) – ergonomiczna poduszka na krzesło biurowe i inne, zmniejsza ból, poprawia komfort siedzenia, wspomaga ukrwienie oraz odciąża kość ogonową (twardość: twarda) czarny twardy (80-130 kg</t>
+  </si>
+  <si>
+    <t>B084G8FDBY</t>
+  </si>
+  <si>
+    <t>LPNHE748798620</t>
+  </si>
+  <si>
+    <t>sp511241967</t>
+  </si>
+  <si>
+    <t>Roleta sprężynowa/roleta z cięgnem środkowym o nowoczesnej strukturze materiał bazalt, 50 cm x 150 cm (szer. x dł.)</t>
+  </si>
+  <si>
+    <t>B09WZC3W6Y</t>
+  </si>
+  <si>
+    <t>LPNHK065425531</t>
+  </si>
+  <si>
+    <t>ECO SOUL Pearl White Runde 15cm Bagasse Pappteller (200 Stück), Einweggeschirr und 100% Kompostierbares, Umweltfreundlich Partygeschirr, Robust Campinggeschirr, Mikrowellen- und Ofenfest 200 15cm Runde Teller</t>
+  </si>
+  <si>
+    <t>B0C2JJCFJ6</t>
+  </si>
+  <si>
+    <t>LPNHE836320760</t>
+  </si>
+  <si>
+    <t>Fizjologiczny sto?ek toaletowy WELL CARE - wyprodukowany we Francji z przetworzonego plastiku - stopie? toaletowy - umo?liwia przysadzist? pozycj? zapobiegaj?c? zaparciom Bia?y z Recyklingu</t>
+  </si>
+  <si>
+    <t>B09HN86Y2G</t>
+  </si>
+  <si>
+    <t>LPNHE844360050</t>
+  </si>
+  <si>
+    <t>HAN Skrzynka z szufladami SYSTEMBOX z 5 zamkniętymi szufladami, biurkiem lub w szafie, w zestawie blokada wysuwu + klips do opisania, gumowe nóżki chroniące meble, 1450-63, jasnoszara/półprzezroczysta</t>
+  </si>
+  <si>
+    <t>B01HZVND8W</t>
+  </si>
+  <si>
+    <t>LPNHK118256724</t>
+  </si>
+  <si>
+    <t>0769293426897</t>
+  </si>
+  <si>
+    <t>Składana wanna dla niemowląt, plastikowa wanna dla noworodka z poduszką, składane, antypoślizgowe nogi, składana wanna dla maluchów, dzieci do kąpieli, pod prysznic, do podróży, różowa i biała</t>
+  </si>
+  <si>
+    <t>B09YLZTDHS</t>
+  </si>
+  <si>
+    <t>LPNIC100968795</t>
+  </si>
+  <si>
+    <t>0192233009612</t>
+  </si>
+  <si>
+    <t>Amazonbasics 1548964562 Magnetyczna Tablica Suchościeralna, Biała, 60 x 45 cm</t>
+  </si>
+  <si>
+    <t>B077TGBB72</t>
+  </si>
+  <si>
+    <t>LPNHK192885116</t>
+  </si>
+  <si>
+    <t>spL1JplOKJ6</t>
+  </si>
+  <si>
+    <t>Xerox Colotech+ 003R99009 A4 120 g 500 arkuszy</t>
+  </si>
+  <si>
+    <t>B07NPH9JVS</t>
+  </si>
+  <si>
+    <t>LPNHL962899932</t>
+  </si>
+  <si>
+    <t>Klassische Schlupfsocken und Socken - Mobilitätshilfe - Senior - Ideal für ältere Menschen - Komfortable Schaumstoffgriffe - Hafthilfe</t>
+  </si>
+  <si>
+    <t>B07V6BV3X5</t>
+  </si>
+  <si>
+    <t>LPNHK118689275</t>
+  </si>
+  <si>
+    <t>HAN Pudełko z szufladami SYSTEMBOX KARMA, na dokumenty do DIN C4, certyfikat Niebieski Anioł, z 5 zamkniętymi szufladami, 14508-16, ekologicznie szary/niebieski</t>
+  </si>
+  <si>
+    <t>B005HF43R4</t>
+  </si>
+  <si>
+    <t>LPNHK110910946</t>
+  </si>
+  <si>
+    <t>Bi-Office Pinnwand New Basic, Grauem Filz mit Schwarzem Holzrahmen, 585x385 mm</t>
+  </si>
+  <si>
+    <t>B0117421BS</t>
+  </si>
+  <si>
+    <t>LPNHK112793810</t>
+  </si>
+  <si>
+    <t>spL1k1Ii89j</t>
+  </si>
+  <si>
+    <t>LPNHK163020669</t>
+  </si>
+  <si>
+    <t>spL1I51m7IO</t>
+  </si>
+  <si>
+    <t>Fisher Price mein Topfchen Freund biały</t>
+  </si>
+  <si>
+    <t>B001QCY4LC</t>
+  </si>
+  <si>
+    <t>LPNIC103807098</t>
+  </si>
+  <si>
+    <t>sp515737461</t>
+  </si>
+  <si>
+    <t>LPNIC090772283</t>
+  </si>
+  <si>
+    <t>sp515856710</t>
+  </si>
+  <si>
+    <t>ABUS Smiley 2.0 kask rowerowy Medium Zielona (sparkling green)</t>
+  </si>
+  <si>
+    <t>B01MT8TQJ6</t>
+  </si>
+  <si>
+    <t>LPNHE737501430</t>
+  </si>
+  <si>
+    <t>sp515410536</t>
+  </si>
+  <si>
+    <t>0635346901577</t>
+  </si>
+  <si>
+    <t>Gehhilfe höhenverstellbar mit 4 Spitzen, Walker</t>
+  </si>
+  <si>
+    <t>B00U90OIJU</t>
+  </si>
+  <si>
+    <t>LPNHK081294935</t>
+  </si>
+  <si>
+    <t>Naprawdę przydatne pudełko do przechowywania 42 l jednolita czarna Solid Black/Yellow</t>
+  </si>
+  <si>
+    <t>B001O3PG6A</t>
+  </si>
+  <si>
+    <t>LPNHK193137779</t>
+  </si>
+  <si>
+    <t>Relaxdays Bambusowy wieszak na ręczniki, z półką i 3 drążkami na ręczniki, wolnostojący wieszak na ręczniki, 103 x 41 x 28 cm, naturalny/biały</t>
+  </si>
+  <si>
+    <t>B07QGJD5YF</t>
+  </si>
+  <si>
+    <t>LPNHK118293852</t>
+  </si>
+  <si>
+    <t>LPNHK163100810</t>
+  </si>
+  <si>
+    <t>Beurer Poduszka grzewcza HK 41, przytulna poduszka rozgrzewająca z 3 stopniami temperatury i automatycznym wyłączaniem, nadaje się do prania w pralce, wyprodukowano w Europie, biały/szary wyjątkowo puszysta powierzchnia</t>
+  </si>
+  <si>
+    <t>B08JVH98YP</t>
+  </si>
+  <si>
+    <t>LPNHK151595956</t>
+  </si>
+  <si>
+    <t>spN00jlNP1N</t>
+  </si>
+  <si>
+    <t>LPNHK150803896</t>
+  </si>
+  <si>
+    <t>spL1I210ik2</t>
+  </si>
+  <si>
+    <t>medisana PSD mechaniczna waga osobowa do 150 kg, analogowa, retro w klasycznym wykonaniu i duża waga w nie pozostawiającym śladów opakowaniu i z osłoną ze wzmocnionego szkła</t>
+  </si>
+  <si>
+    <t>B08F8BZ3DP</t>
+  </si>
+  <si>
+    <t>LPNHK118135436</t>
+  </si>
+  <si>
+    <t>Xerox 003R90649 Papier Do Drukarki, Biały, 5 x 500 Arkuszy</t>
+  </si>
+  <si>
+    <t>B000GFEYU6</t>
+  </si>
+  <si>
+    <t>LPNHK081866413</t>
+  </si>
+  <si>
+    <t>Beurer TS 15 podgrzewany koc z automatycznym zabezpieczeniem wykonany z miękkiego polaru i z 3 ustawieniami temperatury, łatwy do montażu na łóżku i materacu, pranie w temperaturze 30⁰, 150 x 80 cm</t>
+  </si>
+  <si>
+    <t>B075LJLD5S</t>
+  </si>
+  <si>
+    <t>LPNHK168938229</t>
+  </si>
+  <si>
+    <t>GENIE AP2000 terminarz roczny, tablica magnetyczna, terminarz, tablica suchościeralna, tablica do przypinania Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0041VZFS6</t>
+  </si>
+  <si>
+    <t>LPNHK192246064</t>
+  </si>
+  <si>
+    <t>0043859690695</t>
+  </si>
+  <si>
+    <t>Fellowes Niszczarka do dokumentów 4 – 5 arkuszy jednocześnie, cięcie P1, norma DIN, standardowa ochrona danych, niszczarka papieru, kosz na papier 11 l</t>
+  </si>
+  <si>
+    <t>B00Y2HI1Y4</t>
+  </si>
+  <si>
+    <t>LPNHK192582998</t>
+  </si>
+  <si>
+    <t>ALLboards Tablica kredowa magnetyczna z ramą z naturalnego drewna 80 x 50 cm, tablica magnetyczna, czarna, kreda czarny, czarny 80x50cm</t>
+  </si>
+  <si>
+    <t>B08Z8LR9H3</t>
+  </si>
+  <si>
+    <t>LPNHK113001965</t>
+  </si>
+  <si>
+    <t>Jané Barrera De Cama, Largo 140 Cm, Abatible, Compacta, Cama Nido, Bolsa Transporte</t>
+  </si>
+  <si>
+    <t>B07BQ9NT6K</t>
+  </si>
+  <si>
+    <t>LPNIC104823847</t>
+  </si>
+  <si>
+    <t>spImn12sjY6</t>
+  </si>
+  <si>
+    <t>Homecraft Savanah Podwyższona deska sedesowa, 10 cm, bez pokrywki, wydłużone i podwyższone podparcie siedzenia dla osób starszych, niepełnosprawnych i niepełnosprawnych, kolor biały 4</t>
+  </si>
+  <si>
+    <t>B000EA3PH6</t>
+  </si>
+  <si>
+    <t>LPNHK192224082</t>
+  </si>
+  <si>
+    <t>Edibaby, Badewannensitz Baby, Badesitz Baby, mit 4 Saugnäpfe, Rutschfest mit Armlehnen und hoher Rückenlehne für Babys von 6 bis 24 Monaten, trägt bis zu 30kg (Blau)</t>
+  </si>
+  <si>
+    <t>B09CH55ZH2</t>
+  </si>
+  <si>
+    <t>LPNIC104426626</t>
+  </si>
+  <si>
+    <t>sp515737469</t>
+  </si>
+  <si>
+    <t>0711091385999</t>
+  </si>
+  <si>
+    <t>VIZ-PRO Tablica suchościeralna – z aluminiową ramą, magnetyczna – 120 x 90 cm</t>
+  </si>
+  <si>
+    <t>B01LWQ5K9K</t>
+  </si>
+  <si>
+    <t>LPNHK193264578</t>
+  </si>
+  <si>
+    <t>spL1JplOjm0</t>
+  </si>
+  <si>
+    <t>Bi-Office Budget tablica suchościeralna z drewnianą ramą, do wycierania na sucho, 5 rozmiarów do wyboru, 80 x 60 cm</t>
+  </si>
+  <si>
+    <t>B00TV4373I</t>
+  </si>
+  <si>
+    <t>LPNHK118757499</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Elektryczna nagrzewnica do łóżka, Do pojedynczego łóżka, Bardzo niskie zużycie, Można prać, Temperatura regulowana w 3 poziomach, Elektryczna nagrzewnica do materaca, 150x80 cm</t>
+  </si>
+  <si>
+    <t>B09J4MQ6R1</t>
+  </si>
+  <si>
+    <t>LPNIC079344889</t>
+  </si>
+  <si>
+    <t>sp515737286</t>
+  </si>
+  <si>
+    <t>0043859728770</t>
+  </si>
+  <si>
+    <t>Bankers Box 15403 Pudełko do Przechowywania, Brązowe, 10 szt Brązowy</t>
+  </si>
+  <si>
+    <t>B01NAX5F8L</t>
+  </si>
+  <si>
+    <t>LPNHK192065583</t>
+  </si>
+  <si>
+    <t>0841710153422</t>
+  </si>
+  <si>
+    <t>LPNHK174504059</t>
+  </si>
+  <si>
+    <t>spL1i75jK20</t>
+  </si>
+  <si>
+    <t>LPNHK175196086</t>
+  </si>
+  <si>
+    <t>spL1I51o0oK</t>
+  </si>
+  <si>
+    <t>VG MAS 3002 Heated Massage Mattress for Neck, Lumbar, Back and Glutes, 5 Modes and 3 Intensites, Grey</t>
+  </si>
+  <si>
+    <t>B096VZSPKJ</t>
+  </si>
+  <si>
+    <t>LPNHK120669531</t>
+  </si>
+  <si>
+    <t>Rotho Paso Kosz na śmieci, 40 l, z pedałem i pokrywką, tworzywo sztuczne (PP), nie zawiera BPA, hipsterski, 40 l (35,3 x 29,5 x 67,6 cm)</t>
+  </si>
+  <si>
+    <t>B01AT3JZ58</t>
+  </si>
+  <si>
+    <t>LPNHK120674598</t>
+  </si>
+  <si>
+    <t>Babylino Sensitive Pieluchy Niemowlęta Rozmiar 1, Newborn (2-5Kg), 156 Jednostki Taglia 1 (Confezione da 156)</t>
+  </si>
+  <si>
+    <t>B0B6PWVJ8D</t>
+  </si>
+  <si>
+    <t>LPNA041109814</t>
+  </si>
+  <si>
+    <t>spL01mKooNI</t>
+  </si>
+  <si>
+    <t>Bramka Zabezpieczająca Safety 1st Auto Close, Rozsuwana Bramka Zabezpieczająca, Bramka Zabezpieczająca z Mechanizmem Dociskowym, od 6 miesięcy do 2 lat, Metal White (Metalowa w Białym) Kratka bez przedłużenia</t>
+  </si>
+  <si>
+    <t>B00O50YUHA</t>
+  </si>
+  <si>
+    <t>LPNIC104813278</t>
+  </si>
+  <si>
+    <t>Iris Ohyama, Wieża, Komoda, Plastikowy organizer do przechowywania z ergonomicznym uchwytem, ​​4L, 10 szuflad, Bez BPA, Biuro, Salon, OCH-2100, Czarny</t>
+  </si>
+  <si>
+    <t>B00EU8C8WG</t>
+  </si>
+  <si>
+    <t>LPNHL939442514</t>
+  </si>
+  <si>
+    <t>0043859768042</t>
+  </si>
+  <si>
+    <t>Bankers Box 6208201 opakowanie pudełek kartonowych 50 x 30 x 30 cm z uchwytami do przeprowadzki, przechowywania i transportu, bardzo odporne, wzmocnione podwójne kanały (rozmiar L) 45 litrów Talla L 50x30x30cm 45L</t>
+  </si>
+  <si>
+    <t>B08BNR1TJ4</t>
+  </si>
+  <si>
+    <t>LPNHK119064228</t>
+  </si>
+  <si>
+    <t>Medisana HU 662 koc grzewczy, 150 x 80 cm, automatyczne wyłączanie, ochrona przed przegrzaniem, 6 ustawień temperatury, zmywalny</t>
+  </si>
+  <si>
+    <t>B01AYGUFBS</t>
+  </si>
+  <si>
+    <t>LPNHK162791132</t>
+  </si>
+  <si>
+    <t>Medisana HP 622 Elektryczna Peleryna Grzewcza, Poduszka grzewcza na ramię, poncho grzewcze z 6 ustawieniami temperatury, z zabezpieczeniem przed przegrzaniem i automatycznym wyłączaniem, zmywalna Szary</t>
+  </si>
+  <si>
+    <t>B07XS5ZNCR</t>
+  </si>
+  <si>
+    <t>LPNHK195849801</t>
+  </si>
+  <si>
+    <t>LPNHK186037080</t>
+  </si>
+  <si>
+    <t>Sanitas SFB 07 kąpiel stóp, masaż wibracyjny i bąbelkowy, masaż refleksyjny stóp, temperatura wody, relaks dla zmęczonych stóp</t>
+  </si>
+  <si>
+    <t>B00NABNFNA</t>
+  </si>
+  <si>
+    <t>LPNHK192063329</t>
+  </si>
+  <si>
+    <t>LPNHK193283195</t>
+  </si>
+  <si>
+    <t>Składana barierka do łóżka Jané, długość 110 cm, torba transportowa, bardzo wysoka konstrukcja, oddychająca</t>
+  </si>
+  <si>
+    <t>B0C4TG6KX3</t>
+  </si>
+  <si>
+    <t>LPNIC075929062</t>
+  </si>
+  <si>
+    <t>0887961978230</t>
+  </si>
+  <si>
+    <t>FisherPrice GYP61 3 w 1 Treningowa Toaleta i Podnóżek dla Małych Dzieci</t>
+  </si>
+  <si>
+    <t>B08LDVDFNL</t>
+  </si>
+  <si>
+    <t>LPNHE748733030</t>
+  </si>
+  <si>
+    <t>spL01mKoooM</t>
+  </si>
+  <si>
+    <t>0843019100084</t>
+  </si>
+  <si>
+    <t>Amazon Basics - Regał na wino na 12 butelek, czarny</t>
+  </si>
+  <si>
+    <t>B07GG12XMH</t>
+  </si>
+  <si>
+    <t>LPNHL939451948</t>
+  </si>
+  <si>
+    <t>Dahle 502 Papierschneider (Bis DIN A4, 8 Blatt Schneidleistung) blau</t>
+  </si>
+  <si>
+    <t>B000SO78B2</t>
+  </si>
+  <si>
+    <t>LPNHK112604555</t>
+  </si>
+  <si>
+    <t>0618202367939</t>
+  </si>
+  <si>
+    <t>Dywany łazienkowe, 70 x 120 cm, puszyste antypoślizgowe maty łazienkowe, można prać w pralce, dywaniki łazienkowe do wanny, prysznica i łazienki (antracytowe)</t>
+  </si>
+  <si>
+    <t>B09TPFTQQ6</t>
+  </si>
+  <si>
+    <t>LPNHE594982110</t>
+  </si>
+  <si>
+    <t>spL01mKooop</t>
+  </si>
+  <si>
+    <t>Esselte – Fusion – zestaw 10 półek na listy gładkie przezroczyste</t>
+  </si>
+  <si>
+    <t>B00F4RYCVC</t>
+  </si>
+  <si>
+    <t>LPNHK119219368</t>
+  </si>
+  <si>
+    <t>Hauck Kratka ochronna na drzwi dla dzieci/bez wiercenia/szerokość 75-80 cm/możliwość rozbudowy z oddzielnym przedłużeniem/metalowa kratka/biała 75 x 4 x 77 cm</t>
+  </si>
+  <si>
+    <t>B00GO4N698</t>
+  </si>
+  <si>
+    <t>LPNHK118590119</t>
+  </si>
+  <si>
+    <t>LPNHL939039892</t>
+  </si>
+  <si>
+    <t>LPNHK118011314</t>
+  </si>
+  <si>
+    <t>Dahle 00502-20043 Gilotyna do Papieru A4, Niebieski, 54 x 19.3 x 5 cm nóż do papieru</t>
+  </si>
+  <si>
+    <t>LPNHK119313390</t>
+  </si>
+  <si>
+    <t>LPNHK111911070</t>
+  </si>
+  <si>
+    <t>Sanitas SFB 07 Fußbad</t>
+  </si>
+  <si>
+    <t>LPNHK106790112</t>
+  </si>
+  <si>
+    <t>Hauck Stop N Safe 2 bramka ochronna na schody, wraz z przedłużeniem 9 cm, do szerokości 84-89 cm, bez wiercenia, otwieranie jedną ręką, wychylna po obu stronach, metalowa, szara 84 - 89 cm</t>
+  </si>
+  <si>
+    <t>B07XDCYPP4</t>
+  </si>
+  <si>
+    <t>LPNHL939412692</t>
+  </si>
+  <si>
+    <t>Salter 195 WHKR Doctor Mechaniczna waga lazienkowa, waga fitness, zakres do 150 kg, duza platforma, duza tarcza zegarowa 180 mm, gumowane wykonczenie, wazenie tylko w kg</t>
+  </si>
+  <si>
+    <t>B01LSR8OWO</t>
+  </si>
+  <si>
+    <t>LPNHK193494393</t>
+  </si>
+  <si>
+    <t>Beurer HK 53 Przytulna poduszka grzewcza na plecy i szyję, w kształcie ciała, z trzema ustawieniami temperatury, szybkim nagrzewaniem i automatycznym wyłączaniem, możliwość prania w pralce szary</t>
+  </si>
+  <si>
+    <t>B07H3F7C4B</t>
+  </si>
+  <si>
+    <t>LPNHK198460286</t>
+  </si>
+  <si>
+    <t>Medisana FS 881 Foot Spa z masażem stref refleksyjnych stóp, elektryczna kąpiel stóp, funkcja utrzymywania ciepła, masaż wibracyjny, kąpiel stóp z masażem i podgrzewaniem, dla masażu stóp</t>
+  </si>
+  <si>
+    <t>B016MFI0LW</t>
+  </si>
+  <si>
+    <t>LPNHK119201858</t>
+  </si>
+  <si>
+    <t>Theo Klein 9466 Weber Kugelgrill One Touch Premium | Kinder-Grill mit Licht, Sound und zahlreichem Zubehör | Spielzeug für Kinder ab 3 Jahren</t>
+  </si>
+  <si>
+    <t>B000PEC9VO</t>
+  </si>
+  <si>
+    <t>LPNHK112795378</t>
+  </si>
+  <si>
+    <t>spL19M5OP4l</t>
+  </si>
+  <si>
+    <t>LPNHK118590261</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Naprzemienny materac powietrzny, Mobi 1, z silnikiem kompresorowym, Marka europejska, trudnopalny, medyczny PVC, 200 x 90 x 7 cm, 130 komórek, odleżyny Grade 1, beżowy, Kolor Niebieski</t>
+  </si>
+  <si>
+    <t>B07DDG9SQW</t>
+  </si>
+  <si>
+    <t>LPNRP010850503</t>
+  </si>
+  <si>
+    <t>sp515735903</t>
+  </si>
+  <si>
+    <t>Logitech MK295 bezprzewodowy zestaw klawiatury z technologią SilentTouch, klawisze skrótu, optyczny śledzenie, odbiornik Nano USB, bezprzewodowe połączenie bez opóźnień, układ QWERTZ - grafitowy MK295 czarny</t>
+  </si>
+  <si>
+    <t>B07W4DGZ54</t>
+  </si>
+  <si>
+    <t>LPNHK081042837</t>
+  </si>
+  <si>
+    <t>SONGMICS Hamak z 2 poduszkami, powierzchnia do leżenia ok. 210 x 150 cm, obciążenie do 300 kg GDC22L, duży</t>
+  </si>
+  <si>
+    <t>B00QA37J3M</t>
+  </si>
+  <si>
+    <t>LPNHK118250979</t>
+  </si>
+  <si>
+    <t>Dahle 00507-24040 Przycinarka do Papieru 507, Wielokolorowy, A4</t>
+  </si>
+  <si>
+    <t>B083FBYHXR</t>
+  </si>
+  <si>
+    <t>LPNHK192298204</t>
+  </si>
+  <si>
+    <t>spL1k1I7oIn</t>
+  </si>
+  <si>
+    <t>LPNHK081446504</t>
+  </si>
+  <si>
+    <t>spL1k1I7n5j</t>
+  </si>
+  <si>
+    <t>Bi-Office Budget biała tablica z drewnianą ramą, magnetyczna, 5 rozmiarów do wyboru, 90 x 60 cm</t>
+  </si>
+  <si>
+    <t>B003AR5NVG</t>
+  </si>
+  <si>
+    <t>LPNHK192067358</t>
+  </si>
+  <si>
+    <t>0816831016543</t>
+  </si>
+  <si>
+    <t>AmazonBasics – Podwyższone łóżko dla zwierząt domowych o działaniu chłodzącym, rozm. XL, 153 x 94 x 23 cm, szare szary Größe XL</t>
+  </si>
+  <si>
+    <t>B076VSDH8Z</t>
+  </si>
+  <si>
+    <t>LPNHK118804632</t>
+  </si>
+  <si>
+    <t>0613497665654</t>
+  </si>
+  <si>
+    <t>LCL kompatybilny bęben 144A W1144A (1 czarny) zamiennik do HP Neverstop Laser MFP 1201n 1202w 1202nw Laser 1001nw</t>
+  </si>
+  <si>
+    <t>B08JK7271N</t>
+  </si>
+  <si>
+    <t>LPNHK140585976</t>
+  </si>
+  <si>
+    <t>Identités Podwyższenie deski sedesowej z pokrywą, 10 cm</t>
+  </si>
+  <si>
+    <t>B01FXT7RR6</t>
+  </si>
+  <si>
+    <t>LPNHK103384766</t>
+  </si>
+  <si>
+    <t>Genie CB 800 bindownica spiralna (do 145 arkuszy; DIN A4; wraz z plastikowym grzbietem) srebrna/czarna Pojedynczy</t>
+  </si>
+  <si>
+    <t>B00CIJ7VCG</t>
+  </si>
+  <si>
+    <t>LPNHK162232575</t>
+  </si>
+  <si>
+    <t>Zen 'Light Little Rock Fontanna z Żywicy Poliestrowej, Ciemnobrązowy, 20 x 20 x 23 cm</t>
+  </si>
+  <si>
+    <t>B01L5XE9AM</t>
+  </si>
+  <si>
+    <t>LPNHE722652669</t>
+  </si>
+  <si>
+    <t>sp515410561</t>
+  </si>
+  <si>
+    <t>AmazonBasics AU864XA Niszczarka Do Dokumentów Na 7-8 Arkuszy, Do Papieru i Kart Kredytowych, Czarna</t>
+  </si>
+  <si>
+    <t>B01GG76234</t>
+  </si>
+  <si>
+    <t>LPNHK139287286</t>
+  </si>
+  <si>
+    <t>LPNHK103395251</t>
+  </si>
+  <si>
+    <t>Duerer Koc grzewczy z automatycznym wyłączaniem, 180 x 130 cm, koc grzewczy, koc grzewczy, koc do przytulania, flanelowy koc w paski, na łóżko i sofę, 10 stopni grzania i 9-godzinny timer, ochrona</t>
+  </si>
+  <si>
+    <t>B0CF2DLFMK</t>
+  </si>
+  <si>
+    <t>LPNIC102696696</t>
+  </si>
+  <si>
+    <t>sp515737292</t>
+  </si>
+  <si>
+    <t>Mobiclinic, podnośnik do toalety, z pokrywą, 14 cm, biały, Titan Winda WC Winda WC</t>
+  </si>
+  <si>
+    <t>B07FPHCSL4</t>
+  </si>
+  <si>
+    <t>LPNHK103007810</t>
+  </si>
+  <si>
+    <t>0192233009469</t>
+  </si>
+  <si>
+    <t>Amazon Basics - notes z korka, aluminiowa rama, 90 x 60 cm Pojedynczy</t>
+  </si>
+  <si>
+    <t>B075NHVPPN</t>
+  </si>
+  <si>
+    <t>LPNHK192070529</t>
+  </si>
+  <si>
+    <t>Hama Aktenvernichter Home X10CD 10 Blatt nacięcie na krzyż</t>
+  </si>
+  <si>
+    <t>B08GRYYP62</t>
+  </si>
+  <si>
+    <t>LPNHK192234187</t>
+  </si>
+  <si>
+    <t>spL1k1IjJ21</t>
+  </si>
+  <si>
+    <t>Hauck Open N Stop KD osłona drzwi / klatka schodowa / 84 - 89 cm / bez wiercenia / rozszerzania z przedłużeniami można łączyć z wrzecionami Y / metalowymi / obrotowymi po obu stronach / biały 84-89 cm (1er Pack) biały Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07KY7DHSN</t>
+  </si>
+  <si>
+    <t>LPNHK118151670</t>
+  </si>
+  <si>
+    <t>0821808582426</t>
+  </si>
+  <si>
+    <t>Bestway Fast Set Pool Steel Pro MAX Plandeka Basenowa, Bezbarwny, 366 cm 366 cm Pojedynczy</t>
+  </si>
+  <si>
+    <t>B00FQD5FSS</t>
+  </si>
+  <si>
+    <t>LPNHK118151828</t>
+  </si>
+  <si>
+    <t>Iris Ohyama, Pudełko, Pojemnik na granulki, Plastikowa karma z pokrywką, kółkami i łopatą, S34 x G 46 x W 56 cm, hermetyczne, bez BPA, dla psów i kotów, ATS-C, stalowoszary Szary 22.5kg/65L</t>
+  </si>
+  <si>
+    <t>B07P8QRP6Z</t>
+  </si>
+  <si>
+    <t>LPNHE748453369</t>
+  </si>
+  <si>
+    <t>Intex Deluxe Zestaw Do Czyszczenia Basenu, 5 Elementów</t>
+  </si>
+  <si>
+    <t>B005DUW6Z4</t>
+  </si>
+  <si>
+    <t>LPNHK118175765</t>
+  </si>
+  <si>
+    <t>Atmosphera - Okrągły regał na książki na kółkach do pokoju dziecięcego (biały/szary). 1 Stück (1er Pack) biały/szary</t>
+  </si>
+  <si>
+    <t>B07F74DJN1</t>
+  </si>
+  <si>
+    <t>LPNHK112735963</t>
+  </si>
+  <si>
+    <t>Stoper dla klienta stojak reklamowy 118 x 47 cm, stojak z tablicą kredową z drewna, tablica obiadowa z drewnianą ramą</t>
+  </si>
+  <si>
+    <t>B0B7VPNRPT</t>
+  </si>
+  <si>
+    <t>LPNHL963465217</t>
+  </si>
+  <si>
+    <t>0841710147902</t>
+  </si>
+  <si>
+    <t>LPNHK175224299</t>
+  </si>
+  <si>
+    <t>0824007672127</t>
+  </si>
+  <si>
+    <t>Mia&amp;Coco koc grzewczy z automatycznym wyłączaniem, 10 stopni, do 9 godzin ogrzewania, automatyczne wyłączanie, zabezpieczenie przed przegrzaniem, elektryczny koc termiczny, do łóżka, certyfikat ETL, nadaje się do prania w domu i biurze, flanelowy</t>
+  </si>
+  <si>
+    <t>B08G1HWSW7</t>
+  </si>
+  <si>
+    <t>LPNHE748798658</t>
+  </si>
+  <si>
+    <t>Fiskars Wyrywacz do chwastów, Długość: 1 m, Ramiona ze stali nierdzewnej/ trzonek z tworzywa, Czarny/ pomarańczowy, Xact, 1020126</t>
+  </si>
+  <si>
+    <t>B017D2JDS2</t>
+  </si>
+  <si>
+    <t>LPNHK118311533</t>
+  </si>
+  <si>
+    <t>AmazonBasics Niszczarka papieru i kart kredytowych o wysokim poziomie bezpieczeństwa, cięta na cząstki, do 6 arkuszy</t>
+  </si>
+  <si>
+    <t>B00TOAK5Q6</t>
+  </si>
+  <si>
+    <t>LPNHK162893266</t>
+  </si>
+  <si>
+    <t>PEPE Podwyższenie deski sedesowej 15 cm z pokrywą, podwyższona deska sedesowa dla seniorów, podwyższona deska sedesowa 15 cm, nakładka toaletowa dla seniorów, podwyższona deska sedesowa dla dorosłych, biała</t>
+  </si>
+  <si>
+    <t>B095Z39CJC</t>
+  </si>
+  <si>
+    <t>LPNHL939305154</t>
+  </si>
+  <si>
+    <t>HAN KARMA 14018-18, kolor jasnoszary/przezroczysty jasnoszary / przezroczysty</t>
+  </si>
+  <si>
+    <t>B005HF43I8</t>
+  </si>
+  <si>
+    <t>LPNHL963319004</t>
+  </si>
+  <si>
+    <t>Amazon Basics Aktenvernichter, 7-8 Blatt, Streifenschnitt, CD-Schredder</t>
+  </si>
+  <si>
+    <t>LPNHL904658287</t>
+  </si>
+  <si>
+    <t>spL1I51Ij5o</t>
+  </si>
+  <si>
+    <t>LPNHL904680376</t>
+  </si>
+  <si>
+    <t>LPNHL904798894</t>
+  </si>
+  <si>
+    <t>spL1I51Ij4j</t>
+  </si>
+  <si>
+    <t>PEPE Podwyższenie deski sedesowej 10 cm z pokrywą, podwyższona deska sedesowa dla seniorów, podwyższona deska sedesowa 10 cm, nakładka toaletowa dla seniorów, podwyższona deska sedesowa dla dorosłych, biała</t>
+  </si>
+  <si>
+    <t>B095Z3KHPH</t>
+  </si>
+  <si>
+    <t>LPNHL937798541</t>
+  </si>
+  <si>
+    <t>LPNRP000251287</t>
+  </si>
+  <si>
+    <t>LPNHK118850819</t>
+  </si>
+  <si>
+    <t>Bi-silque ma0307830 New Generation rama aluminiowa Maya tablica suchościeralna</t>
+  </si>
+  <si>
+    <t>B00UJALDKM</t>
+  </si>
+  <si>
+    <t>LPNHK119026667</t>
+  </si>
+  <si>
+    <t>Image Volume - Papier multifonction Blanc 80 g/m² A4 - Carton de 5 x 500 feuilles</t>
+  </si>
+  <si>
+    <t>B004W6KECM</t>
+  </si>
+  <si>
+    <t>LPNHK113892987</t>
+  </si>
+  <si>
+    <t>spL1k1Ii7om</t>
+  </si>
+  <si>
+    <t>LPNHK193228644</t>
+  </si>
+  <si>
+    <t>WENKO Stojący zestaw do WC Rivalta bambus - uchwyt na szczotkę do WC, bambus, 18 x 70 x 23 cm; Naturalny/Biały/Czarny Brązowy</t>
+  </si>
+  <si>
+    <t>B084K2DWGG</t>
+  </si>
+  <si>
+    <t>LPNHE748556035</t>
+  </si>
+  <si>
+    <t>LPNHL907926476</t>
+  </si>
+  <si>
+    <t>LPNHL914821060</t>
+  </si>
+  <si>
+    <t>HOOBRO Wolnostojący wieszak na ubrania, garderoba w kształcie drzewa z 8 haczykami, 2 okrągłe półki, na ubrania, kapelusz, torbę, do salonu, sypialni, biura, ciemnobrązowo-czarny EBF33YM01</t>
+  </si>
+  <si>
+    <t>B09X343GRN</t>
+  </si>
+  <si>
+    <t>LPNHK118729899</t>
+  </si>
+  <si>
+    <t>spL19M5Kk38</t>
+  </si>
+  <si>
+    <t>Brace Master Krzesło plażowe krzesło kempingowe, wysokie oparcie, składana konstrukcja oparcia z siatki z uchwytem na kubek, chłodziarką i torbą na telefon, na kemping, plażę, piknik (zielone, 1 opakowanie)</t>
+  </si>
+  <si>
+    <t>B0BQRK37P6</t>
+  </si>
+  <si>
+    <t>LPNHK118729707</t>
+  </si>
+  <si>
+    <t>0841745173358</t>
+  </si>
+  <si>
+    <t>Bedsure Legowisko ortopedyczne dla psa Ergonomiczna sofa dla psa - kanapa dla psa z pianką w kształcie jajka dla średnich psów, zmywalne, antypoślizgowe legowiska dla psów, wymiary 89x63 cm L (89x63x18cm)</t>
+  </si>
+  <si>
+    <t>B08NC88YD7</t>
+  </si>
+  <si>
+    <t>LPNHE733531095</t>
+  </si>
+  <si>
+    <t>0043859779352</t>
+  </si>
+  <si>
+    <t>Fellowes Powershred Fs-8C 5013801 Niszczarka, Czarny, ‎18.9 x 32.9 x 36.9 cm; 3.7 kg</t>
+  </si>
+  <si>
+    <t>B09RC2VSLR</t>
+  </si>
+  <si>
+    <t>LPNHK162676453</t>
+  </si>
+  <si>
+    <t>Hydas poduszka rozgrzewająca na kark / ramiona STANDARD</t>
+  </si>
+  <si>
+    <t>B005LU4PGO</t>
+  </si>
+  <si>
+    <t>LPNHL922495900</t>
+  </si>
+  <si>
+    <t>FALKEN 10x Segregator Pure Raw 5 cm szerokości A4 Szary naturalny purystyczny ekologiczny segregator biurowy Wyprodukowano w Niemczech 10 szt. segregator wąski</t>
+  </si>
+  <si>
+    <t>B0B6J9JYNM</t>
+  </si>
+  <si>
+    <t>LPNHK103384713</t>
+  </si>
+  <si>
+    <t>HP Home and Office - Papier Multifonction Blanc 80 g/m² A4 - Carton de 5 x 500 Feuilles</t>
+  </si>
+  <si>
+    <t>B016KYO2BM</t>
+  </si>
+  <si>
+    <t>LPNHK111118796</t>
+  </si>
+  <si>
+    <t>Snailax Nakładka na fotel do masażu z funkcją ogrzewania i wibracjami, masażer pleców, mata do masażu, mata do relaksu w domu i w biurze, prezent dla mężczyzn/kobiet/mamy/taty</t>
+  </si>
+  <si>
+    <t>B0797S79T7</t>
+  </si>
+  <si>
+    <t>LPNHK139764911</t>
+  </si>
+  <si>
+    <t>spL1I20PJ69</t>
+  </si>
+  <si>
+    <t>Planche de Bain Java - Assise pour Baignoire - Idéal pour Personnes Âgées et à Mobilité Réduite - Poids Max 100kg - Trous pour Écoulement de l'Eau - Blanc - Tabouret de Bain</t>
+  </si>
+  <si>
+    <t>B00GRU737A</t>
+  </si>
+  <si>
+    <t>LPNHK106356437</t>
+  </si>
+  <si>
+    <t>Beurer BY80 Waga Niemowlęca, Biały, Żółty, Max. 20 kg Dziecięcy</t>
+  </si>
+  <si>
+    <t>B00NSW4AXA</t>
+  </si>
+  <si>
+    <t>LPNHK118283623</t>
+  </si>
+  <si>
+    <t>spL1k1Ijjp1</t>
+  </si>
+  <si>
+    <t>Oxford MyColour, segregator A4, 8 cm szerokości, dwukolorowy czarny, 10 sztuk</t>
+  </si>
+  <si>
+    <t>B007T6XCQC</t>
+  </si>
+  <si>
+    <t>LPNHK151761272</t>
+  </si>
+  <si>
+    <t>Bi-Office Budget tablica suchościeralna z drewnianą ramą, magnetyczna, 5 rozmiarów do wyboru, 80 x 60 cm 80x60 cm Pojedynczy</t>
+  </si>
+  <si>
+    <t>B00TV43CHE</t>
+  </si>
+  <si>
+    <t>LPNHK119070934</t>
+  </si>
+  <si>
+    <t>medisana OL 200 koc ogrzewający bezprzewodowy z powerbankiem, do biura, z punktem cieplnym w 3 poziomach temperatury dla kolan i nóg, zabezpieczenie przed przegrzaniem, automatyczne wyłączenie</t>
+  </si>
+  <si>
+    <t>B09HTWXKND</t>
+  </si>
+  <si>
+    <t>LPNHK165424325</t>
+  </si>
+  <si>
+    <t>spL1i75jKm0</t>
+  </si>
+  <si>
+    <t>Wenko Rivalta Stojący Zestaw do WC, Szkło Stal Nierdzewna, 18 x 19 x 69 cm; Biały/Biały/Czarny</t>
+  </si>
+  <si>
+    <t>B00TQQ2YCG</t>
+  </si>
+  <si>
+    <t>LPNHK106862689</t>
+  </si>
+  <si>
+    <t>medisana FWS ogrzewacz stóp, 3 ustawienia temperatury, automatyczne wyłączanie, ochrona przed przegrzaniem, puszysta, nadająca się do prania wyściółka wewnętrzna, do butów o rozmiarze do 46</t>
+  </si>
+  <si>
+    <t>LPNHK182110518</t>
+  </si>
+  <si>
+    <t>Beurer HK 49 Przytulna poduszka grzewcza, do stosowania na brzuch i plecy, z gumką i zapięciem na rzepy, automatyczne wyłączenie, można prać w pralce szary</t>
+  </si>
+  <si>
+    <t>B07ZS5LCX2</t>
+  </si>
+  <si>
+    <t>LPNHK195741170</t>
+  </si>
+  <si>
+    <t>0194349000293</t>
+  </si>
+  <si>
+    <t>Hikole Wrotki dziecięce, regulowane, z diodami LED, wygodne wrotki, rosnące wraz z dzieckiem (rozmiar 27-38) Niebieski S (27-30)</t>
+  </si>
+  <si>
+    <t>B0995J5YLQ</t>
+  </si>
+  <si>
+    <t>LPNHE736993483</t>
+  </si>
+  <si>
+    <t>spL01mKooMN</t>
+  </si>
+  <si>
+    <t>0195161617973</t>
+  </si>
+  <si>
+    <t>HP Drukarka Wielofunkcyjna, DeskJet 2720e, 26K67B, Szaro-Biały</t>
+  </si>
+  <si>
+    <t>LPNHL963362384</t>
+  </si>
+  <si>
+    <t>LPNHL963319287</t>
+  </si>
+  <si>
+    <t>Ekran prywatno¶ci PVC Ribelli(R), ekran prywatno¶ci, ogrodzenie prywatno¶ci, ogrodzenie balkonowe, os³ona przeciwwiatrowa, kolor:br?zowy, d³ugo¶æ:4 metry, wysoko¶æ:90 cm 90 x 400 cm br±zowy</t>
+  </si>
+  <si>
+    <t>B07B3VRTDX</t>
+  </si>
+  <si>
+    <t>LPNHL939300422</t>
+  </si>
+  <si>
+    <t>0816831018110</t>
+  </si>
+  <si>
+    <t>Amazon Basics 9004-24B Składany Wybieg dla Psów, 76,2 cm, Czarny</t>
+  </si>
+  <si>
+    <t>B075898NLN</t>
+  </si>
+  <si>
+    <t>LPNHE748453771</t>
+  </si>
+  <si>
+    <t>dibea Torba dla psa, składana torba dla psa, rozmiar M, 60 x 42 x 44 cm, kolor czarny Czarny (M) 60X42X44 Cm</t>
+  </si>
+  <si>
+    <t>B00W0G746A</t>
+  </si>
+  <si>
+    <t>LPNHE748453633</t>
+  </si>
+  <si>
+    <t>Bestway Flowclear AquaCrawl Odkurzacz Basenowy, Niebiesko/Biały</t>
+  </si>
+  <si>
+    <t>B07FTMXWTG</t>
+  </si>
+  <si>
+    <t>LPNHK081982444</t>
+  </si>
+  <si>
+    <t>Beurer FW 20 Cosy foot warmer, elektryczny ogrzewacz stóp z 3 ustawieniami temperatury i automatycznym wyłączaniem, możliwość prania w pralce, szary</t>
+  </si>
+  <si>
+    <t>B07ZS64WFG</t>
+  </si>
+  <si>
+    <t>LPNIC082512507</t>
+  </si>
+  <si>
+    <t>Genie CB 850 bindownica spiralna (do 350 arkuszy; DIN A4; wraz z 75-częściowym zestawem startowym) srebrna/czarna</t>
+  </si>
+  <si>
+    <t>B01LNQW4OO</t>
+  </si>
+  <si>
+    <t>LPNHK154060020</t>
+  </si>
+  <si>
+    <t>LPNHK165387833</t>
+  </si>
+  <si>
+    <t>LPNHK165936873</t>
+  </si>
+  <si>
+    <t>Medisana FS 883 Foot spa z masażem stref refleksyjnych stóp, elektryczna wanna do stóp, funkcja podgrzewania wody, masaż wibracyjny, przystawki do pedicure, wanna do stóp z masażem i podgrzewaniem</t>
+  </si>
+  <si>
+    <t>B01M6TJO7K</t>
+  </si>
+  <si>
+    <t>LPNHK151755177</t>
+  </si>
+  <si>
+    <t>DORMISSIMO Materac niemowlęcy Baby BLEU 70 x 140 wysokość 14 cm perforowany i antybakteryjny rdzeń 70x140 cm (1er Pack)</t>
+  </si>
+  <si>
+    <t>B084VQ3B7K</t>
+  </si>
+  <si>
+    <t>LPNHK118587335</t>
+  </si>
+  <si>
+    <t>LPNHK135305560</t>
+  </si>
+  <si>
+    <t>LPNHK196005625</t>
+  </si>
+  <si>
+    <t>LPNHK192449719</t>
+  </si>
+  <si>
+    <t>spL1JplOKN6</t>
+  </si>
+  <si>
+    <t>Medisana HB 675 Cuddly Heating Blanket XXL, zmywalny, przytulny Koc z automatycznym wyłączaniem, 4 ustawienia temperatury, 200 x 150 cm, dwukolorowy, odwracalny wygląd, szary/ciemnoszary</t>
+  </si>
+  <si>
+    <t>B07XS6JBTF</t>
+  </si>
+  <si>
+    <t>LPNHK119027101</t>
+  </si>
+  <si>
+    <t>Nuby Wanna dziecięca z wbudowanym siedziskiem i miękkim zagłówkiem, kolor biały/szary</t>
+  </si>
+  <si>
+    <t>B08BVPLV78</t>
+  </si>
+  <si>
+    <t>LPNHL962607689</t>
+  </si>
+  <si>
+    <t>Promed Pas grzewczy Hgp-1.7, pas rozgrzewający na plecy i nerki, poduszka rozgrzewająca z automatycznym wyłączaniem, poduszka grzewcza z ochroną przed przegrzaniem, 10 poziomów temperatury, szybkie nagrzewanie, nadaje się do prania</t>
+  </si>
+  <si>
+    <t>B01067NM5G</t>
+  </si>
+  <si>
+    <t>LPNHE740837479</t>
+  </si>
+  <si>
+    <t>spL01mjoiLK</t>
+  </si>
+  <si>
+    <t>ALPINA Unisex - Dorośli, PARANA Kask rowerowy 55-59 cm czarny mat</t>
+  </si>
+  <si>
+    <t>B08H5NPF6J</t>
+  </si>
+  <si>
+    <t>LPNHE733459514</t>
+  </si>
+  <si>
+    <t>spL01mKooNn</t>
+  </si>
+  <si>
+    <t>Beurer kąpiel do stóp FB 20 z masażem refleksologicznym stóp i pedicure 2 w 1, regulacja pola podczerwieni i temperatury wody, z masażem wibracyjnym i bąbelkowym Bez uchwytu do noszenia</t>
+  </si>
+  <si>
+    <t>B003ZDWG9W</t>
+  </si>
+  <si>
+    <t>LPNHK103032240</t>
+  </si>
+  <si>
+    <t>0745103855897</t>
+  </si>
+  <si>
+    <t>Amazon Basics Wózek narzędziowy lub kuchenny, 3 poziomy, miętowa zieleń zielony (Mintgrün) Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07TY1VV3V</t>
+  </si>
+  <si>
+    <t>LPNHE748551216</t>
+  </si>
+  <si>
+    <t>Identités Podwyższenie deski sedesowej z pokrywą, 15 cm</t>
+  </si>
+  <si>
+    <t>B01LYB0R4Q</t>
+  </si>
+  <si>
+    <t>LPNHK118173311</t>
+  </si>
+  <si>
+    <t>Dr.Tafel Whiteboard Magnetisch mit Stiftablage 100 x 70 cm - Magnettafel mit Magnete Stift - White Board Trocken Abwischbar - Magnetboard Rahmenlos - Weiß</t>
+  </si>
+  <si>
+    <t>B09WN8V1VX</t>
+  </si>
+  <si>
+    <t>LPNHK112795846</t>
+  </si>
+  <si>
+    <t>WENKO Rivalta stojący zestaw do WC ze szczotką toaletową, uchwyt na papier toaletowy i zapasowe rolki, stal lakierowana na matowo, płyta działowa ze szkła bezpiecznego, 18 x 70 x 23 cm, szary Szary/Czarny/Czarny</t>
+  </si>
+  <si>
+    <t>B0B24SM4C5</t>
+  </si>
+  <si>
+    <t>LPNHK118358949</t>
+  </si>
+  <si>
+    <t>Kinderkraft Fotelik samochodowy Comfort UP fotelik dziecięcy I-Size Booster, z 5-punktową uprzężą, regulowanym zagłówkiem, dla małych dzieci, grupy 1/2/3, 9-36 kg, do 12 lat, zielony</t>
+  </si>
+  <si>
+    <t>B0BYP8SX5M</t>
+  </si>
+  <si>
+    <t>LPNIC102078771</t>
+  </si>
+  <si>
+    <t>LPNHK192301577</t>
+  </si>
+  <si>
+    <t>LPNHK193123461</t>
+  </si>
+  <si>
+    <t>LPNHL962680244</t>
+  </si>
+  <si>
+    <t>LPNHK119206041</t>
+  </si>
+  <si>
+    <t>LPNHK192065541</t>
+  </si>
+  <si>
+    <t>Promed FB-100 kąpiel do stóp z masażem musującym i wibracyjnym, czerwone pole świetlne, funkcja utrzymania ciepła w zestawie 3 nakładki na pedicure, do pielęgnacji stóp, do butów o rozmiarze do 46</t>
+  </si>
+  <si>
+    <t>B01N6SRW6R</t>
+  </si>
+  <si>
+    <t>LPNHL939055017</t>
+  </si>
+  <si>
+    <t>Exacompta 308798D Premium szafka pozioma z 5 szufladami na dokumenty A4+ Wytrzymała szafka o dużej pojemności dla większej ilości miejsca na biurku Store Box Plus Horizon czarna|kolorowa 5 szuflad czarny|kolorowy</t>
+  </si>
+  <si>
+    <t>B01CY8ACXU</t>
+  </si>
+  <si>
+    <t>LPNHK151763634</t>
+  </si>
+  <si>
+    <t>0887961938357</t>
+  </si>
+  <si>
+    <t>Fisher-Price Gwd37 Sea Sound Nocnik Z Dźwiękami i Światłami dla Niemowląt i Małych Dzieci</t>
+  </si>
+  <si>
+    <t>B08442VNJF</t>
+  </si>
+  <si>
+    <t>LPNIC101416768</t>
+  </si>
+  <si>
+    <t>sp515821120</t>
+  </si>
+  <si>
+    <t>0616430142434</t>
+  </si>
+  <si>
+    <t>EDISHINE Lampa stojąca do salonu, 3-żarówkowa retro lampa stojąca, czarna, obrotowa lampa stojąca z indywidualnym przełącznikiem do salonu, sypialni i biura, certyfikat CE</t>
+  </si>
+  <si>
+    <t>B094FKJCRD</t>
+  </si>
+  <si>
+    <t>LPNHE748798623</t>
+  </si>
+  <si>
+    <t>LPNHK118642813</t>
+  </si>
+  <si>
+    <t>Cecotec Piec konwekcyjny z grillem stołowym Combi. 1300 W, Wielofunkcyjny, Temperatura do 250ºC, Timer 60 minut, Pierścień zwiększający pojemność (19 L)</t>
+  </si>
+  <si>
+    <t>B01MV832EW</t>
+  </si>
+  <si>
+    <t>LPNHK118161809</t>
+  </si>
+  <si>
+    <t>spL19M5KJl6</t>
+  </si>
+  <si>
+    <t>uvex kid 3 cc - wytrzymały kask rowerowy dla dzieci - indywidualna regulacja wielkości - udoskonalona wentylacja - blue-white matt - 51-55 cm</t>
+  </si>
+  <si>
+    <t>B0B24L991R</t>
+  </si>
+  <si>
+    <t>LPNHE734103181</t>
+  </si>
+  <si>
+    <t>EPSON MF ENCRE XP-2200</t>
+  </si>
+  <si>
+    <t>B0B8X457PN</t>
+  </si>
+  <si>
+    <t>LPNHK119307057</t>
+  </si>
+  <si>
+    <t>Relaxdays Łazienka szafka wisząca z bambusa, 2 półki z półką, szafka łazienkowa wys. x szer. x gł.: 66 x 35 x 20 cm, kolor naturalny Pojedynczy</t>
+  </si>
+  <si>
+    <t>B01LXLY758</t>
+  </si>
+  <si>
+    <t>LPNHK106845184</t>
+  </si>
+  <si>
+    <t>Bestway LAY-Z-SPA Xtras akumulator – odkurzacz basenowy i spa, szary, 150 x 16,8 x 9,6 cm</t>
+  </si>
+  <si>
+    <t>B095XLH3ZT</t>
+  </si>
+  <si>
+    <t>LPNHK118501888</t>
+  </si>
+  <si>
+    <t>LPNHK118135502</t>
+  </si>
+  <si>
+    <t>Medisana HDW Cuddly Heating Blanket, zmywalny, przytulny koc z automatycznym wyłączaniem, 4 ustawienia temperatury, 180 x 130 cm, dwukolorowy, odwracalny wygląd, szary - ciemnoszary</t>
+  </si>
+  <si>
+    <t>B07XS7B7L8</t>
+  </si>
+  <si>
+    <t>LPNHK192628666</t>
+  </si>
+  <si>
+    <t>0193015105317</t>
+  </si>
+  <si>
+    <t>HP HP DeskJet 3760 Hewlett-Packard Drukarka Wielofunkcyjna, Granatowy</t>
+  </si>
+  <si>
+    <t>B07H114P4P</t>
+  </si>
+  <si>
+    <t>LPNHK119015957</t>
+  </si>
+  <si>
+    <t>0074451116191</t>
+  </si>
+  <si>
+    <t>Bright Starts Skoczek Door Jumper</t>
+  </si>
+  <si>
+    <t>B07F24DDRF</t>
+  </si>
+  <si>
+    <t>LPNHE690939579</t>
+  </si>
+  <si>
+    <t>sp515859418</t>
+  </si>
+  <si>
+    <t>LPNHK151729355</t>
+  </si>
+  <si>
+    <t>0612677929548</t>
+  </si>
+  <si>
+    <t>Flipchart tablica suchościeralna, 60 x 90 cm, z regulacją wysokości, z haczykiem typu flipchart, magnetyczna tablica suchościeralna, trójnóg</t>
+  </si>
+  <si>
+    <t>B07D6K75RY</t>
+  </si>
+  <si>
+    <t>LPNHK119077999</t>
+  </si>
+  <si>
+    <t>LPNHK196286098</t>
+  </si>
+  <si>
+    <t>LPNHK169304346</t>
+  </si>
+  <si>
+    <t>0043859624430</t>
+  </si>
+  <si>
+    <t>Fellowes Plastifieuse Lunar A3, pour plastifier à chaud pochettes de 80 à 125 microns, sans bourrages, loisirs créatifs, 30cm/min, 5716701</t>
+  </si>
+  <si>
+    <t>B005N6SPE4</t>
+  </si>
+  <si>
+    <t>LPNHK106387471</t>
+  </si>
+  <si>
+    <t>Medisana HP 630 Peleryna grzewcza na kark, ramiona i plecy, elektryczna, poncho grzewcze z 4 ustawieniami temperatury, ochrona przed przegrzaniem, automatyczne wyłączanie, możliwość prania 2. generacji</t>
+  </si>
+  <si>
+    <t>B07ZG45BR4</t>
+  </si>
+  <si>
+    <t>LPNHE734067419</t>
+  </si>
+  <si>
+    <t>sp511241980</t>
+  </si>
+  <si>
+    <t>PEKHATHERM Couverture Chauffe Matelas Deux Places</t>
+  </si>
+  <si>
+    <t>B00NT2NALM</t>
+  </si>
+  <si>
+    <t>LPNIC078071288</t>
+  </si>
+  <si>
+    <t>Mata dla niemowląt mata do zabawy dla niemowląt 180 x 200 x 1,5 cm. Dwustronna i nietoksyczna, gruba, składana, wodoodporna pianka, dywan dla dzieci. Mata do raczkowania, mata podłogowa, prezent dla Sea</t>
+  </si>
+  <si>
+    <t>B0BD63SMC8</t>
+  </si>
+  <si>
+    <t>LPNHK110280674</t>
+  </si>
+  <si>
+    <t>0688209999723</t>
+  </si>
+  <si>
+    <t>ZZZNEST Koc obciążeniowy dla dorosłych, 100% bawełna, materiał ze szklanymi koralikami, 7,2 kg, 152 x 203 cm, szary</t>
+  </si>
+  <si>
+    <t>B07QXMLT78</t>
+  </si>
+  <si>
+    <t>LPNHK105893225</t>
+  </si>
+  <si>
+    <t>0192233007380</t>
+  </si>
+  <si>
+    <t>AmazonBasics - podwójny stojak na monitor, z regulacją wysokości, stal</t>
+  </si>
+  <si>
+    <t>B076B3Q8JR</t>
+  </si>
+  <si>
+    <t>LPNHK166059715</t>
+  </si>
+  <si>
+    <t>Eurostil Umywalka do włosów, przenośna, regulowana, pochylana, czarna</t>
+  </si>
+  <si>
+    <t>B00PNVRJ28</t>
+  </si>
+  <si>
+    <t>LPNHK192046801</t>
+  </si>
+  <si>
+    <t>Beurer HD 75 Dark Grey Heizdecke, kuschelig weiche Wärmezudecke, 6 Temperaturstufen, maschinenwaschbar, mit Abschaltautomatik und besonders sicher, dunkelgrau, 180 x 130 cm</t>
+  </si>
+  <si>
+    <t>B0BJKLQW15</t>
+  </si>
+  <si>
+    <t>LPNHL905276591</t>
+  </si>
+  <si>
+    <t>Exacompta 50729E Pudełko archiwizacyjne Iderama z gumką, grzbiet 80 mm, z bardzo mocnej tektury Colorspan z etykietą grzbietową, A4, pudełko zbiorcze na dokumenty i rysunki 6 sztuk różne kolory różne kolory 6 sztuk grzbiet 80mm</t>
+  </si>
+  <si>
+    <t>B07D67CY5J</t>
+  </si>
+  <si>
+    <t>LPNHK118283113</t>
+  </si>
+  <si>
+    <t>Terraillon Mechaniczna waga osobowa, z powłoką antypoślizgową, duża skala, 160 kg, TPRO Plus, czarna</t>
+  </si>
+  <si>
+    <t>B00L377AUM</t>
+  </si>
+  <si>
+    <t>LPNHK192537435</t>
+  </si>
+  <si>
+    <t>Rouleaux thermiques 80 mm x 80 m x 12 mm de caisse – Rouleaux pour caisse enregistreuse – Papier thermique – Sans BPA (Large 80 x 80 x 12 – 80 m – 50 rouleaux)</t>
+  </si>
+  <si>
+    <t>B09312JFFM</t>
+  </si>
+  <si>
+    <t>LPNHK106756293</t>
+  </si>
+  <si>
+    <t>spL19M5OP5m</t>
+  </si>
+  <si>
+    <t>GBLY Nowoczesna lampa sufitowa LED - duża czarna lampa do salonu ściemniana za pomocą pilota Geometryczna lampa pokojowa 51W Oświetlenie sufitowe (100x70x8cm)</t>
+  </si>
+  <si>
+    <t>B0B6G5232V</t>
+  </si>
+  <si>
+    <t>LPNHK118173391</t>
+  </si>
+  <si>
+    <t>Relaxdays, Szary komin, grzejnik, poker, tarka, ochrona przed iskrami, patio, taras, antyczny wygląd, ognisko, wysokość 89 cm</t>
+  </si>
+  <si>
+    <t>B08768HX5Y</t>
+  </si>
+  <si>
+    <t>LPNHK118483353</t>
+  </si>
+  <si>
+    <t>VOUNOT Składany wózek na zakupy na 6 kółkach, aluminiowy lekki koszyk na zakupy z izolowaną torbą chłodzącą, schody wspinaczka wózek spożywczy, 35 l, czarny Do 40 kg czarny</t>
+  </si>
+  <si>
+    <t>B093PT5XP9</t>
+  </si>
+  <si>
+    <t>LPNHK118126123</t>
+  </si>
+  <si>
+    <t>LPNHK152883842</t>
+  </si>
+  <si>
+    <t>LPNHK118601263</t>
+  </si>
+  <si>
+    <t>HOME DECO FACTORY - HD6157 - Noszenie na ubrania drewniane białe 100X46X170Cm Szafka na ubrania</t>
+  </si>
+  <si>
+    <t>B07Q2FVQ82</t>
+  </si>
+  <si>
+    <t>LPNHL939039783</t>
+  </si>
+  <si>
+    <t>Exacompta 309798D Premium organizer Premium Big Box Iderama 5 szuflad o dużej pojemności pojemnik na dokumenty A4+ dla większej ilości miejsca na biurku szafka czarna| jabłkowa zieleń 5 szuflad kolorowy</t>
+  </si>
+  <si>
+    <t>B007XQKU2C</t>
+  </si>
+  <si>
+    <t>LPNHK192538129</t>
+  </si>
+  <si>
+    <t>LPNHK113316501</t>
+  </si>
+  <si>
+    <t>Bi-Office Tablica korkowa Maya z ramą aluminiową i wysokiej jakości powierzchnią z naturalnego korka, tablica do przypinania, 120 x 90 cm</t>
+  </si>
+  <si>
+    <t>B000NMAYKQ</t>
+  </si>
+  <si>
+    <t>LPNHK193038591</t>
+  </si>
+  <si>
+    <t>Bestron ABP603 Grill Domowy Elektryczny, 1800 W, Czarny XL</t>
+  </si>
+  <si>
+    <t>B07DTHCW15</t>
+  </si>
+  <si>
+    <t>LPNHK118167450</t>
+  </si>
+  <si>
+    <t>spL19M5KJ4o</t>
+  </si>
+  <si>
+    <t>Unilux Funk-Wanduhr Maxi Wave, 37,5cm, silbergrau</t>
+  </si>
+  <si>
+    <t>B0779G4YYT</t>
+  </si>
+  <si>
+    <t>LPNHK112157245</t>
+  </si>
+  <si>
+    <t>uvex active - bezpieczny uniwersalny kask unisex - indywidualna regulacja wielkości - możliwość zainstalowania światła LED - cloud-silver - 56-60 cm</t>
+  </si>
+  <si>
+    <t>B0B24N1JNS</t>
+  </si>
+  <si>
+    <t>LPNHE733549517</t>
+  </si>
+  <si>
+    <t>Homedics Premium Spa Deluxe Wanna Do Kąpieli Stóp, Biało/Turkusowy, Do rozmiaru 47</t>
+  </si>
+  <si>
+    <t>B014Q1P1QG</t>
+  </si>
+  <si>
+    <t>LPNHK118315690</t>
+  </si>
+  <si>
+    <t>Home Deco Factory HD6148 stół kompletny, MDF, beżowy, One Size</t>
+  </si>
+  <si>
+    <t>B07PX3FQGN</t>
+  </si>
+  <si>
+    <t>LPNHK106626771</t>
+  </si>
+  <si>
+    <t>0728619907328</t>
+  </si>
+  <si>
+    <t>LPNHK165323002</t>
+  </si>
+  <si>
+    <t>Beurer HK 125 Heizkissen (XXL-Format, mit 6 Temperaturstufen, Abschaltautomatik und LED-Schalter, maschinenwaschbar), grau, 1 Stück (1er Pack), 60 x 40 cm</t>
+  </si>
+  <si>
+    <t>B07VB4VKD5</t>
+  </si>
+  <si>
+    <t>LPNHL905489286</t>
+  </si>
+  <si>
+    <t>spN0112O436</t>
+  </si>
+  <si>
+    <t>Medisana HU 676 XXL King Size podgrzewany Koc pod materac z 2 pilotami, 150 x 160 cm, automatyczne wyłączanie, ochrona przed przegrzaniem, 4 ustawienia temperatury, możliwość prania XXL: 150 x 160 cm</t>
+  </si>
+  <si>
+    <t>B07ZHFJTDJ</t>
+  </si>
+  <si>
+    <t>LPNHK193083168</t>
+  </si>
+  <si>
+    <t>Canon T PIXMA TR4650 4w1 Tintenstrahl A4 WLan</t>
+  </si>
+  <si>
+    <t>B09CQB8MFY</t>
+  </si>
+  <si>
+    <t>LPNHL982428058</t>
+  </si>
+  <si>
+    <t>LPNHK118601606</t>
+  </si>
+  <si>
+    <t>0767344053337</t>
+  </si>
+  <si>
+    <t>Snailax Siège Massant Shiatsu Massage du Dos Chauffant Fauteuil Relaxation Pétrissage Roulement pour Domicile Bureau SL-256-FR……</t>
+  </si>
+  <si>
+    <t>B07F9PRTYR</t>
+  </si>
+  <si>
+    <t>LPNHK106331190</t>
+  </si>
+  <si>
+    <t>LPNHK192242259</t>
+  </si>
+  <si>
+    <t>LPNHK119029171</t>
+  </si>
+  <si>
+    <t>LPNHK113486855</t>
+  </si>
+  <si>
+    <t>LPNHK192652603</t>
+  </si>
+  <si>
+    <t>Beurer HD 75 ciepły koc, przytulny koc z materiału polarowego, 6 ustawień temperatury, możliwość prania w pralce, biały Biały 180 x 130 cm</t>
+  </si>
+  <si>
+    <t>B07FPMQ6C5</t>
+  </si>
+  <si>
+    <t>LPNHK193480538</t>
+  </si>
+  <si>
+    <t>0841710123401</t>
+  </si>
+  <si>
+    <t>AmazonBasics Niszczarka papieru i kart kredytowych o wysokim poziomie bezpieczeństwa, cięta na cząstki, do 6 arkuszy Schwarz 5-6 Blätter Partikelschnitt Aktenvernichter</t>
+  </si>
+  <si>
+    <t>LPNHE663592900</t>
+  </si>
+  <si>
+    <t>Tiny Love Gymini Deluxe, Musical Baby Play Mat and Newborn Activity Gym, Suitable from Birth, 0 Month +, 88 x 78 cm, Into the Forest Do Lasu Into the Forest</t>
+  </si>
+  <si>
+    <t>B0784WQC39</t>
+  </si>
+  <si>
+    <t>LPNIC075935485</t>
+  </si>
+  <si>
+    <t>Babymoov Turbo Steam Plus sterylizator parowy i stojak do ociekacza butelek dla niemowląt</t>
+  </si>
+  <si>
+    <t>B07LGJTH8B</t>
+  </si>
+  <si>
+    <t>LPNIC098162446</t>
+  </si>
+  <si>
+    <t>sp515852847</t>
+  </si>
+  <si>
+    <t>Leitz, Gilotyna do Papieru Leitz Precision Home Office A4 z Prowadnicą Wyrównującą, Tnie do 10 Kartek, Długość Cięcia 305 mm, Stalowe Ostrze z Osłoną, Światło EdgeGlow (90190000)</t>
+  </si>
+  <si>
+    <t>B09DPPQS9Y</t>
+  </si>
+  <si>
+    <t>LPNHK192086358</t>
+  </si>
+  <si>
+    <t>038572190928</t>
+  </si>
+  <si>
+    <t>AmazonBasics - niszczarka poprzeczna na 12 arkuszy, na papier i karty kredytowe Schwarz 10-12 Blätter Kreuzschnitt Aktenvernichter</t>
+  </si>
+  <si>
+    <t>B07MC4LV24</t>
+  </si>
+  <si>
+    <t>LPNHL983256518</t>
+  </si>
+  <si>
+    <t>Durable 1709781010 Zestaw dwunastu pojemników na dokumenty Flexiboxx 12 A4 Landscape, 1 zestaw, kolor biały. biały 12 A4 Querformat</t>
+  </si>
+  <si>
+    <t>B004F63YDA</t>
+  </si>
+  <si>
+    <t>LPNHK193283650</t>
+  </si>
+  <si>
+    <t>Bestway Flowclear AquaDrift automatyczny środek do czyszczenia basenów</t>
+  </si>
+  <si>
+    <t>B095XKHG3J</t>
+  </si>
+  <si>
+    <t>LPNHK107575149</t>
+  </si>
+  <si>
+    <t>Munchkin Brama Schodowa Lindam Sure Shut Axis, Bramka dla Dziecka, Mocowanie Rozporowe Pressure Fit, Zabezpieczająca, dla Dzieci i Zwierząt, na Schody i Drzwi, Łatwy Montaż, bez Śrub, 76-82 cm, Biała</t>
+  </si>
+  <si>
+    <t>B001KC05PM</t>
+  </si>
+  <si>
+    <t>LPNHL939051189</t>
+  </si>
+  <si>
+    <t>PEPE Bidet do uniwersalnej toalety, wanna siedząca, bidet do toalety dokowanej, bidet toalety, przenośny bidet toalety, bidet toalety toalety, bidet do toalety, bidet sanitarny, bidet adaptacyjny WC</t>
+  </si>
+  <si>
+    <t>B09M43MQ43</t>
+  </si>
+  <si>
+    <t>LPNHL937773011</t>
+  </si>
+  <si>
+    <t>Intex Heater – ogrzewanie basenowe – Ø 25 x 45 cm – do okrągłego zestawu Easy Set i basenu ze stelażem z tworzywa sztucznego – do Ø 457 cm</t>
+  </si>
+  <si>
+    <t>B000PGQ3HI</t>
+  </si>
+  <si>
+    <t>LPNHL938858191</t>
+  </si>
+  <si>
+    <t>LPNHL939393230</t>
+  </si>
+  <si>
+    <t>Beurer MG 135 Shiatsu-Massagekissen mit Wärmefunktion, 4 Massageköpfe, Abschaltautomatik, waschbarer Bezug, für Schultern, Nacken, Rücken und Beine, 40 x 40 cm</t>
+  </si>
+  <si>
+    <t>B07W6PMDVF</t>
+  </si>
+  <si>
+    <t>LPNHK113565221</t>
+  </si>
+  <si>
+    <t>Canon PIXMA MG3650S 0515C106 Drukarka Laserowa, A4, Czarny</t>
+  </si>
+  <si>
+    <t>B07G5L596T</t>
+  </si>
+  <si>
+    <t>LPNHK193478815</t>
+  </si>
+  <si>
+    <t>Canon TS3150 PIXMA 2226C006, Drukarka, Czarny, A4 Czarny Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07433CWR3</t>
+  </si>
+  <si>
+    <t>LPNHK119173627</t>
+  </si>
+  <si>
+    <t>0194441900552</t>
+  </si>
+  <si>
+    <t>HP DeskJet Plus 4120 All-in-One</t>
+  </si>
+  <si>
+    <t>B0853NBT3F</t>
+  </si>
+  <si>
+    <t>LPNHK081290703</t>
+  </si>
+  <si>
+    <t>Polar Night Koc obciążeniowy dla dorosłych 155 x 220 cm, 9 kg, na głęboki sen, ciężki koc, terapeutyczny wykonany w 100% z mikrofibry, koc relaksacyjny Oeko-Tex® 100 Standard 155 X 220 CM 9.0 Kilogramy</t>
+  </si>
+  <si>
+    <t>B0CXJB9H4S</t>
+  </si>
+  <si>
+    <t>LPNIC110579618</t>
+  </si>
+  <si>
+    <t>TKG Team Kalorik TKG CKP 1001 płyta grzewcza, wybór temperatury, czarny/srebrny</t>
+  </si>
+  <si>
+    <t>B01M4QPUM3</t>
+  </si>
+  <si>
+    <t>LPNHK118465546</t>
+  </si>
+  <si>
+    <t>spL19M5Kk1n</t>
+  </si>
+  <si>
+    <t>Inter Link Simply A20 Szafka Wystawowa, Drewno Inżynieryjne/Szkło, Biały, 80 x 60 x 9.5 cm</t>
+  </si>
+  <si>
+    <t>B01EABSGF0</t>
+  </si>
+  <si>
+    <t>LPNHK118159736</t>
+  </si>
+  <si>
+    <t>VOUNOT Daszek do drzwi wejściowych 120 x 80 cm, zadaszenie drzwi wejściowych z aluminium i poliwęglanu, przezroczysty daszek łukowy, zadaszenie pulsacyjne, szary 120x80 cm</t>
+  </si>
+  <si>
+    <t>B08R8JWGBQ</t>
+  </si>
+  <si>
+    <t>LPNHK106862507</t>
+  </si>
+  <si>
+    <t>LPNHL963510475</t>
+  </si>
+  <si>
+    <t>Beurer HD 75 Nordic koc elektryczny, przytulny ogrzewany koc o wyglądzie futra, 6 ustawień temperatury, możliwość prania w pralce, z automatycznym wyłączaniem, beżowy / brązowy Szary 180 x 130 cm</t>
+  </si>
+  <si>
+    <t>B08KB3FHGH</t>
+  </si>
+  <si>
+    <t>LPNHL962765994</t>
+  </si>
+  <si>
+    <t>LPNHK193257727</t>
+  </si>
+  <si>
+    <t>LPNHK192734391</t>
+  </si>
+  <si>
+    <t>LPNHK192754957</t>
+  </si>
+  <si>
+    <t>Chicco Sterylizator Parowy, Sterylizator Butelek, Laktator i Smoczek, z 3 konfiguracjami i automatycznym wyłączaniem, nadaje się do kuchenki mikrofalowej, do sterylizacji do 6 butelek o pojemności 330 ml, Biały</t>
+  </si>
+  <si>
+    <t>B09XFCVGCQ</t>
+  </si>
+  <si>
+    <t>LPNIC107322755</t>
+  </si>
+  <si>
+    <t>sp515852878</t>
+  </si>
+  <si>
+    <t>LPNIC109084715</t>
+  </si>
+  <si>
+    <t>Wheelive Hulajnoga dziecięca 2 w 1 ze zdejmowanym siedziskiem, 4 regulowane i składane wzornictwo, dla małych dzieci, do siedzenia lub stania z 3 kółkami LED, dla chłopców i dziewczynek w wieku od 2 Rosa</t>
+  </si>
+  <si>
+    <t>B08MT8QNFP</t>
+  </si>
+  <si>
+    <t>LPNHK104905704</t>
+  </si>
+  <si>
+    <t>LORESJOY Behinderten WC Haltegriff, 60cm Wandstützgriff Klappbar, Behinderten WC Haltegriffe für Senioren, Edelstahl Stützgriff Toilette, Stützklappgriff WC, Tragfähigkeit von 300-350kg Silber</t>
+  </si>
+  <si>
+    <t>B0CYC9RZJ7</t>
+  </si>
+  <si>
+    <t>Uchwyt</t>
+  </si>
+  <si>
+    <t>DAGA Miękkie Relax Elektryczna Sofa Koc, Technologia Intellisense, Ultradźwiękowa Tkanina, Multi-Timer, 6 Poziomów Temperatury, 150x95 cm</t>
+  </si>
+  <si>
+    <t>B0B9SXTLK1</t>
+  </si>
+  <si>
+    <t>LPNIC104992116</t>
+  </si>
+  <si>
+    <t>sp515576379</t>
+  </si>
+  <si>
+    <t>SEVERIN TO 2064 piec do pieczenia i tostów (1200 W, w zestawie ruszt do grillowania i blacha do pieczenia, 14 l) srebrny/czarny Pojedynczy</t>
+  </si>
+  <si>
+    <t>B01IIL6UVA</t>
+  </si>
+  <si>
+    <t>LPNHK118021440</t>
+  </si>
+  <si>
+    <t>Stołek prysznicowy - Krzesło prysznicowe - Składany stołek prysznicowy - Krzesło prysznicowe - Fotel prysznicowy - Biały składany składany stołek prysznicowy - składany do łatwego przechowywania i</t>
+  </si>
+  <si>
+    <t>B00GRU74JW</t>
+  </si>
+  <si>
+    <t>LPNHK192628844</t>
+  </si>
+  <si>
+    <t>LPNHL922257449</t>
+  </si>
+  <si>
+    <t>Fellowes 4606101 Niszczarka Dokumentów, Czarny, 22 l 60CS – 10 arkuszy – Cross Cut – kosz na papier o pojemności 22 litrów Pojedynczy</t>
+  </si>
+  <si>
+    <t>B00AF2WZGA</t>
+  </si>
+  <si>
+    <t>LPNHK081487440</t>
+  </si>
+  <si>
+    <t>Taca pomocnicza tabela-praca, Wielofunkcyjne, Mobiclinic</t>
+  </si>
+  <si>
+    <t>B07S1NXDH7</t>
+  </si>
+  <si>
+    <t>LPNHK081487753</t>
+  </si>
+  <si>
+    <t>Epson Workforce WF-2810DWF urządzenie wielofunkcyjne 4 w 1 (skanowanie, kopiowanie, faksowanie, WiFi, duplekx, pojedyncze wkłady, DIN A4), ramka replenizująca Amazon Dash drukarka</t>
+  </si>
+  <si>
+    <t>B07W2ZLV2Z</t>
+  </si>
+  <si>
+    <t>LPNHK081454368</t>
+  </si>
+  <si>
+    <t>YISORA Maszyna do strzyżenia sierści zwierząt, profesjonalna maszynka do strzyżenia psów i usuwania sierści kotów z odkurzaczem do sierści zwierząt, cicha maszynka do strzyżenia psów z 5 narzędziami do pielęgnacji</t>
+  </si>
+  <si>
+    <t>B0B35J4S94</t>
+  </si>
+  <si>
+    <t>LPNHK165984263</t>
+  </si>
+  <si>
+    <t>Tarpofix® Plandeka na przyczepę, 212 x 123 cm, w zestawie z liną do plandeki, płaska plandeka na przyczepę z tworzywa PCW, wzmocniona plandeka Brenderup, do przyczep samochodowych o wadze 750 kg, 212 x 123 x 7,5 cm Niebieska plandeka</t>
+  </si>
+  <si>
+    <t>B0857G96N4</t>
+  </si>
+  <si>
+    <t>LPNRP023321693</t>
+  </si>
+  <si>
+    <t>EAQ Duży kocioł dla dzieci, wewnątrz i na zewnątrz centrum aktywności dla dzieci z antypoślizgową podstawą, solidna bezpieczna podwórko do zabawy z super miękką oddychającą siatką, ogrodzenie dla dzieci małych dzieci (szary)</t>
+  </si>
+  <si>
+    <t>B08GKF2H58</t>
+  </si>
+  <si>
+    <t>LPNHK113099750</t>
+  </si>
+  <si>
+    <t>Beurer BS 69 lusterko kosmetyczne, podświetlane lusterko z 2 obrotowymi powierzchniami lustrzanymi i 5-krotnym powiększeniem</t>
+  </si>
+  <si>
+    <t>B002KFZW2O</t>
+  </si>
+  <si>
+    <t>LPNHK175155122</t>
+  </si>
+  <si>
+    <t>Epson Expression Home Xp-2205 C11CK67404 Drukarka, Czarny</t>
+  </si>
+  <si>
+    <t>B0B8X4GDSS</t>
+  </si>
+  <si>
+    <t>LPNHK118001025</t>
+  </si>
+  <si>
+    <t>LPNHL963342108</t>
+  </si>
+  <si>
+    <t>Naprawdę przydatne 1 x 7 litrów szuflady wieżowe, przezroczysta rama/tęczowa</t>
+  </si>
+  <si>
+    <t>B01M3VD0PP</t>
+  </si>
+  <si>
+    <t>LPNHK192145649</t>
+  </si>
+  <si>
+    <t>0043859743568</t>
+  </si>
+  <si>
+    <t>Fellowes 4631101 Niszczarka Dokumentów, Czarny, 13 l</t>
+  </si>
+  <si>
+    <t>B07Q6GYNY9</t>
+  </si>
+  <si>
+    <t>LPNHK193258913</t>
+  </si>
+  <si>
+    <t>Relaxdays Piec tarasowy, z pogrzebaczem, ruszt i półka na drewno opałowe, kominek tarasowy, palenisko ogrodowe, czarny</t>
+  </si>
+  <si>
+    <t>B092TT7GLQ</t>
+  </si>
+  <si>
+    <t>LPNHL939400399</t>
+  </si>
+  <si>
+    <t>Iris Ohyama, Plastikowe pudełka do przechowywania z pokrywą i klipsami zamykającymi, 30 L, Zestaw 6, Bez BPA, Biuro, Salon, NTB-30, Przezroczysty 30L/Zestaw 6</t>
+  </si>
+  <si>
+    <t>B076SRRG4Y</t>
+  </si>
+  <si>
+    <t>LPNHK105936081</t>
+  </si>
+  <si>
+    <t>Leitz 80090000 Niszczarka, Biały/Szary, 15 L</t>
+  </si>
+  <si>
+    <t>B092D4Y9LQ</t>
+  </si>
+  <si>
+    <t>LPNHL939080461</t>
+  </si>
+  <si>
+    <t>Humidificateur Vicks Sweet Dreams avec projecteur d’images, pour chambre d’enfant et de bébé jusqu’à 35 m², tablettes aux huiles essentielles incluses, technologie ultrasonique silencieuse - VUL575</t>
+  </si>
+  <si>
+    <t>B016VUVN4O</t>
+  </si>
+  <si>
+    <t>LPNHL937895033</t>
+  </si>
+  <si>
+    <t>NABIYE wasserdichte Autodachtasche mit Rutschfester Matte, Dachbox für Auto, geeignet für alle Fahrzeuge mit Gepäckträger (20 Kubikfuß)</t>
+  </si>
+  <si>
+    <t>B0CQCFGBRV</t>
+  </si>
+  <si>
+    <t>LPNHE827724750</t>
+  </si>
+  <si>
+    <t>LPNHE885082398</t>
+  </si>
+  <si>
+    <t>LPNHE880055652</t>
+  </si>
+  <si>
+    <t>Canon Pixma TS3451 Drukarka, Szary, 4 str/min</t>
+  </si>
+  <si>
+    <t>B08PKPL4NK</t>
+  </si>
+  <si>
+    <t>LPNHK118000814</t>
+  </si>
+  <si>
+    <t>LPNHK193083345</t>
+  </si>
+  <si>
+    <t>Cecotec ProClean 3020 kuchenka mikrofalowa, biała, 20 l, 6 poziomów, technologia 3DWave, 700 W, eleganckie wzornictwo, powłoka Ready2Clean zapewnia łatwe czyszczenie</t>
+  </si>
+  <si>
+    <t>B07JZ67HD5</t>
+  </si>
+  <si>
+    <t>LPNHK118804372</t>
+  </si>
+  <si>
+    <t>KingCamp Krzesło kempingowe, składane krzesło wędkarskie, składane oparcie i torba chłodząca z regulacją obciążenia do 160 kg czarny/szary</t>
+  </si>
+  <si>
+    <t>B010DHS22C</t>
+  </si>
+  <si>
+    <t>LPNHK118170308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nadmuchiwane centrum zabaw Dino Planet, basen dla dzieci Airefina ze zjeżdżalnią i łukiem zraszaczy, 97 </t>
+  </si>
+  <si>
+    <t>B09P867RXR</t>
+  </si>
+  <si>
+    <t>LPNHK118229912</t>
+  </si>
+  <si>
+    <t>Intex odkurzacz ręczny z możliwością ponownego łaDowania</t>
+  </si>
+  <si>
+    <t>B01878QHDA</t>
+  </si>
+  <si>
+    <t>LPNHK118860547</t>
+  </si>
+  <si>
+    <t>Intex Piscinette Tubulaire Basen Ogrodowy, Niebieski, 220 x 150 x 60 cm</t>
+  </si>
+  <si>
+    <t>B004TTDYLA</t>
+  </si>
+  <si>
+    <t>LPNHK118858542</t>
+  </si>
+  <si>
+    <t>spL19M5Kk34</t>
+  </si>
+  <si>
+    <t>KMINA PRO – kulica dla dorosłych (x1 sztuka, prawa), podpórka pod pachy, pomoc w chodzeniu, ortopedyczna kulista do chodzenia, czarna z miękkim uchwytem, prawy egzemplarz – wyprodukowano w Europie Rechtes Exemplar</t>
+  </si>
+  <si>
+    <t>B074J6QTKQ</t>
+  </si>
+  <si>
+    <t>LPNHK192629366</t>
+  </si>
+  <si>
+    <t>0192173173275</t>
+  </si>
+  <si>
+    <t>mDesign Pojemnik plastikowy do przechowywania rzeczy w domu – Pudełko do przechowywania i segregowania książek i papierów – Pudełko na zabawki, ubrania i inne przedmioty – 8-pack – Przezroczysty</t>
+  </si>
+  <si>
+    <t>B096SW85JS</t>
+  </si>
+  <si>
+    <t>LPNHK192653151</t>
+  </si>
+  <si>
+    <t>0043859735020</t>
+  </si>
+  <si>
+    <t>Bankers Box SmoothMove klasyczne pudełka przeprowadzkowe, montaż bez użycia kleju, łatwe uchwyty do przenoszenia 10 Pack of Medium Boxes</t>
+  </si>
+  <si>
+    <t>B077F128D1</t>
+  </si>
+  <si>
+    <t>LPNHL962811697</t>
+  </si>
+  <si>
+    <t>Chicco Sterylizator z funkcją suszenia, Sterylizator butelek, Laktator i Smoczek, z 2 konfiguracjami, funkcja suszenia, do 6 butelek o pojemności 330 ml, Biały Wersja 2022 - z suszeniem</t>
+  </si>
+  <si>
+    <t>B09XFCLFXN</t>
+  </si>
+  <si>
+    <t>LPNIC109139345</t>
+  </si>
+  <si>
+    <t>0195161624896</t>
+  </si>
+  <si>
+    <t>HP Envy 6020e All-on-One Drukarka Wielofunkcyjna, 9 Miesięcy Bezpłatnego Drukowania z HP Instant Ink, Funkcja Drukarki, Skanera i Kopiarki, Wi-Fi, Airprint, Biała</t>
+  </si>
+  <si>
+    <t>B08WJFWG2J</t>
+  </si>
+  <si>
+    <t>LPNHK119072535</t>
+  </si>
+  <si>
+    <t>0768470850470</t>
+  </si>
+  <si>
+    <t>Cecotec ProClean Microwave Tout Grise Miroir</t>
+  </si>
+  <si>
+    <t>B07KJXPG23</t>
+  </si>
+  <si>
+    <t>LPNHL939405128</t>
+  </si>
+  <si>
+    <t>spL19M5KI14</t>
+  </si>
+  <si>
+    <t>LPNHK118027318</t>
+  </si>
+  <si>
+    <t>spL19M5KkK4</t>
+  </si>
+  <si>
+    <t>medisana MBH Air bubble bath, mata do hydromasażu z dozownikiem aromatów, 3 poziomy intensywności, nadaje się do każdej wanny, z pilotem, do rozluźniania napiętych mięśni</t>
+  </si>
+  <si>
+    <t>B07V6F4X8S</t>
+  </si>
+  <si>
+    <t>LPNHK162482730</t>
+  </si>
+  <si>
+    <t>spL1I210ino</t>
+  </si>
+  <si>
+    <t>Beurer FM60 Shiatsu Masażer Elektryczny Do Stóp, Biało/Szary</t>
+  </si>
+  <si>
+    <t>B008UHA58M</t>
+  </si>
+  <si>
+    <t>LPNHK118135829</t>
+  </si>
+  <si>
+    <t>Beurer 956.06 Waga dla Niemowląt, Biały, 56 x 4.7 x 33 cm Cyfrowa waga dla niemowląt Connect</t>
+  </si>
+  <si>
+    <t>B07H7NL2BG</t>
+  </si>
+  <si>
+    <t>LPNHK193287025</t>
+  </si>
+  <si>
+    <t>BoardsPlus - Magnetyczna tablica suchościeralna – 120 x 90 cm – tablica magnetyczna z lakierowaną stalową powierzchnią, ściana magnetyczna z aluminiową ramą i półką na długopisy, BPM05754040</t>
+  </si>
+  <si>
+    <t>B07NDR7RV4</t>
+  </si>
+  <si>
+    <t>LPNHK192399761</t>
+  </si>
+  <si>
+    <t>MARIG FHSM-505 maszyna do szycia dla początkujących, z 5 językami, 52 akcesoria, 12 ściegów, 2 prędkości, podwójny gwint, MARIG FHSM-505 fioletowy</t>
+  </si>
+  <si>
+    <t>B09MH961LP</t>
+  </si>
+  <si>
+    <t>LPNHK247939245</t>
+  </si>
+  <si>
+    <t>Emma Essentials Koc o wadze 7 kg 150x200 cm - 100% bawełna - Koc terapeutyczny - Koc antystresowy do głębokiego snu - Ciężkie pranie na lęk</t>
+  </si>
+  <si>
+    <t>B0BRY4T1PX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koc 7 kg </t>
+  </si>
+  <si>
+    <t>DE BUYER Carbone Plus Patelnia ze stali węglowej, srebrna, 36 cm Ø 36 cm</t>
+  </si>
+  <si>
+    <t>B000ECSCO0</t>
+  </si>
+  <si>
+    <t>LPNHK118603364</t>
+  </si>
+  <si>
+    <t>Cecotec ProClean kuchenka mikrofalowa szara szary</t>
+  </si>
+  <si>
+    <t>B07JZD2KGH</t>
+  </si>
+  <si>
+    <t>LPNHK118466658</t>
+  </si>
+  <si>
+    <t>VOUNOT Parasol przeciwsłoneczny 300 cm, parasol przeciwsłoneczny z mechanizmem korbowym, parasol na korbę z pokrowcem ochronnym, ochrona przed słońcem, ochrona przed promieniowaniem UV, parasol ogrodowy, szary szary Parasol wiszący Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07TD7KY1C</t>
+  </si>
+  <si>
+    <t>LPNHL939316938</t>
+  </si>
+  <si>
+    <t>spL19M5KJ22</t>
+  </si>
+  <si>
+    <t>Cecotec ProClean 3040. Pojemność 20 l, powłoka Ready2Clean, moc 700 W, 6 poziomów pracy, timer 30 minut, tryb rozmrażania, czarne wykończenie.</t>
+  </si>
+  <si>
+    <t>B07JYY3KMV</t>
+  </si>
+  <si>
+    <t>LPNHK118763646</t>
+  </si>
+  <si>
+    <t>HOMECALL Krzesło składane plażowe z 7-stopniową regulacją pozycji i otwieraczem do butelek czarno-biały</t>
+  </si>
+  <si>
+    <t>B07QGPRKSV</t>
+  </si>
+  <si>
+    <t>LPNHL939344996</t>
+  </si>
+  <si>
+    <t>Medisana MM 825 Elektryczna mata masująca, całe ciało, 5 programów, 4 strefy masażu, funkcja ogrzewania, podkładka masująca z pokryciem z polaru, stół do masażu z 2 intensywnościami dla pleców</t>
+  </si>
+  <si>
+    <t>B008KWO3TY</t>
+  </si>
+  <si>
+    <t>LPNHL939213510</t>
+  </si>
+  <si>
+    <t>LPNHK192084588</t>
+  </si>
+  <si>
+    <t>LPNIC103885760</t>
+  </si>
+  <si>
+    <t>sp515710413</t>
+  </si>
+  <si>
+    <t>Canon T PIXMA TR4651 4w1 Tintenstrahl A4 WLan</t>
+  </si>
+  <si>
+    <t>B09CQC457Y</t>
+  </si>
+  <si>
+    <t>LPNHL963502752</t>
+  </si>
+  <si>
+    <t>LPNHK103003504</t>
+  </si>
+  <si>
+    <t>BoardsPlus Tablica magnetyczna – 105 x 75 cm – rama aluminiowa</t>
+  </si>
+  <si>
+    <t>B08N7Y89FX</t>
+  </si>
+  <si>
+    <t>LPNHK112526403</t>
+  </si>
+  <si>
+    <t>0793518859245</t>
+  </si>
+  <si>
+    <t>Lefranc Bourgeois sznurek tekturowy 120 x 80 cm zielony</t>
+  </si>
+  <si>
+    <t>B005XPG858</t>
+  </si>
+  <si>
+    <t>LPNHK193038540</t>
+  </si>
+  <si>
+    <t>LPNHK118445683</t>
+  </si>
+  <si>
+    <t>Intex 28005 środek do czyszczenia basenu Pojedynczy</t>
+  </si>
+  <si>
+    <t>B08DJ8JDMB</t>
+  </si>
+  <si>
+    <t>LPNHK118250966</t>
+  </si>
+  <si>
+    <t>0038572190928</t>
+  </si>
+  <si>
+    <t>LPNHL938321604</t>
+  </si>
+  <si>
+    <t>Epson MF ENCRE XP-4205</t>
+  </si>
+  <si>
+    <t>B0B8X33XD7</t>
+  </si>
+  <si>
+    <t>LPNHL963475498</t>
+  </si>
+  <si>
+    <t>0841710156775</t>
+  </si>
+  <si>
+    <t>AmazonBasics - niszczarka poprzeczna na 15 arkuszy, na papier, płyty CD i karty kredytowe</t>
+  </si>
+  <si>
+    <t>B01LXANKY3</t>
+  </si>
+  <si>
+    <t>LPNHK118206190</t>
+  </si>
+  <si>
+    <t>LPNHK119137331</t>
+  </si>
+  <si>
+    <t>Iris Ohyama, Pudełka do przechowywania, zestaw 4 plastikowych pudełek, 4 x 60 L, ergonomiczne otwieranie, Sypialnia, Salon, Biuro - DDNTB-60 - Czarny, Przezroczysty 60L/4 szt</t>
+  </si>
+  <si>
+    <t>B0B7BRW6M6</t>
+  </si>
+  <si>
+    <t>LPNHE748553714</t>
+  </si>
+  <si>
+    <t>Beurer HD 150 XXL Taupe koc grzewczy, elektryczny koc z automatycznym wyłączaniem, 200 x 150 cm, 6 ustawień temperatury, możliwość prania w pralce, przytulny koc o wyglądzie futra, beżowy / brązowy Taupe 200 x 150 cm</t>
+  </si>
+  <si>
+    <t>B09S5RZD4Z</t>
+  </si>
+  <si>
+    <t>LPNHK192486428</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Timon, wc lub wc krzesło dla osób niepełnosprawnych, osób starszych, niepełnosprawnych, składany, spoczywa ręka, ergonomiczne siedzenia, Conteras antideslizates</t>
+  </si>
+  <si>
+    <t>B077JXHW4M</t>
+  </si>
+  <si>
+    <t>LPNHK192308133</t>
+  </si>
+  <si>
+    <t>Thrustmaster T.Flight Hotas 4 (Hotas System, PS4/PC)</t>
+  </si>
+  <si>
+    <t>B076PMSYH9</t>
+  </si>
+  <si>
+    <t>LPNHK081043158</t>
+  </si>
+  <si>
+    <t>spL1JplOKPk</t>
+  </si>
+  <si>
+    <t>0523160313181</t>
+  </si>
+  <si>
+    <t>Westcott Trimair trymer do papieru gilotynowego z tytanowym drewnem z ochroną antybakteryjną 15-Inch</t>
+  </si>
+  <si>
+    <t>B005SG0VX2</t>
+  </si>
+  <si>
+    <t>LPNHK192084842</t>
+  </si>
+  <si>
+    <t>Beurer UB 90 Elektryczny koc podblatowy, komfortowy grzejnik, dwie oddzielnie regulowane strefy temperaturowe</t>
+  </si>
+  <si>
+    <t>B005H0N6JA</t>
+  </si>
+  <si>
+    <t>LPNHK119086191</t>
+  </si>
+  <si>
+    <t>HP ENVY 6010e drukarka wielofunkcyjna (HP+, drukarka, skaner, kopiarka, Wi-Fi, Airprint) w zestawie 6 miesięcy Instant Ink, niebieska Bez wsuwania w stos niebieski</t>
+  </si>
+  <si>
+    <t>B097RC619B</t>
+  </si>
+  <si>
+    <t>LPNHK110958312</t>
+  </si>
+  <si>
+    <t>Xiaomi Smart Pet Food Feeder podłączona miska dla małych i średnich zwierząt, miska ze stali nierdzewnej, 3,6L, 5,9W, biała - wersja PL</t>
+  </si>
+  <si>
+    <t>B0BB4B2SL9</t>
+  </si>
+  <si>
+    <t>LPNHK118688808</t>
+  </si>
+  <si>
+    <t>LPNHE748655316</t>
+  </si>
+  <si>
+    <t>NABIYE Wodoodporna torba na dach samochodu, bagażnik samochodowy z antypoślizgową matą, bagażnik samochodowy pasuje do wszystkich pojazdów z / bez bagażnika (15 stóp sześciennych)</t>
+  </si>
+  <si>
+    <t>B0CQCBV7W8</t>
+  </si>
+  <si>
+    <t>LPNHE834323839</t>
+  </si>
+  <si>
+    <t>LPNHE843505591</t>
+  </si>
+  <si>
+    <t>0043859724697</t>
+  </si>
+  <si>
+    <t>Fellowes 4692501 Niszczarka Dokumentów, Czarny, 14 l Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0728DC41P</t>
+  </si>
+  <si>
+    <t>LPNHK165717871</t>
+  </si>
+  <si>
+    <t>LPNHK185880465</t>
+  </si>
+  <si>
+    <t>Beurer UB 64 Spann- und Wärmeunterbett (Mit 3 Temperaturstufen und Universalgröße für 90 x 200 cm oder 100 x 200 cm)</t>
+  </si>
+  <si>
+    <t>LPNHK113904672</t>
+  </si>
+  <si>
+    <t>spL1k1Ii7pk</t>
+  </si>
+  <si>
+    <t>ALBA Ścianka działowa na biurko, z pleksiglasu, przezroczysta, szkło ochronne, wytrzymała, stabilna, timy, 120 cm</t>
+  </si>
+  <si>
+    <t>B08BXTYGLW</t>
+  </si>
+  <si>
+    <t>LPNHL939286157</t>
+  </si>
+  <si>
+    <t>LPNHL939286158</t>
+  </si>
+  <si>
+    <t>0194441900361</t>
+  </si>
+  <si>
+    <t>Drukarka 4 w 1 - HP Deskjet Plus 4110 - objety promocja Instant Ink - 2 miesiace bezplatnej wersji próbnej w zestawie *</t>
+  </si>
+  <si>
+    <t>B086VJNZMM</t>
+  </si>
+  <si>
+    <t>LPNHL938060066</t>
+  </si>
+  <si>
+    <t>Wpro SKP101 Zestaw stosów - Części i akcesoria suszarkowe (zestaw do stosowania, biały, plastik, pudełko, CE, 600 mm)</t>
+  </si>
+  <si>
+    <t>B0161KSF1S</t>
+  </si>
+  <si>
+    <t>LPNHK067653362</t>
+  </si>
+  <si>
+    <t>LPNHK192583480</t>
+  </si>
+  <si>
+    <t>LPNHK192583479</t>
+  </si>
+  <si>
+    <t>LPNHL939080468</t>
+  </si>
+  <si>
+    <t>LIONELO Stefi Plus łóżeczko turystyczne 2 w 1 z kojcem do 15 kg, łóżko dziecięce z materacem, boczne wejście z zamkiem błyskawicznym, wysokiej jakości materac piankowy, szybkie składanie (szaro-biały)</t>
+  </si>
+  <si>
+    <t>B0BX74Q94D</t>
+  </si>
+  <si>
+    <t>LPNIC075938093</t>
+  </si>
+  <si>
+    <t>LPNIC104815868</t>
+  </si>
+  <si>
+    <t>0043859778355</t>
+  </si>
+  <si>
+    <t>LPNHK118641579</t>
+  </si>
+  <si>
+    <t>LPNHK151761245</t>
+  </si>
+  <si>
+    <t>LPNHL962717665</t>
+  </si>
+  <si>
+    <t>Beurer HD 150 XXL Nordic koc grzewczy, elektryczny koc grzewczy z automatycznym wyłączaniem, 200 x 150 cm, 6 ustawień temperatury, możliwość prania w pralce, koc o wyglądzie futra, beżowy / brązowy Szary 200 x 150 cm</t>
+  </si>
+  <si>
+    <t>B09S5ML13Q</t>
+  </si>
+  <si>
+    <t>LPNHK120669665</t>
+  </si>
+  <si>
+    <t>OZEANOS Przenośny przenośny wentylator chłodzący do wody 4 w 1, chłodziarka parna, nawilżacz powietrza, z pilotem zdalnego sterowania, zbiornik na wodę 3,5 l, 65 W (OT-EC-65) 65W</t>
+  </si>
+  <si>
+    <t>B097844YKK</t>
+  </si>
+  <si>
+    <t>LPNHK118505758</t>
+  </si>
+  <si>
+    <t>HOMECALL Parasol plażowy z oknem i ochroną przed wiatrem – poliester odporny na promieniowanie UV – niebieski</t>
+  </si>
+  <si>
+    <t>B07ZPL81P2</t>
+  </si>
+  <si>
+    <t>LPNHK118521589</t>
+  </si>
+  <si>
+    <t>spL19M5KJ3j</t>
+  </si>
+  <si>
+    <t>Tiger Comfort Care Deska sedesowa, Duroplast, biała</t>
+  </si>
+  <si>
+    <t>B07BFQW64X</t>
+  </si>
+  <si>
+    <t>LPNHK112755407</t>
+  </si>
+  <si>
+    <t>Terry, C-Wood 680, szafka z 2 drzwiami o wyglądzie drewna i półką, do wewnątrz i na zewnątrz. Kolor: szary, materiał: tworzywo sztuczne, wymiary: 68 x 39 x 91,5 cm, szary/szary gołębi</t>
+  </si>
+  <si>
+    <t>B00Y0PP330</t>
+  </si>
+  <si>
+    <t>LPNHL938608848</t>
+  </si>
+  <si>
+    <t>Leitz, Gilotyna do Papieru Leitz Precision Home Office A3 z Prowadnicą Wyrównującą, Tnie do 10 Kartek, Długość Cięcia 457 mm, Stalowe Ostrze z Osłoną, Światło EdgeGlow (90200000)</t>
+  </si>
+  <si>
+    <t>B09DPPQJNV</t>
+  </si>
+  <si>
+    <t>LPNHK151729062</t>
+  </si>
+  <si>
+    <t>Polar Night Koc obciążeniowy dla dorosłych 135 x 200 cm, 13 kg, koc obciążeniowy na głęboki sen, ciężki koc, koc terapeutyczny ze 100% bawełny, koc relaksacyjny Oeko-Tex® 100 Standard 135 x 200 cm 13.0 Kilogramy</t>
+  </si>
+  <si>
+    <t>B0CX5KDRJJ</t>
+  </si>
+  <si>
+    <t>LPNHK212059941</t>
+  </si>
+  <si>
+    <t>0754465198610</t>
+  </si>
+  <si>
+    <t>Elevador de WC con reposabrazos abatibles y ajustables | Ajustable en 3 alturas (6, 10 y 15 cm) | Color blanco y gris | Invacare</t>
+  </si>
+  <si>
+    <t>B003KM1OR8</t>
+  </si>
+  <si>
+    <t>LPNHK112604537</t>
+  </si>
+  <si>
+    <t>Amazon Basics – Kreuzschnitt-Schredder für 10-12 Blätter, für Papier und Kreditkarten</t>
+  </si>
+  <si>
+    <t>LPNHK112494572</t>
+  </si>
+  <si>
+    <t>Imetec Scaldasonno Podgrzewacz do łóżka, pojedynczy 150 X 80 cm, 50% wełna i merynosy, 2 temperatury, urządzenie zabezpieczające Electro Block, Wyprodukowano we Włoszech 150x80 cm</t>
+  </si>
+  <si>
+    <t>B0056BZZDA</t>
+  </si>
+  <si>
+    <t>LPNHK193283913</t>
+  </si>
+  <si>
+    <t>Pepe – siedzisko do wanny dla seniorów, obrotowe o 360º, krzesło prysznicowe dla seniorów, obrotowe, siedzisko do wanny dla dorosłych, z oparciem, krzesło kąpielowe do wanny, krzesło obrotowe, czarne</t>
+  </si>
+  <si>
+    <t>B0999N78NW</t>
+  </si>
+  <si>
+    <t>LPNHL963475541</t>
+  </si>
+  <si>
+    <t>Bi-Office Dreibein Flipchart Grau mit ausziehbaren Armen, magnetische und trocken abwischbare Oberfläche, mit Stifteablage 600 x 850 mm Mit ausfahrbaren Armen</t>
+  </si>
+  <si>
+    <t>B013HUS8O4</t>
+  </si>
+  <si>
+    <t>LPNHK118154179</t>
+  </si>
+  <si>
+    <t>Epson MF ENCRE XP-3200</t>
+  </si>
+  <si>
+    <t>B0B8X3THPT</t>
+  </si>
+  <si>
+    <t>LPNHK192318027</t>
+  </si>
+  <si>
+    <t>LPNHK118629011</t>
+  </si>
+  <si>
+    <t>Intex Piscinette Tubulaire Basen Nadmuchiwany, 2300 L, Niebieski, 260 x 160 x 65 cm 260 x 160 x 65 cm (2300 litrów) Basen stelażowy</t>
+  </si>
+  <si>
+    <t>B00388B500</t>
+  </si>
+  <si>
+    <t>LPNHK118511516</t>
+  </si>
+  <si>
+    <t>spL19M5KkM4</t>
+  </si>
+  <si>
+    <t>Steinbach 040955 CPS 40-2 Pompa filtracyjna 75 l/min</t>
+  </si>
+  <si>
+    <t>B00JM5UD4C</t>
+  </si>
+  <si>
+    <t>LPNHL938623736</t>
+  </si>
+  <si>
+    <t>ACROPAQ Szuflada na gotówkę Push – ręczne otwieranie, kompaktowa, 33 x 40 cm, z przegródką na monety i przegródką, nadaje się do zabudowy, zamykana – szuflada na gotówkę, szuflada na pieniądze,</t>
+  </si>
+  <si>
+    <t>B0B3MXTV8P</t>
+  </si>
+  <si>
+    <t>LPNHL963510835</t>
+  </si>
+  <si>
+    <t>Allibert Akola Fotele Ogrodowy, Szare, 2 szt Szare Fotel Akola</t>
+  </si>
+  <si>
+    <t>B079ZG2H49</t>
+  </si>
+  <si>
+    <t>LPNHL939400473</t>
+  </si>
+  <si>
+    <t>0630128805937</t>
+  </si>
+  <si>
+    <t>RENPHO Masażer stóp z ciepłem, maszyną do masażu stóp Shiatsu, głębokie ugniatanie, kompresja powietrza Keine Fernbedienung</t>
+  </si>
+  <si>
+    <t>B07F2H1NQR</t>
+  </si>
+  <si>
+    <t>LPNHK118287625</t>
+  </si>
+  <si>
+    <t>GEO Panorama: Der Blick ins Weite 2024 - Panorama-Kalender - Wand-Kalender - Großformat-Kalender - 137x60</t>
+  </si>
+  <si>
+    <t>B0BQZRDFNS</t>
+  </si>
+  <si>
+    <t>LPNHK193093568</t>
+  </si>
+  <si>
+    <t>Imetec, Adapto, ogrzewacz do łóżka pojedynczego 150 x 80 cm, szybkie nagrzewanie, stała i spersonalizowana temperatura, antyalergiczna tkanina pikowana, sterowanie 6 temperaturami, Made in Italy 150x80 cm</t>
+  </si>
+  <si>
+    <t>B07Y8FZ6GJ</t>
+  </si>
+  <si>
+    <t>LPNHK192747122</t>
+  </si>
+  <si>
+    <t>Toshiba MW2-MM20P(BK) - Mikrofalówka mikrofalowa, 20 l, 800 W, 5 poziomów mocy z praktyczną funkcją odszraniania, wewnętrzne oświetlenie LED/Czarny</t>
+  </si>
+  <si>
+    <t>B08CCDDCCC</t>
+  </si>
+  <si>
+    <t>LPNHK118293666</t>
+  </si>
+  <si>
+    <t>SIBRILLE Lampa stojąca LED, ściemniana, 36 W, lampa sufitowa, LED, możliwość ściemniania, 2500 lm, z pilotem zdalnego sterowania i dotykiem, 2700 K-6500 K, 3 lampki do czytania, nowoczesna lampa A-czarny</t>
+  </si>
+  <si>
+    <t>B0BZD9FC8W</t>
+  </si>
+  <si>
+    <t>LPNHE812717048</t>
+  </si>
+  <si>
+    <t>0192233009551</t>
+  </si>
+  <si>
+    <t>Amazon Basics Tableau blanc magnétique avec cadre en aluminium et porte-marqueurs Effaçable à sec, 120 cm x 90 cm</t>
+  </si>
+  <si>
+    <t>LPNHK106347143</t>
+  </si>
+  <si>
+    <t>LPNHL962766236</t>
+  </si>
+  <si>
+    <t>Comfee CMSN 20di wh, sama kuchenka mikrofalowa, z funkcją ekspresową, 8 predefiniowanych menu, timer, oświetlenie wewnętrzne, cyfrowy wyświetlacz LED, 20 l, 700 W, biały</t>
+  </si>
+  <si>
+    <t>B08NJMSXXF</t>
+  </si>
+  <si>
+    <t>LPNHK118769928</t>
+  </si>
+  <si>
+    <t>LPNHK110675129</t>
+  </si>
+  <si>
+    <t>spL19M5K5mo</t>
+  </si>
+  <si>
+    <t>LPNHK105893243</t>
+  </si>
+  <si>
+    <t>LPNHK118434851</t>
+  </si>
+  <si>
+    <t>LPNHK118781123</t>
+  </si>
+  <si>
+    <t>Hauck H-66113-EN-000-C03 Drewniane Wysokie Krzesło z Regulacją Wysokości, Orzech Włoski, 48 x 56 x 80 cm</t>
+  </si>
+  <si>
+    <t>B00KWZPSS2</t>
+  </si>
+  <si>
+    <t>LPNIC075936908</t>
+  </si>
+  <si>
+    <t>Cecotec Kuchenka mikrofalowa ProClean 3010. 700 W, Pojemność 20 L, Powłoka Ready2Clean, Technologia 3DWave, Tryb rozmrażania, 6 Poziomów mocy, Timer 30 min</t>
+  </si>
+  <si>
+    <t>B07JZ9L9DQ</t>
+  </si>
+  <si>
+    <t>LPNHK114116160</t>
+  </si>
+  <si>
+    <t>spL19M5KjP0</t>
+  </si>
+  <si>
+    <t>Candy CMG 2071 DS Mikrofala z cyfrowym ekranem, 8 automatycznych programów 700 W srebrna (srebrna) 20 l</t>
+  </si>
+  <si>
+    <t>B00CIUC5IU</t>
+  </si>
+  <si>
+    <t>LPNHK118809372</t>
+  </si>
+  <si>
+    <t>LPNHK118501645</t>
+  </si>
+  <si>
+    <t>Panasonic Kuchenka Mikrofalowa, Biały, 20 l, 800W 230V</t>
+  </si>
+  <si>
+    <t>B07D3C8J82</t>
+  </si>
+  <si>
+    <t>LPNHL939400639</t>
+  </si>
+  <si>
+    <t>Patterson Medical wanna szerokość siedziska do zawieszenia, regulowane, biały</t>
+  </si>
+  <si>
+    <t>B00F2IX0Q6</t>
+  </si>
+  <si>
+    <t>LPNHK120477076</t>
+  </si>
+  <si>
+    <t>Leitz, Niszczarka do Papieru Leitz IQ Home Office, Poziom Bezpieczeństwa P4, Tnie na Konfetti, Niszczy Jednocześnie do 10 Kartek, Pojemnik na Ścinki 23 L, Biała, 80091000</t>
+  </si>
+  <si>
+    <t>B07J4X1WR6</t>
+  </si>
+  <si>
+    <t>LPNHK151761103</t>
+  </si>
+  <si>
+    <t>LPNHK192054435</t>
+  </si>
+  <si>
+    <t>LPNHL939165679</t>
+  </si>
+  <si>
+    <t>LPNHK193274750</t>
+  </si>
+  <si>
+    <t>0850042383209</t>
+  </si>
+  <si>
+    <t>Snailax Shiatsu urządzenie do masażu stóp z ogrzewaniem na zapalenie powięzi podeszwowej, bóle neuropatii, głębokie ugniatanie, kompresja, wibracje, ogrzewacz stóp do użytku domowego, biura, rozmiar</t>
+  </si>
+  <si>
+    <t>B0C2CN7PNM</t>
+  </si>
+  <si>
+    <t>LPNHK118254645</t>
+  </si>
+  <si>
+    <t>LPNHK192653514</t>
+  </si>
+  <si>
+    <t>LIONELO Willow - Parque infantil XL, a partir de 0 – 48 meses, gran superficie 180 cm x 200 cm x 68 cm, parque infantil con paredes laterales de malla transpirable, 2 entradas laterales con cremallera</t>
+  </si>
+  <si>
+    <t>B0CMQSBDRL</t>
+  </si>
+  <si>
+    <t>LPNIC104002801</t>
+  </si>
+  <si>
+    <t>SNDMOR Trailer Cargo torba transportowa, wodoszczelna tylna skrzynia na hak holowniczy, w zestawie 6 pasów wzmacniających (szara) xxl szary</t>
+  </si>
+  <si>
+    <t>B0B9MDHC2P</t>
+  </si>
+  <si>
+    <t>LPNHK247958078</t>
+  </si>
+  <si>
+    <t>SHARP R670S kuchenka mikrofalowa 2 w 1 z grillem (20 l, 800 W, grill 1000 W, 10 poziomów mocy, 13 programów automatycznych AutoCook, timer) / srebrna srebro</t>
+  </si>
+  <si>
+    <t>B09X7CN4CD</t>
+  </si>
+  <si>
+    <t>LPNHK118311264</t>
+  </si>
+  <si>
+    <t>LPNHK192088052</t>
+  </si>
+  <si>
+    <t>LPNHK165334881</t>
+  </si>
+  <si>
+    <t>Shiatsu masażer pleców z funkcją grzania - podkładka na krzesło do masażu, głębokie ugniatanie, pełne plecy, masażer z poduszką do siedzenia, do użytku domowego lub biurowego</t>
+  </si>
+  <si>
+    <t>LPNHK118350208</t>
+  </si>
+  <si>
+    <t>0038572190829</t>
+  </si>
+  <si>
+    <t>Amazon Basics Destructeur de documents à micro-découpes hautement sécurisé 8 feuilles Avec corbeille amovible</t>
+  </si>
+  <si>
+    <t>B07PNQZ98V</t>
+  </si>
+  <si>
+    <t>LPNHK106335442</t>
+  </si>
+  <si>
+    <t>Beurer HD 150 XXL Nordic elektrische Heizdecke mit automatischer Abschaltung, 200 x 150 cm, 6 Temperatureinstellungen, maschinenwaschbar, bequemer Pelzbezug</t>
+  </si>
+  <si>
+    <t>LPNHK113807529</t>
+  </si>
+  <si>
+    <t>LPNHK119237738</t>
+  </si>
+  <si>
+    <t>LPNHK113505081</t>
+  </si>
+  <si>
+    <t>LPNHL939165651</t>
+  </si>
+  <si>
+    <t>Imetec Adapto Velvet Tartan Heizdecke, 160x120 cm Wärmedecke, aus weichem Gewebe, geringer Verbrauch, Adapto-Technologie, sicher, schnelles Aufheizen, 6 Temperaturen, waschbar</t>
+  </si>
+  <si>
+    <t>B08J8XJHNM</t>
+  </si>
+  <si>
+    <t>LPNHK113635551</t>
+  </si>
+  <si>
+    <t>LPNHK110670058</t>
+  </si>
+  <si>
+    <t>Gardena AquaRoll M Easy, zestaw: wózek na wąż o pojemn. do 60 m, wyjątkowo stabilny, z komfortową prowadnicą węża w wytrzymałej ramie metalowej, zabezpieczenie przed kapaniem (18517-20) 20 m Z Wężem Pojedynczy</t>
+  </si>
+  <si>
+    <t>B076WT5XGD</t>
+  </si>
+  <si>
+    <t>LPNHK118439686</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Alcalá, Podnośnik do toalety, Składana pokrywa i podłokietniki, Wysokość 10cm</t>
+  </si>
+  <si>
+    <t>B00I459QO4</t>
+  </si>
+  <si>
+    <t>LPNHK193043277</t>
+  </si>
+  <si>
+    <t>medisana MCN Shiatsu Massageauflage für Rücken und Nacken, Massagesitzauflage mit Spotmassage, Nackenmassage, Wärmefunktion, 3 Intensitäten, Rotlichtfunktion, Fernbedienung</t>
+  </si>
+  <si>
+    <t>B004N3CACQ</t>
+  </si>
+  <si>
+    <t>LPNHK106768293</t>
+  </si>
+  <si>
+    <t>LPNHK108251884</t>
+  </si>
+  <si>
+    <t>Kerbl 292279 Siatka dla Drobiu, 25 m</t>
+  </si>
+  <si>
+    <t>B07NVPBCVS</t>
+  </si>
+  <si>
+    <t>LPNHL939039775</t>
+  </si>
+  <si>
+    <t>0840006640486</t>
+  </si>
+  <si>
+    <t>Elgato Wave Mic Arm LP - niskoprofilowe ramię mikrofonu premium, system zarządzania kablami, zacisk stołowy, wszechstronność i pełna regulacja, do podcastów, transmisji, biura domowego itp. Low Profile (Czarny)</t>
+  </si>
+  <si>
+    <t>B097376LKF</t>
+  </si>
+  <si>
+    <t>LPNHK192066664</t>
+  </si>
+  <si>
+    <t>Severin - Kuchenka mikrofalowa 20 litrów 700 W - biała (28677)</t>
+  </si>
+  <si>
+    <t>B0B756WF4X</t>
+  </si>
+  <si>
+    <t>LPNHK114121254</t>
+  </si>
+  <si>
+    <t>spL19M5KJ46</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Muelle, Krzesło toaletowe, Krzesło toaletowe dla niepełnosprawnych, starszych i inwalidów na kółkach, Składane krzesło toaletowe, Podłokietniki, Ergonomiczne siedzisko, Nakładki antypoślizgowe</t>
+  </si>
+  <si>
+    <t>B077JVHBCY</t>
+  </si>
+  <si>
+    <t>LPNHK192724495</t>
+  </si>
+  <si>
+    <t>Medic Therapeutics Materac Masujący z Dziesięcioma Silnikami, Czarny</t>
+  </si>
+  <si>
+    <t>B0BFJ3PYH2</t>
+  </si>
+  <si>
+    <t>LPNHL939400956</t>
+  </si>
+  <si>
+    <t>Toshiba MW2-MM20P(WH) - Standardowe kuchenki mikrofalowe, 20 litrów, 800 W, 5 poziomów mocy z praktyczną funkcją rozmrażania, wewnętrzne oświetlenie LED/Biały Bez grilla</t>
+  </si>
+  <si>
+    <t>B08ZHW8SHL</t>
+  </si>
+  <si>
+    <t>LPNHK118359157</t>
+  </si>
+  <si>
+    <t>Brother QL-800 Drukarka Etykiet, Biały/Czarny QL 800 Pojedynczy</t>
+  </si>
+  <si>
+    <t>B01MTFTXIA</t>
+  </si>
+  <si>
+    <t>LPNHK162349209</t>
+  </si>
+  <si>
+    <t>Kinderkraft Łóżeczko dostawne NESTE UP, Łóżko turystyczne dziecięce, Regulacja wysokości i kątu nachylenia, Materac i prześcieradło, Solidna konstrukcja, Opuszczana ściana boczna, do 9 kg, Szary Neste Up Szary</t>
+  </si>
+  <si>
+    <t>B08KH5K786</t>
+  </si>
+  <si>
+    <t>LPNHK118590320</t>
+  </si>
+  <si>
+    <t>Gf Garden Sunny Style Premium Ogrodowy Prysznic Solarny, Zielony, 2m wysokości</t>
+  </si>
+  <si>
+    <t>B00S1GMF2G</t>
+  </si>
+  <si>
+    <t>LPNHK105936102</t>
+  </si>
+  <si>
+    <t>AI-LIGHTING Badspiegel Rund mit Beleuchtung 60cm Badezimmerspiegel mit Beleuchtung Dimmbar Warmweiß/Kaltweiß/Neutral Badezimmer Spiegel Beleuchtet mit Toucschalter für Badezimmer</t>
+  </si>
+  <si>
+    <t>B0C1SLQVJS</t>
+  </si>
+  <si>
+    <t>LPNHL939433602</t>
+  </si>
+  <si>
+    <t>Comfee CMSN 20 wh kuchenka mikrofalowa z 5 poziomami mocy, oświetlenie wewnętrzne, Easy Defrost, płyta obrotowa 360°, dwa pokrętła, 20 l, 700 W, kolor: biały</t>
+  </si>
+  <si>
+    <t>B08NJNKG7R</t>
+  </si>
+  <si>
+    <t>LPNHK118437555</t>
+  </si>
+  <si>
+    <t>Medisana MCN Pro Shiatsu Massage Cover, pokrowiec na fotel masujący z wibracjami, automatyczne wyłączanie, regulowany masaż karku, 3 intensywności, funkcja ogrzewania pleców i karku</t>
+  </si>
+  <si>
+    <t>B01N6CERTE</t>
+  </si>
+  <si>
+    <t>LPNHK192242318</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Tajo, winda do toalety, z pokrywą, 19 cm, podnośnik do toalety dla osób starszych i niepełnosprawnych, podnośnik do toalety, podnośnik do wanny, regulowany, uchylny, składane podłokietniki, biały</t>
+  </si>
+  <si>
+    <t>B07FPC4YVP</t>
+  </si>
+  <si>
+    <t>LPNHK192416457</t>
+  </si>
+  <si>
+    <t>LPNHK193308927</t>
+  </si>
+  <si>
+    <t>Utopia Home Wieszaki na ubrania z tworzywa sztucznego, 50 sztuk, z haczykami – trwałe i oszczędzające miejsce, białe, wysokowydajne wieszaki na spódnice, spodnie, sukienki itp 50er Pack biały</t>
+  </si>
+  <si>
+    <t>B07X24QMQM</t>
+  </si>
+  <si>
+    <t>LPNRP021385893</t>
+  </si>
+  <si>
+    <t>0734257625432</t>
+  </si>
+  <si>
+    <t>TISSCARE Fußmassagegerät - Shiatsu-Tiefknet-Massagegerät mit Fernbedienung für Plantarfasziitis-Neuropathie und Schmerzlinderung - Erhöht die Durchblutung(Dunkelgrau)</t>
+  </si>
+  <si>
+    <t>B09BKQS3FL</t>
+  </si>
+  <si>
+    <t>LPNHK193258953</t>
+  </si>
+  <si>
+    <t>ME27 Przenośna lodówka termoelektryczna 26 l, niebieska, 12/230 V</t>
+  </si>
+  <si>
+    <t>B094G49NNV</t>
+  </si>
+  <si>
+    <t>LPNHK118769659</t>
+  </si>
+  <si>
+    <t>Thrustmaster T80 Ferrari 488 GTB Edition Volant Racing - PS5 / PS4 / PC - Under official Ferrari license</t>
+  </si>
+  <si>
+    <t>B078214RS4</t>
+  </si>
+  <si>
+    <t>LPNHK081347924</t>
+  </si>
+  <si>
+    <t>Durable 336101 Sorter do dokumentów, 8 półek, kolor czarny.</t>
+  </si>
+  <si>
+    <t>B0054SIK64</t>
+  </si>
+  <si>
+    <t>LPNHK193228558</t>
+  </si>
+  <si>
+    <t>LIONELO Aurora 3 w 1 Łóżeczko Dziecięce do 9 kg, Łóżko Dostawne, Kołyska, Regulacja Wysokości oraz Kąta Nachylenia Materaca, 4 Kółka z Hamulcem Ergonomiczny Materac Torba (Szary) (Szary)</t>
+  </si>
+  <si>
+    <t>B0C2HH97LD</t>
+  </si>
+  <si>
+    <t>LPNIC104823879</t>
+  </si>
+  <si>
+    <t>SNDMOR Bagażnik dachowy, wodoszczelny bagaż dachowy, pasuje do wszystkich pojazdów z/bez bagażnika, w zestawie mata antypoślizgowa + 6 pasów wzmacniających + 6 haków na drzwi 21 Kubikfuß niebieski</t>
+  </si>
+  <si>
+    <t>B09BN4NB8S</t>
+  </si>
+  <si>
+    <t>LPNRP023578070</t>
+  </si>
+  <si>
+    <t>LPNHK192063377</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Mobi 2, Materac przeciwodleżynowy z silnikiem kompresorowym, na odleżyny I i II stopnia, powietrze zmienne, Nylon i ognioodporne medyczne PVC, 200 x 86 x 9,5, 20 komór, kolor Niebieski</t>
+  </si>
+  <si>
+    <t>B077XFJXPX</t>
+  </si>
+  <si>
+    <t>LPNHL962819342</t>
+  </si>
+  <si>
+    <t>HP 2802 Niszczarka Dokumentów, Biały, 23L</t>
+  </si>
+  <si>
+    <t>B08V1B4C55</t>
+  </si>
+  <si>
+    <t>LPNHK118266133</t>
+  </si>
+  <si>
+    <t>LPNHK119209261</t>
+  </si>
+  <si>
+    <t>LPNHK152907914</t>
+  </si>
+  <si>
+    <t>Toshiba MW2-MG20PF(BK)/GE Kuchenka mikrofalowa 800 W z grillem i chrupiącą kombinacją, 5 poziomów mocy, moc 1000 W, czarny</t>
+  </si>
+  <si>
+    <t>B08QN5QH2F</t>
+  </si>
+  <si>
+    <t>LPNHL939446750</t>
+  </si>
+  <si>
+    <t>Samsung Microonde GE732K/XET Mikrofalówka Gril 20L Automatyczne gotowanie, Biały</t>
+  </si>
+  <si>
+    <t>B00A0J9OH6</t>
+  </si>
+  <si>
+    <t>LPNHK118729845</t>
+  </si>
+  <si>
+    <t>RANSENERS leżak ogrodowy z regulowanym dachem przeciwsłonecznym i dużą powierzchnią do leżenia 195 x 68 cm – wygodna leżanka do leżenia Pure relaks w ogrodzie i na tarasie czarny</t>
+  </si>
+  <si>
+    <t>B09444MMMT</t>
+  </si>
+  <si>
+    <t>LPNHE826591699</t>
+  </si>
+  <si>
+    <t>Cecotec Kuchenka mikrofalowa ProClean 6110 800 W i grill 1000 W, pojemność 23L, powłoka Ready2Clean dla lepszego czyszczenia, technologia 3DWave, wykończenie ze stali nierdzewnej 23 L Grill</t>
+  </si>
+  <si>
+    <t>B07KJXQW4B</t>
+  </si>
+  <si>
+    <t>LPNHK106597565</t>
+  </si>
+  <si>
+    <t>spL19M5KJ9j</t>
+  </si>
+  <si>
+    <t>Toshiba MV-AM20T(BK) Kuchenka mikrofalowa, 20 l, 800 W, 5 poziomów mocy, 12 programów, szkliwo wewnętrzne, łatwe do czyszczenia, funkcja rozmrażania, szklany talerz obrotowy (24,5 cm), czarny Wnętrze emaliowane 20 l.</t>
+  </si>
+  <si>
+    <t>B084JQ16QD</t>
+  </si>
+  <si>
+    <t>LPNHL939461724</t>
+  </si>
+  <si>
+    <t>Imetec Scaldasonno Adapto Einzelbett-Wärmeunterbett, 150x80 cm, geringer Verbrauch, schnelle Erwärmung, personal. Temp., 100 % Wolle &amp; Merino, Made in Italy, rutschfestes Gewebe, Steuerung mit 6 Temp</t>
+  </si>
+  <si>
+    <t>B07Y8GQMP5</t>
+  </si>
+  <si>
+    <t>LPNHK110589000</t>
+  </si>
+  <si>
+    <t>LPNHK110675094</t>
+  </si>
+  <si>
+    <t>LPNHL936782279</t>
+  </si>
+  <si>
+    <t>LPNHL937075187</t>
+  </si>
+  <si>
+    <t>LPNHK113453606</t>
+  </si>
+  <si>
+    <t>LPNHL936536062</t>
+  </si>
+  <si>
+    <t>LPNHK109427084</t>
+  </si>
+  <si>
+    <t>medisana MCN Shiatsu, siedzisko do masażu z 3 strefami masażu, funkcja ogrzewania, funkcja czerwonego światła, masaż karku z regulacją wysokości</t>
+  </si>
+  <si>
+    <t>LPNHK119010876</t>
+  </si>
+  <si>
+    <t>LPNHK109328800</t>
+  </si>
+  <si>
+    <t>LPNHK192233535</t>
+  </si>
+  <si>
+    <t>LPNHK118765589</t>
+  </si>
+  <si>
+    <t>LPNHK120078980</t>
+  </si>
+  <si>
+    <t>LPNHK120670205</t>
+  </si>
+  <si>
+    <t>Bi-Office Trójnożny flipchart szary z wysuwanymi ramionami, magnetyczna i suchościeralna powierzchnia, z półką na długopisy</t>
+  </si>
+  <si>
+    <t>B003B2IIHG</t>
+  </si>
+  <si>
+    <t>LPNHK119868619</t>
+  </si>
+  <si>
+    <t>VENEZIA XL Plant Box 80 cm biały</t>
+  </si>
+  <si>
+    <t>B0851BZ6J6</t>
+  </si>
+  <si>
+    <t>LPNHL923740706</t>
+  </si>
+  <si>
+    <t>0840006698692</t>
+  </si>
+  <si>
+    <t>Corsair 2000D AIRFLOW Mini-ITX - Mini-ITX Form-Factor - Panele z siatki stalowej - Trzy gniazda GPU - Wnętrze zoptymalizowane pod kątem chłodzenia</t>
+  </si>
+  <si>
+    <t>B0BW4N75LD</t>
+  </si>
+  <si>
+    <t>LPNHK081435279</t>
+  </si>
+  <si>
+    <t>LPNHL917044880</t>
+  </si>
+  <si>
+    <t>LPNHK110641966</t>
+  </si>
+  <si>
+    <t>LPNHL911648382</t>
+  </si>
+  <si>
+    <t>LPNHL912159240</t>
+  </si>
+  <si>
+    <t>LPNHL910446879</t>
+  </si>
+  <si>
+    <t>Amazonas Brasil Gigante Lava</t>
+  </si>
+  <si>
+    <t>B000WB5DRW</t>
+  </si>
+  <si>
+    <t>LPNHK118511471</t>
+  </si>
+  <si>
+    <t>Mikrofalówka CASO M20 electronic</t>
+  </si>
+  <si>
+    <t>B00ESQHSNE</t>
+  </si>
+  <si>
+    <t>LPNHK105893219</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Wózek na zakupy, chodzik dla osób, model Coliseo, Marka europejska, Pojedyncza dźwignia, Stal, Wyściełane siedzisko, z systemem hamowania, z torbą na zakupy</t>
+  </si>
+  <si>
+    <t>B09X5SPDWM</t>
+  </si>
+  <si>
+    <t>LPNHK118637364</t>
+  </si>
+  <si>
+    <t>Candy CMXG 20DS CMXG20DS kuchenka mikrofalowa, Iron, 20 l, srebrna</t>
+  </si>
+  <si>
+    <t>B01N3W06XC</t>
+  </si>
+  <si>
+    <t>LPNHK114285783</t>
+  </si>
+  <si>
+    <t>LPNHL938051089</t>
+  </si>
+  <si>
+    <t>LPNHK114285777</t>
+  </si>
+  <si>
+    <t>LPNHK114285776</t>
+  </si>
+  <si>
+    <t>LPNHK114285778</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Krzesło do wanny obracane, Lago, 360º, Antypoślizgowe, Polipropylenu, Marka europejska Podłokietniki i oparcie, Obrotowy fotel kąpielowy, Siedzisko wannowe dla seniorów Krzesło obrotowe Krzesło</t>
+  </si>
+  <si>
+    <t>B07NL8LT1V</t>
+  </si>
+  <si>
+    <t>LPNHK118677609</t>
+  </si>
+  <si>
+    <t>LPNHK118001056</t>
+  </si>
+  <si>
+    <t>Caso | MG20 menu kuchenka mikrofalowa 2-w-1 z grillem | 800 W, grill 1000 W, 20 l, 2 programy kombi + 14 programów gotowania, design ze stali nierdzewnej i lustrzaną powierzchnią</t>
+  </si>
+  <si>
+    <t>B00AAGSH0E</t>
+  </si>
+  <si>
+    <t>LPNHK110779570</t>
+  </si>
+  <si>
+    <t>spL19M5KjJj</t>
+  </si>
+  <si>
+    <t>0043859679980</t>
+  </si>
+  <si>
+    <t>FELLOWES SATURN 3I A3 PLASTIFIEUSE - EU</t>
+  </si>
+  <si>
+    <t>B00NBT6RSG</t>
+  </si>
+  <si>
+    <t>LPNHK192516940</t>
+  </si>
+  <si>
+    <t>Durrafy Ergonomiczne krzesło biurowe, z regulowanym zagłówkiem, podłokietnikami, podparciem okolic lędźwiowych, regulacja wysokości i huśtawka 120°, nośność 150 kg</t>
+  </si>
+  <si>
+    <t>B0B92FWK41</t>
+  </si>
+  <si>
+    <t>LPNHK118548908</t>
+  </si>
+  <si>
+    <t>Nzxt H7 CM-H71FB-01, Obudowa komputerowa, ATX Mid, Flow - czarny Flow Czarny</t>
+  </si>
+  <si>
+    <t>B0B17CCHM9</t>
+  </si>
+  <si>
+    <t>LPNHK103003547</t>
+  </si>
+  <si>
+    <t>SEVERIN Kuchenka mikrofalowa 700 W grill 2 w 1, kuchenka mikrofalowa z 9 ustawieniami mocy, mocna kuchenka mikrofalowa, kratka i gramofon, srebrny/czarny/stal nierdzewna, MW 7874</t>
+  </si>
+  <si>
+    <t>B00IKDAP36</t>
+  </si>
+  <si>
+    <t>LPNHK118931817</t>
+  </si>
+  <si>
+    <t>Beurer HK 25 poduszka grzewcza, przytulna poduszka rozgrzewająca z 3 poziomami temperatury, automatyczne wyłączanie i system bezpieczeństwa, można prać w pralce, 40 x 30 cm, biało-szara Pokrowiec bawełniany</t>
+  </si>
+  <si>
+    <t>B07YSWKQBT</t>
+  </si>
+  <si>
+    <t>LPNHL921981626</t>
+  </si>
+  <si>
+    <t>LPNHL922892860</t>
+  </si>
+  <si>
+    <t>0810050910187</t>
+  </si>
+  <si>
+    <t>Racing Wheel Overdrive for Xbox Series XS By HORI</t>
+  </si>
+  <si>
+    <t>B08LGWJ219</t>
+  </si>
+  <si>
+    <t>LPNHL938024901</t>
+  </si>
+  <si>
+    <t>Beurer FB 50 Kąpiel stóp, z masażem refleksologicznym stóp, przystawkami do pedicure, podgrzewaniem wody, masażem bąbelkowym, punktami świetlnymi na podczerwień i aplikacją pola magnetycznego Masażer do stóp FB 50 z polem magnetycznym i funkcją pedicure</t>
+  </si>
+  <si>
+    <t>B00336I460</t>
+  </si>
+  <si>
+    <t>LPNHK118135430</t>
+  </si>
+  <si>
+    <t>spL1JplOJ8j</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Winda do toalety, Z pokrywą, 17 cm, Podnośnik do toalety dla osób starszych i niepełnosprawnych, Podnośnik do toalety, Muralla, Regulowany, Uchylny, Składane podłokietniki, Biały</t>
+  </si>
+  <si>
+    <t>B00INSGJTM</t>
+  </si>
+  <si>
+    <t>LPNHK081487754</t>
+  </si>
+  <si>
+    <t>SIGEL GL407 Premium szklana tablica magnetyczna 91 x 46 cm z oświetleniem LED, motyw kamienia łupkowego, wysoki połysk, certyfikat TÜV, łatwy montaż, Artverum z diodami LED Wzór kamień łupkowy</t>
+  </si>
+  <si>
+    <t>B074QNHQT4</t>
+  </si>
+  <si>
+    <t>LPNHK118186231</t>
+  </si>
+  <si>
+    <t>GLORIA Prima 5 Opryskiwacz ciśnieniowy, ogrodowy, do natryskiwania środków ochrony roślin, pojemność napełniania 5 l, regulowana, mosiężna dysza 5L hobby ogrodowy</t>
+  </si>
+  <si>
+    <t>B00009Q15U</t>
+  </si>
+  <si>
+    <t>LPNHK107321344</t>
+  </si>
+  <si>
+    <t>LPNHL936576985</t>
+  </si>
+  <si>
+    <t>Mobiclinic®, 4 kołowy chodzik aluminiowy dla niepełnosprawnych, lekki, składany z siedziskiem, torbą, dla dorosłych, Model Trajano, niebieski, 1 szt</t>
+  </si>
+  <si>
+    <t>B0725GTY8J</t>
+  </si>
+  <si>
+    <t>LPNHK193494322</t>
+  </si>
+  <si>
+    <t>LPNHK193014620</t>
+  </si>
+  <si>
+    <t>Duża chłodnica powietrza, klimatyzacja</t>
+  </si>
+  <si>
+    <t>B0BR7RHG8V</t>
+  </si>
+  <si>
+    <t>LPNHL939399909</t>
+  </si>
+  <si>
+    <t>Braun Household PurAroma 7 Kaffeemaschine KF 7125 – Filterkaffeemaschine mit Thermoskanne und Timer-Funktion, Kaffeezubereiter für einzigartiges Aroma, 1000 Watt, Schwarz/Edelstahl</t>
+  </si>
+  <si>
+    <t>B074Z38Y8M</t>
+  </si>
+  <si>
+    <t>LPNHK123304831</t>
+  </si>
+  <si>
+    <t>LPNHK193491892</t>
+  </si>
+  <si>
+    <t>GLORIA 18V akumulatorowa kosiarka do trawy i krawędzi FineCut - uzupełnienie kosiarki automatycznej | Podkaszarka do trawy | Szerokość cięcia 25 cm | Regulowany kąt uchwytu | Bez akumulatora bez baterii</t>
+  </si>
+  <si>
+    <t>B0BW952TQ3</t>
+  </si>
+  <si>
+    <t>LPNHK106637766</t>
+  </si>
+  <si>
+    <t>Securit WBC-G-105 złota tablica kredowa, 105 x 75 x 5 cm, wielokolorowa, 75 x 105</t>
+  </si>
+  <si>
+    <t>B0085L9ORQ</t>
+  </si>
+  <si>
+    <t>LPNHK081048886</t>
+  </si>
+  <si>
+    <t>LPNHK120571806</t>
+  </si>
+  <si>
+    <t>LPNHK081530280</t>
+  </si>
+  <si>
+    <t>spL1k1I7Ook</t>
+  </si>
+  <si>
+    <t>LPNHL963110188</t>
+  </si>
+  <si>
+    <t>LPNHL939266295</t>
+  </si>
+  <si>
+    <t>medisana BBS Air bubble bath, mata do hydromasażu z dozownikiem aromatów, 3 poziomy intensywności, funkcja timera, nadaje się do każdej wanny, z pilotem Edycja 2019</t>
+  </si>
+  <si>
+    <t>B07V47NGLC</t>
+  </si>
+  <si>
+    <t>LPNHK162166253</t>
+  </si>
+  <si>
+    <t>DISPLAY SALES Regał Podłoga Ulotka Stojak BLACK, 4 x DIN A4, Stojak wystawowy na katalogi ze stali</t>
+  </si>
+  <si>
+    <t>B09RQWM2FN</t>
+  </si>
+  <si>
+    <t>LPNHK192242225</t>
+  </si>
+  <si>
+    <t>Dywan sizalowy BODENMEISTER, nowoczesny, wysokiej jakości obszycie, tkanina płaska Grau Weiss Natur 120 cm x 170 cm</t>
+  </si>
+  <si>
+    <t>B0719BVKZ3</t>
+  </si>
+  <si>
+    <t>LPNHK118511476</t>
+  </si>
+  <si>
+    <t>Homedics Cocoon Back Shiatsu Elektryczne Siedzisko Do Masażu, Szary, 120 x 50 cm Shiatzu Max 2.0</t>
+  </si>
+  <si>
+    <t>B004PICF8I</t>
+  </si>
+  <si>
+    <t>LPNHK081493037</t>
+  </si>
+  <si>
+    <t>THERMOBABY Kiddyloo Szary Charm - Od 18 miesięcy - Wyprodukowano we Francji</t>
+  </si>
+  <si>
+    <t>B09Q9127NS</t>
+  </si>
+  <si>
+    <t>LPNHL962883754</t>
+  </si>
+  <si>
+    <t>Swan Retro SM22030YELNEU Kuchenka mikrofalowa Cyfrowy 20L, 5 poziomów mocy, Funkcja odszraniania, Timer 60 Minut, Lustrzane drzwi, Obrotowy talerz 27 cm, Vintage, Żółty, 800W</t>
+  </si>
+  <si>
+    <t>B0BMVTD833</t>
+  </si>
+  <si>
+    <t>LPNHK118324027</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Wózek inwalidzki składany, Alcáza, Ręczny, Hamulec na rączkach, Stałe podłokietniki i składany podnóżek, Siedzisko 46 cm, Dla osób niepełnosprawnych, Kolor niebieski/czarny</t>
+  </si>
+  <si>
+    <t>B077XBGKZ1</t>
+  </si>
+  <si>
+    <t>LPNHK118154189</t>
+  </si>
+  <si>
+    <t>0782901861057</t>
+  </si>
+  <si>
+    <t>Snailax Shiatsu Poduszka Do Masażu Całego Ciała – Masażer Karku Z Kompresją Ciepła I Powietrza, Ugniatanie Całego Pleców, Przenośna Nakładka Do Masażu Pleców I Karku, Prezent</t>
+  </si>
+  <si>
+    <t>B08J3YJYV2</t>
+  </si>
+  <si>
+    <t>LPNHK119346011</t>
+  </si>
+  <si>
+    <t>LPNHK118999609</t>
+  </si>
+  <si>
+    <t>Beurer FB 60 wanna do stóp, kąpiel perełkowa do stóp z funkcją masażu, podgrzewanie wody do 48°C, możliwość stosowania na ciepło i na zimno, do pielęgnacji stóp i pedicure, do rozmiaru buta 51</t>
+  </si>
+  <si>
+    <t>B0BGFLCD8J</t>
+  </si>
+  <si>
+    <t>LPNHK081722034</t>
+  </si>
+  <si>
+    <t>SHARP MG02ES kuchenka mikrofalowa z grillem (kuchenka mikrofalowa: 800 W, grill: 1000 W, 11 poziomów mocy, funkcja rozmrażania, wymiary: 440 x 258 x 324 cm), srebrna grill, cyfrowy srebro</t>
+  </si>
+  <si>
+    <t>B07GJW7H7D</t>
+  </si>
+  <si>
+    <t>LPNHK107549214</t>
+  </si>
+  <si>
+    <t>DIGITUS Professional DN-19 TRAY-2-SW - półka do montażu na stałe w szafkach 19</t>
+  </si>
+  <si>
+    <t>B002RIHZZQ</t>
+  </si>
+  <si>
+    <t>LPNHL937762769</t>
+  </si>
+  <si>
+    <t>LPNHL924102199</t>
+  </si>
+  <si>
+    <t>LPNHL924369410</t>
+  </si>
+  <si>
+    <t>LPNHL921989172</t>
+  </si>
+  <si>
+    <t>LPNHL924306435</t>
+  </si>
+  <si>
+    <t>LPNHK094883306</t>
+  </si>
+  <si>
+    <t>LG MH6535GIS mikrofalówka Całej gamy Kuchenka mikrofalowa kombinowana 25 L 1000 W Czarna czarny</t>
+  </si>
+  <si>
+    <t>B01LBIZ9G4</t>
+  </si>
+  <si>
+    <t>LPNHK107569922</t>
+  </si>
+  <si>
+    <t>LPNHK106576474</t>
+  </si>
+  <si>
+    <t>LPNHL938494116</t>
+  </si>
+  <si>
+    <t>Beurer FM 90 urządzenie do masażu stóp, z funkcją kompresji powietrza, funkcją ogrzewania, trzy kombinacje masażu Shiatsu Z funkcją ogrzewania i masażem ciśnienia powietrza</t>
+  </si>
+  <si>
+    <t>B07H7QZVSP</t>
+  </si>
+  <si>
+    <t>LPNHL939392270</t>
+  </si>
+  <si>
+    <t>LPNHK119346637</t>
+  </si>
+  <si>
+    <t>LPNHL939435684</t>
+  </si>
+  <si>
+    <t>LPNHK118290471</t>
+  </si>
+  <si>
+    <t>beurer FB 65 Wellness spa do stóp z podgrzewaniem wody i przełączanym oświetleniem, zintegrowana obrotowa stacja do pedicure, relaksujący masaż wibracyjny i bąbelkowy</t>
+  </si>
+  <si>
+    <t>B0BHTHL9RC</t>
+  </si>
+  <si>
+    <t>LPNHK119157242</t>
+  </si>
+  <si>
+    <t>ESSLNB Teleskopowy refraktor astronomiczny 80 mm, dla dzieci, początkujących i dorosłych, teleskop soczewkowy z 10 adapterami do smartfona, filtr księżycowy, wysuwany statyw i torba, czarny 80/400</t>
+  </si>
+  <si>
+    <t>B07BWB68M8</t>
+  </si>
+  <si>
+    <t>LPNHL937742333</t>
+  </si>
+  <si>
+    <t>Babymoov Nutribaby (+) szary parowar blender 6 w 1</t>
+  </si>
+  <si>
+    <t>B01MFAED0E</t>
+  </si>
+  <si>
+    <t>LPNIC102895776</t>
+  </si>
+  <si>
+    <t>LPNHK118798984</t>
+  </si>
+  <si>
+    <t>Babymoov Nutribaby(+), Multifunciones Robot 6 w 1, cocina al vapor, batidora. Idealny para cocinar en lote. Sin BPA, Garantie ía de por vida, Mineralny Beż</t>
+  </si>
+  <si>
+    <t>B0CC9ZNZ63</t>
+  </si>
+  <si>
+    <t>LPNIC079360677</t>
+  </si>
+  <si>
+    <t>sp515735425</t>
+  </si>
+  <si>
+    <t>Bosch Serie 2 FFL023MS2 Kuchenka mikrofalowa Blat Kuchenka mikrofalowa tylko 20 L 800 W Czarny, Stal nierdzewna</t>
+  </si>
+  <si>
+    <t>B09CZ5Z48Z</t>
+  </si>
+  <si>
+    <t>LPNHK107275223</t>
+  </si>
+  <si>
+    <t>Beurer poduszka grzewcza HK 123, przytulanka z 3 ustawieniami temperatury i automatycznym wyłączaniem, możliwość prania w pralce, wyprodukowana w Europie, rozmiar XXL 60 x 30 cm Ekstra duży z pokrowcem z polaru</t>
+  </si>
+  <si>
+    <t>B08Q5SBHT7</t>
+  </si>
+  <si>
+    <t>LPNHL917923972</t>
+  </si>
+  <si>
+    <t>LPNHK123764296</t>
+  </si>
+  <si>
+    <t>LPNHL935400303</t>
+  </si>
+  <si>
+    <t>Cecotec Wentylator sur pied EnergySilence 500 - Ø 40 cm (czarny)</t>
+  </si>
+  <si>
+    <t>B092HZ59NF</t>
+  </si>
+  <si>
+    <t>LPNHK114452804</t>
+  </si>
+  <si>
+    <t>LIONELO Hanna siatka na łóżko, ochrona przed wypadnięciem, 150 cm x 66 cm, składana o 180 stopni, przewiewna siatka, łatwy montaż, stojąca blokada SecureBelt, stabilna konstrukcja</t>
+  </si>
+  <si>
+    <t>B07SN5HC1C</t>
+  </si>
+  <si>
+    <t>LPNHK103234799</t>
+  </si>
+  <si>
+    <t>0767344053535</t>
+  </si>
+  <si>
+    <t>Snailax, nakładka masująca shiatsu do masażu pleców i barków, z funkcją ogrzewania, mata wibracyjna, prezent dla kobiet, mężczyzn, 3 strefy masażu, SL233DE czarny</t>
+  </si>
+  <si>
+    <t>B07HKVPLMR</t>
+  </si>
+  <si>
+    <t>LPNHK192230368</t>
+  </si>
+  <si>
+    <t>Samsung MG23K3614AS/EG kuchenka mikrofalowa Blat Kuchenka mikrofalowa kombinowana 23 L 800 W Czarny, Srebrny</t>
+  </si>
+  <si>
+    <t>B07QCKXBH3</t>
+  </si>
+  <si>
+    <t>LPNHL936873495</t>
+  </si>
+  <si>
+    <t>Swan Nordic Digitale Mikrowelle 20 l, 6 Betriebsstufen, 800 W Leistung, 30 Minuten Timer, einfache Reinigung, Auftau-Modus, modernes Design, Holz-Effekt, grau matt szary Single</t>
+  </si>
+  <si>
+    <t>B08CKX9W9Y</t>
+  </si>
+  <si>
+    <t>LPNHL939393165</t>
+  </si>
+  <si>
+    <t>LPNHL935335535</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Barco, Krzesło do WC dla osób starszych, niepełnosprawnych, inwalidów, Podłokietniki, Ergonomiczne siedzisko, podnóżek antypoślizgowe, kolor czarny</t>
+  </si>
+  <si>
+    <t>B071D6N8R5</t>
+  </si>
+  <si>
+    <t>LPNHK118175287</t>
+  </si>
+  <si>
+    <t>babyGO Potty dla małych dzieci – nocnik dla dzieci – realistyczna toaleta dla dzieci z odgłosem mycia – idealna jako pierwsza toaleta dla Twojego malucha</t>
+  </si>
+  <si>
+    <t>B07RJ1259P</t>
+  </si>
+  <si>
+    <t>LPNHK211781408</t>
+  </si>
+  <si>
+    <t>Moulinex ox485810 piekarnik Optimo czarny 39 l broszka obrotowa 2000 W</t>
+  </si>
+  <si>
+    <t>B01KYFJ3ZS</t>
+  </si>
+  <si>
+    <t>LPNHK107573606</t>
+  </si>
+  <si>
+    <t>LPNIC065815489</t>
+  </si>
+  <si>
+    <t>sp515710417</t>
+  </si>
+  <si>
+    <t>Safety 1St 2419001630 Barierka, Szary, ‎150 x 45 x 3 cm; 2.55 kg Długość: 150 cm</t>
+  </si>
+  <si>
+    <t>B00EVR5WWO</t>
+  </si>
+  <si>
+    <t>LPNHE196444113</t>
+  </si>
+  <si>
+    <t>medisana HU 674 Koc grzewczy, 150 x 80 cm, automatyczne wyłączanie, zabezpieczenie przed przegrzaniem, 4 ustawienia temperatury, zmywalny, nadaje się do wszystkich popularnych materacy</t>
+  </si>
+  <si>
+    <t>B07ZH7HYDX</t>
+  </si>
+  <si>
+    <t>LPNHK121607486</t>
+  </si>
+  <si>
+    <t>LPNHK119587352</t>
+  </si>
+  <si>
+    <t>LPNHL937682790</t>
+  </si>
+  <si>
+    <t>Beurer UB 190 CosyNight komfortowy koc pod głowę, zdalnie sterowany przez aplikację i Amazon Alexa, dwie strefy temperaturowe Komfortowa podkładka grzewcza</t>
+  </si>
+  <si>
+    <t>B075V9HV4D</t>
+  </si>
+  <si>
+    <t>LPNHK119027429</t>
+  </si>
+  <si>
+    <t>Candy Idea CDOY6GRX Płyta Gazowa, 4 ogniska, Grille emaliowane, 59,5x51x1 cm, Stal nierdzewna 4 Fuochi Brak palnika Wok</t>
+  </si>
+  <si>
+    <t>B087DMQGTD</t>
+  </si>
+  <si>
+    <t>LPNHK105900349</t>
+  </si>
+  <si>
+    <t>LPNHL939404705</t>
+  </si>
+  <si>
+    <t>LPNHK119325339</t>
+  </si>
+  <si>
+    <t>LPNHL922891453</t>
+  </si>
+  <si>
+    <t>LPNHL938182042</t>
+  </si>
+  <si>
+    <t>LPNHL937879663</t>
+  </si>
+  <si>
+    <t>LPNHK120273801</t>
+  </si>
+  <si>
+    <t>INSE Bezprzewodowy odkurzacz akumulatorowy 25 000 Pa 250 W, bezworkowy, 10 w 1, odkurzacz z trzonkiem, czas pracy do 45 min, bardzo duży pojemnik na kurz do sierści zwierząt, dywanów</t>
+  </si>
+  <si>
+    <t>B09N9F9B8P</t>
+  </si>
+  <si>
+    <t>LPNHE683787799</t>
+  </si>
+  <si>
+    <t>LPNIC102895249</t>
+  </si>
+  <si>
+    <t>sp515737455</t>
+  </si>
+  <si>
+    <t>medisana MC 825 Shiatsu poduszka do masażu pleców i karku, akupresura, masaż karku, funkcja ciepła, 3 intensywności, funkcja czerwonego światła, pilot zdalnego sterowania, torba do przechowywania</t>
+  </si>
+  <si>
+    <t>B00G8Z8HY2</t>
+  </si>
+  <si>
+    <t>LPNHK118287372</t>
+  </si>
+  <si>
+    <t>0840281559428</t>
+  </si>
+  <si>
+    <t>VEVOR zestaw do ręcznego cięcia odznaka szpilka przyciski średnica 75mm, zestaw ręczna ze stali aluminiowej do odznaki szpilki DIY z kompletnymi akcesoriami modele o średnicy 75mm</t>
+  </si>
+  <si>
+    <t>B0BQBWN5TL</t>
+  </si>
+  <si>
+    <t>LPNHK118284652</t>
+  </si>
+  <si>
+    <t>Fast 100725910 Nature Line Caisse à Dokument ecru LOT DE 5 CAISSES kość słoniowa</t>
+  </si>
+  <si>
+    <t>B01COP7DP8</t>
+  </si>
+  <si>
+    <t>LPNHK113578912</t>
+  </si>
+  <si>
+    <t>Brother X17s mechaniczna maszyna do szycia, tworzywo sztuczne, biały/niebieski, 40 x 15 x 33 cm</t>
+  </si>
+  <si>
+    <t>B07GL5J373</t>
+  </si>
+  <si>
+    <t>LPNHK192268764</t>
+  </si>
+  <si>
+    <t>DIGITUS Półka do montażu na stałe w szafach 19</t>
+  </si>
+  <si>
+    <t>B003BWJAQY</t>
+  </si>
+  <si>
+    <t>LPNHL937821817</t>
+  </si>
+  <si>
+    <t>0190372741011</t>
+  </si>
+  <si>
+    <t>MODUNDRY Stół do przewijania dla niemowląt, poziomy, montaż ścienny, składany, do centrum handlowego, dworca, przedszkola, domu</t>
+  </si>
+  <si>
+    <t>B08BQY7N6P</t>
+  </si>
+  <si>
+    <t>LPNHK106639880</t>
+  </si>
+  <si>
+    <t>Beurer FWM 45 ogrzewacz do stóp z funkcją masażu, ciepło i relaks dla wymagających stóp, z miękką podszewką pluszową brązowy, z funkcją masażu</t>
+  </si>
+  <si>
+    <t>B01KZ2F19W</t>
+  </si>
+  <si>
+    <t>LPNHK124429697</t>
+  </si>
+  <si>
+    <t>LPNHL924346100</t>
+  </si>
+  <si>
+    <t>Beurer FWM 45 ogrzewacz do stóp z funkcją masażu, ciepło i relaks dla wymagających stóp, z miękką podszewką pluszową</t>
+  </si>
+  <si>
+    <t>LPNHL910039443</t>
+  </si>
+  <si>
+    <t>Zestaw lanc teleskopowych do myjki do okien WV i pada do okien KV 4</t>
+  </si>
+  <si>
+    <t>B07L6GYTHD</t>
+  </si>
+  <si>
+    <t>LPNHE809220175</t>
+  </si>
+  <si>
+    <t>Nurse Roady i-Size, Silla de Coche, 76 a 150 cm, Isofix y Top Tether, Evolutiva, Contramarcha Cara Marcha, Gris</t>
+  </si>
+  <si>
+    <t>B0CQT3BWY8</t>
+  </si>
+  <si>
+    <t>LPNIC105740166</t>
+  </si>
+  <si>
+    <t>0043859743506</t>
+  </si>
+  <si>
+    <t>Fellowes 12Ms 4630301 Niszczarka, Biały 12 MS – 12 arkuszy – Mini Cut – kosz na papier o pojemności 23 litrów</t>
+  </si>
+  <si>
+    <t>B07Q7LVHRP</t>
+  </si>
+  <si>
+    <t>LPNHK113483972</t>
+  </si>
+  <si>
+    <t>LPNHK212018619</t>
+  </si>
+  <si>
+    <t>Safety 1st Portable Bed Rail, Toddler Bed Guard, Bedroom Accessory for Boys and Girls, Bed Rail for Toddlers, 18 Months to Five Years Szary</t>
+  </si>
+  <si>
+    <t>B0187EEUHO</t>
+  </si>
+  <si>
+    <t>LPNA032091867</t>
+  </si>
+  <si>
+    <t>LPNHK118750607</t>
+  </si>
+  <si>
+    <t>LPNHK120674444</t>
+  </si>
+  <si>
+    <t>NRS Healthcare Fotel prysznicowy z podłokietnikami P01560 - z regulacją wysokości (kwalifikuje się do zwolnienia z podatku VAT w Wielkiej Brytanii)</t>
+  </si>
+  <si>
+    <t>B07C5FT1FS</t>
+  </si>
+  <si>
+    <t>LPNHK118807338</t>
+  </si>
+  <si>
+    <t>Epson - EcoTank ET-1810 Inkjet MFP, czarny</t>
+  </si>
+  <si>
+    <t>B09HCHYZ5R</t>
+  </si>
+  <si>
+    <t>LPNHK119140763</t>
+  </si>
+  <si>
+    <t>Tommee Tippee Kosz na pieluchy Simplee Sangenic, w zestawie 6 wkładów do uzupełniania, biały i szary</t>
+  </si>
+  <si>
+    <t>B01MYO1M5E</t>
+  </si>
+  <si>
+    <t>LPNHK112780323</t>
+  </si>
+  <si>
+    <t>LPNHL921981627</t>
+  </si>
+  <si>
+    <t>Tefal Ingenio 5 L2049002 Essential 17 szt. Zestaw naczyń kuchennych, kolor antracytowy, do wszystkich płyt z wyjątkiem indukcyjnych: 3 zapiekanki, 1 Wok 3 garnki, 1 Tegame, 2 uchwyty i 7 akcesoriów Single</t>
+  </si>
+  <si>
+    <t>B01AHQZMN6</t>
+  </si>
+  <si>
+    <t>LPNHK118860598</t>
+  </si>
+  <si>
+    <t>031262088864</t>
+  </si>
+  <si>
+    <t>HoMedics Bubblemate Spa do stóp i masażer z ciepłem/utrzymującymi ciepło bąbelkami, kojące węzły do masażu, Bubble Turbo Strip, pumeks do pedicure</t>
+  </si>
+  <si>
+    <t>B07FQ7BHYR</t>
+  </si>
+  <si>
+    <t>LPNHK113595782</t>
+  </si>
+  <si>
+    <t>LPNHL937834394</t>
+  </si>
+  <si>
+    <t>0782901860661</t>
+  </si>
+  <si>
+    <t>COMFIER Shiatsu nakładka do masażu z ugniataniem, rolkami, masażem wibracyjnym i kompresją powietrza, nakładka do masażu z funkcją ogrzewania, na kark, ramiona, plecy i uda, prezent na Dzień Ojca 44.45D x 41.91W x 77.98H cm</t>
+  </si>
+  <si>
+    <t>B085NNC9PL</t>
+  </si>
+  <si>
+    <t>LPNHK193151501</t>
+  </si>
+  <si>
+    <t>Belle Vous Srebrny A4 regulowany stojak na znaki, aluminiowy stojak na plakat stojący, ramka zatrzaskowa do portretu i krajobrazu, na wesela, wystawy, sklepy detaliczne i menu restauracji</t>
+  </si>
+  <si>
+    <t>B08CKZ1G6Y</t>
+  </si>
+  <si>
+    <t>LPNHK213853240</t>
+  </si>
+  <si>
+    <t>Rollingsurfer Elektrischer Ellipsentrainer mit Festen Fußmassagen, Ellipsen-Maschine Unter dem Schreibtisch für Senioren, Tragbare Ellipsen-Trainer für Jugendliche und Erwachsene Orange</t>
+  </si>
+  <si>
+    <t>B0CQJJWDH5</t>
+  </si>
+  <si>
+    <t>LPNHE825045285</t>
+  </si>
+  <si>
+    <t>Samsung Kuchenka mikrofalowa kombinowana HotBlast™ MC28M6035CK/ET, Kuchenka mikrofalowa + Grill 900 W + 1500 W, 28 l, 52l x 31h x 46p cm, Czarny</t>
+  </si>
+  <si>
+    <t>B07RPVS9JS</t>
+  </si>
+  <si>
+    <t>LPNHL938579475</t>
+  </si>
+  <si>
+    <t>Medisana FS 300 Foot Spa z masażem stref refleksyjnych stóp, elektryczna kąpiel stóp, funkcja ogrzewania, kąpiel stóp z masażem i ogrzewaniem, dla dużych stóp i przyjemnego masażu stóp Masaż bąbelkowy</t>
+  </si>
+  <si>
+    <t>B09LR2KQN4</t>
+  </si>
+  <si>
+    <t>LPNHK165612311</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Wózek inwalidzki tranzytowy, Neptuno, aluminium, składany, składany podnóżek i podłokietniki, siedzisko, dla osób starszych, ultralekki, hamulce na uchwytach, czarny</t>
+  </si>
+  <si>
+    <t>B071D6N4YL</t>
+  </si>
+  <si>
+    <t>LPNHK192883012</t>
+  </si>
+  <si>
+    <t>Duerer Nadmuchiwany basen, duży basen rodzinny, prostokątny basen dla dzieci, basen rodzinny, nadmuchiwane baseny, centrum pływania, dla dorosłych, niemowląt, do aktywności na świeżym powietrzu, Easy Set – 305 x 182 x 56 cm 305cm x 182cm x 56cm</t>
+  </si>
+  <si>
+    <t>B089GMQ8ZJ</t>
+  </si>
+  <si>
+    <t>LPNHK118446153</t>
+  </si>
+  <si>
+    <t>Dahle Basic tablica suchościeralna (tablica magnetyczna do zapisywania w stabilnej aluminiowej ramie, 60 x 90 cm)</t>
+  </si>
+  <si>
+    <t>B003A6AECK</t>
+  </si>
+  <si>
+    <t>LPNHK119821890</t>
+  </si>
+  <si>
+    <t>Whirlpool MWP 303 SB kombinacja grilla i kuchenki mikrofalowej / 900 W / 30 l komory/grill kwarcowy 1050 W/funkcja AutoClean/funkcja jogurtu/funkcja topnienia/funkcja utrzymania ciepła</t>
+  </si>
+  <si>
+    <t>B077BCZ3SL</t>
+  </si>
+  <si>
+    <t>LPNHL938838238</t>
+  </si>
+  <si>
+    <t>LPNHL938506935</t>
+  </si>
+  <si>
+    <t>0195161213656</t>
+  </si>
+  <si>
+    <t>HP OfficeJet 8015e Thermo-Inkjet A4 4800 x 1200 DPI 18 ppm WLAN, grau</t>
+  </si>
+  <si>
+    <t>B091Q4RLJR</t>
+  </si>
+  <si>
+    <t>LPNHK111092809</t>
+  </si>
+  <si>
+    <t>Rollingsurfer Elektrischer Ellipsentrainer mit Festen Fußmassagen, Ellipsen-Maschine Unter dem Schreibtisch für Senioren, Tragbare Ellipsen-Trainer für Jugendliche und Erwachsene Grün</t>
+  </si>
+  <si>
+    <t>B0CQK15SZT</t>
+  </si>
+  <si>
+    <t>LPNHK211740236</t>
+  </si>
+  <si>
+    <t>DEANIC Deska sedesowa dla dzieci z podnóżkiem do kroczenia dla dzieci, nocnik z taboretem dla dzieci od 1-7 lat, nocnik, toaleta dziecięca, antypoślizgowa tapicerka, nakładka klozetowa (szara)</t>
+  </si>
+  <si>
+    <t>B09N6K8XKY</t>
+  </si>
+  <si>
+    <t>LPNIC104051146</t>
+  </si>
+  <si>
+    <t>LPNHK118013564</t>
+  </si>
+  <si>
+    <t>LPNHK118586943</t>
+  </si>
+  <si>
+    <t>Gräfenstayn® Zestaw 4 poduszek do siedzenia, poduszka na krzesło, 40 x 40 x 8 cm, do użytku wewnątrz i na zewnątrz, ze 100% bawełny, gruba tapicerka, poduszka pikowana/poduszka podłogowa (kolor antracytowy) 4 Stück (1er Pack) antracytowy</t>
+  </si>
+  <si>
+    <t>B073GWZV7W</t>
+  </si>
+  <si>
+    <t>LPNHK081708026</t>
+  </si>
+  <si>
+    <t>0031262088864</t>
+  </si>
+  <si>
+    <t>LPNHK113014061</t>
+  </si>
+  <si>
+    <t>Homecraft Padded Raised Toilet Seat 10 cm (4</t>
+  </si>
+  <si>
+    <t>B0056PR84U</t>
+  </si>
+  <si>
+    <t>LPNHL936566997</t>
+  </si>
+  <si>
+    <t>LPNHL937229273</t>
+  </si>
+  <si>
+    <t>LPNHK110688084</t>
+  </si>
+  <si>
+    <t>LPNHK109905377</t>
+  </si>
+  <si>
+    <t>LPNHL936649459</t>
+  </si>
+  <si>
+    <t>LPNHK081800461</t>
+  </si>
+  <si>
+    <t>LPNHK113654760</t>
+  </si>
+  <si>
+    <t>Candy cmxc 30dcs Comtoir du 30 l 900 W czarny, stal nierdzewna kuchenka mikrofalowa – kuchenka mikrofalowa</t>
+  </si>
+  <si>
+    <t>B01KPR0XFE</t>
+  </si>
+  <si>
+    <t>LPNHL938344885</t>
+  </si>
+  <si>
+    <t>0788493458996</t>
+  </si>
+  <si>
+    <t>Comfier Shiatsu masażer szyi i pleców – 2D / 3D ugniatanie pełnych pleców masażer z ciepłem i regulowanym kompresją powietrzną, poduszka do masażu na ramiona kark i plecy biodra, ulga w bólu całego ciała</t>
+  </si>
+  <si>
+    <t>B07JH7GS76</t>
+  </si>
+  <si>
+    <t>LPNHK193269737</t>
+  </si>
+  <si>
+    <t>Bosch DEM63AC00 seria 2 Wandesse D, okap + filtr zapachów, 60 cm, srebrny, do wyboru tryb obiegu lub powietrza wylotowego, przełącznik przyciskowy, poziom intensywny, metalowy filtr przeciw-tłuszczowy (nadaje się do mycia w zmywarce) Pojedynczy</t>
+  </si>
+  <si>
+    <t>B079JTDZRZ</t>
+  </si>
+  <si>
+    <t>LPNHK107270809</t>
+  </si>
+  <si>
+    <t>LPNHK192648695</t>
+  </si>
+  <si>
+    <t>Leitz, Podstawka na Biurko Leitz Ergo Cosy z Wysuwaną Półką i Regulacją Wysokości, do Laptopów/Monitorów, Oszczędność Miejsca, 800 × 420 mm, Kolor Biały i Szary (65320085)</t>
+  </si>
+  <si>
+    <t>B09641JXPH</t>
+  </si>
+  <si>
+    <t>LPNHK151757272</t>
+  </si>
+  <si>
+    <t>LPNHK113287553</t>
+  </si>
+  <si>
+    <t>LPNHK105618925</t>
+  </si>
+  <si>
+    <t>LPNHK122233180</t>
+  </si>
+  <si>
+    <t>GBC, Laminator GBC Fusion 3100L, A3, do Domu i Biura, Czarny, 4400750 A3 3100 l</t>
+  </si>
+  <si>
+    <t>B00AIH90BA</t>
+  </si>
+  <si>
+    <t>LPNHK119351629</t>
+  </si>
+  <si>
+    <t>Rollingsurfer Trenażer eliptyczny pod biurkiem, regulowany trenażer prędkości z antypoślizgowym przyrządem do ćwiczeń pedałów i monitorem LCD, regeneracja nóg, terapia dla seniorów i dorosłych</t>
+  </si>
+  <si>
+    <t>B09VNP53P3</t>
+  </si>
+  <si>
+    <t>LPNHK105423982</t>
+  </si>
+  <si>
+    <t>LPNHK119502521</t>
+  </si>
+  <si>
+    <t>LPNHK113581587</t>
+  </si>
+  <si>
+    <t>LPNHK105641667</t>
+  </si>
+  <si>
+    <t>TINMAGI Półautomatyczna maszyna do etykietowania okrągłych butelek MT-30, maszyna do etykietowania puszek i butelek</t>
+  </si>
+  <si>
+    <t>B0CPSR43PK</t>
+  </si>
+  <si>
+    <t>LPNHK211253651</t>
+  </si>
+  <si>
+    <t>LPNHK124994100</t>
+  </si>
+  <si>
+    <t>LPNHL921537800</t>
+  </si>
+  <si>
+    <t>LPNHL922329262</t>
+  </si>
+  <si>
+    <t>LPNHL937858311</t>
+  </si>
+  <si>
+    <t>Safescan ‎115-0512 Liczarka Do Banknotów, Szary, ‎25 x 29,5 x 18,4 cm Safescan 2210</t>
+  </si>
+  <si>
+    <t>B018S1B1NW</t>
+  </si>
+  <si>
+    <t>LPNHK103369837</t>
+  </si>
+  <si>
+    <t>Samsung MS2BF303TAS/EG kuchenka mikrofalowa, 1000 W, 28 komora gotowania (bardzo duża), szerokość 51,2 cm, Power Defro, 26 programów automatycznych, srebrna</t>
+  </si>
+  <si>
+    <t>B083R2GQ6X</t>
+  </si>
+  <si>
+    <t>LPNHK113099043</t>
+  </si>
+  <si>
+    <t>Homedics Shiatsu Max 2.5 Masażer Pleców i Ramion, Szary</t>
+  </si>
+  <si>
+    <t>B077BCY8ZF</t>
+  </si>
+  <si>
+    <t>LPNHK192492763</t>
+  </si>
+  <si>
+    <t>Tragbare Toilette WC mit Rücken- und Handlauf-Design, für Senioren, Schwangerschaft und Menschen mit reduzierter Mobilität, für den Hausgebrauch (Weiß+Grau)</t>
+  </si>
+  <si>
+    <t>B08RMTCYDF</t>
+  </si>
+  <si>
+    <t>LPNHE822478990</t>
+  </si>
+  <si>
+    <t>MJC Seaford 81311 regał na książki, 4 półki, imitacja dzikiego dębu, stelaż metalowy, czarny</t>
+  </si>
+  <si>
+    <t>B08F5JLS2B</t>
+  </si>
+  <si>
+    <t>LPNHK162012419</t>
+  </si>
+  <si>
+    <t>Intex Krystal Clear 26646 Filtr Piaskowy do Basenów 7,9 m³, Biały/Czarny, 220-240 V</t>
+  </si>
+  <si>
+    <t>B07FB8TV9J</t>
+  </si>
+  <si>
+    <t>LPNHK118725390</t>
+  </si>
+  <si>
+    <t>Beurer MG 135 poduszka do masażu Shiatsu z funkcją ogrzewania, 4 głowice do masażu, automatyczne wyłączanie, poszewka nadająca się do prania, na ramiona, kark, plecy i nogi 40 x 40 cm</t>
+  </si>
+  <si>
+    <t>LPNHK114077931</t>
+  </si>
+  <si>
+    <t>LPNHK166110850</t>
+  </si>
+  <si>
+    <t>Transporter zgodny z wymogami IATA dotyczącymi transportu żywych zwierząt Xxl: 100X67X75 Cm</t>
+  </si>
+  <si>
+    <t>B00F2JM8MW</t>
+  </si>
+  <si>
+    <t>LPNHE748550896</t>
+  </si>
+  <si>
+    <t>LPNHL962993170</t>
+  </si>
+  <si>
+    <t>Xerox 003R91820 Papier Do Kserokopiarek, Biały, A4 80 GSM,5 * 500 sheets A4 80 GSM Xerox Biznes Biały</t>
+  </si>
+  <si>
+    <t>B000HC4C1E</t>
+  </si>
+  <si>
+    <t>LPNHL936897762</t>
+  </si>
+  <si>
+    <t>LPNHL936897761</t>
+  </si>
+  <si>
+    <t>LPNHK124971825</t>
+  </si>
+  <si>
+    <t>Flowclear Aquarover</t>
+  </si>
+  <si>
+    <t>B084TKCRJY</t>
+  </si>
+  <si>
+    <t>LPNHK081493798</t>
+  </si>
+  <si>
+    <t>Panasonic NN-GT46KBSUG | Kuchenka mikrofalowa Grill 2 w 1, 31 L, technologia inwerterowa, grill kwarcowy 1100 W, mikrofalówka 1000 W, 24 programy, gramofon 34 cm, czarny - wersja FR</t>
+  </si>
+  <si>
+    <t>B07QJZJ2DH</t>
+  </si>
+  <si>
+    <t>LPNHK114455697</t>
+  </si>
+  <si>
+    <t>GLORIA Opryskiwacz ciśnieniowy zestaw AutoPump, do oprysków w ogrodzie, pojemność 5 l, urządzenie opryskujące na baterie/akumulatory, bez uciążliwego pompowania, automatyczny wzrost ciśnienia, ciągły natrysk</t>
+  </si>
+  <si>
+    <t>B004I67H6M</t>
+  </si>
+  <si>
+    <t>LPNHL938493210</t>
+  </si>
+  <si>
+    <t>NRS Healthcare M78366 deska prysznicowa, pomoc pod prysznic, 711 mm</t>
+  </si>
+  <si>
+    <t>B00FSFNR20</t>
+  </si>
+  <si>
+    <t>LPNHK119473965</t>
+  </si>
+  <si>
+    <t>Relaxdays Szklana tablica magnetyczna 60 x 40 cm, do zapisywania, Memboard, 3 magnesy, szkło bezpieczne, tablica magnetyczna, biała</t>
+  </si>
+  <si>
+    <t>B07CVPNVJS</t>
+  </si>
+  <si>
+    <t>LPNHK113558315</t>
+  </si>
+  <si>
+    <t>Beurer HK 48 Poduszka grzewcza do sofy z szybkim ogrzewaniem, 3 podświetlanymi ustawieniami temperatury i automatycznym wyłączaniem, bardzo miękka poduszka dwustronna</t>
+  </si>
+  <si>
+    <t>B07Z8KBP5C</t>
+  </si>
+  <si>
+    <t>LPNHL922727593</t>
+  </si>
+  <si>
+    <t>LPNHL966585464</t>
+  </si>
+  <si>
+    <t>LPNHL935414970</t>
+  </si>
+  <si>
+    <t>LPNHK107581115</t>
+  </si>
+  <si>
+    <t>Medisana MCG 820 Żelowy pokrowiec na fotel do masażu Shiatsu, pokrowiec z funkcją podgrzewania, 4 obrotowe głowice żelowe, zintegrowany masaż karku, 3 poziomy intensywności dla całych pleców Żelowe głowice masujące</t>
+  </si>
+  <si>
+    <t>B07ZHCDY8B</t>
+  </si>
+  <si>
+    <t>LPNHK151754367</t>
+  </si>
+  <si>
+    <t>medisana HS 200 elektryczna poduszka z kamienia wiśniowego z 4 ustawieniami temperatury i automatycznym wyłączaniem, aby złagodzić napięcie i ból, pokrowiec ze 100% bawełny Podkładka grzewcza + pestki wiśni</t>
+  </si>
+  <si>
+    <t>B09HMVBLFD</t>
+  </si>
+  <si>
+    <t>LPNHK124712745</t>
+  </si>
+  <si>
+    <t>Brother HL-L3210CW kompaktowa kolorowa drukarka laserowa (18 stron/min.) biała 18,3x35,6x7,4 mm WLAN</t>
+  </si>
+  <si>
+    <t>B07FXY8VW8</t>
+  </si>
+  <si>
+    <t>LPNHL963475511</t>
+  </si>
+  <si>
+    <t>Olympia PS 53 CC Niszczarka Dokumentów, Czarny, 13 L Czarny Pojedynczy</t>
+  </si>
+  <si>
+    <t>B01LWL7GRB</t>
+  </si>
+  <si>
+    <t>LPNHK124541007</t>
+  </si>
+  <si>
+    <t>Zwilling Zestawy Garnków, Stal Nierdzewna, Czarny/Srebrny, 5 Sztuk</t>
+  </si>
+  <si>
+    <t>B09HCGGDQD</t>
+  </si>
+  <si>
+    <t>LPNHK118466781</t>
+  </si>
+  <si>
+    <t>Moccamaster CD Blue Overflow ekspres do kawy KBG 741 Select-Pastel</t>
+  </si>
+  <si>
+    <t>B07ZZCZYX5</t>
+  </si>
+  <si>
+    <t>LPNHK151761464</t>
+  </si>
+  <si>
+    <t>Windhager Pułapka na kuny, pułapka na kuny, szybki i łatwy chwyt, odporna na warunki atmosferyczne i wytrzymała pułapka, pułapka na kuny, 19,3 x 61 x 18,5 cm, 05378</t>
+  </si>
+  <si>
+    <t>B07BL21W99</t>
+  </si>
+  <si>
+    <t>LPNHL938503160</t>
+  </si>
+  <si>
+    <t>B082LFML5K</t>
+  </si>
+  <si>
+    <t>LPNHK081998277</t>
+  </si>
+  <si>
+    <t>LIONELO Truus Slim Barierka Ochronna do Drzwi dla Niemowląt, Regulacja Szerokości 75-105 cm Silikonowe Osłonki, Automatyczne Zamknięcie, Dwustronne Otwieranie Blokada Zamknięcia Biały naturalny XL</t>
+  </si>
+  <si>
+    <t>B0CQP98W5W</t>
+  </si>
+  <si>
+    <t>LPNHK112764421</t>
+  </si>
+  <si>
+    <t>Munchkin Brama Schodowa Maxi Secure, Bramka dla Dziecka, Mocowanie Rozporowe Pressure Fit, Zabezpieczająca, dla Dzieci i Zwierząt, na Schody i Drzwi, Łatwy Montaż, bez Śrub, 76-82 cm, Biała</t>
+  </si>
+  <si>
+    <t>B00KV7CVIQ</t>
+  </si>
+  <si>
+    <t>LPNA031966815</t>
+  </si>
+  <si>
     <t>Dahle ShredMATIC 90 Aktenvernichter Autofeed (90 Blatt, P-4, Partikelschnitt, öl- und wartungsfrei, Automatischer Papiereinzug) lichtgrau/staubgrau</t>
   </si>
   <si>
     <t>B08SW8CBD9</t>
   </si>
   <si>
     <t>LPNHK113872476</t>
   </si>
   <si>
-    <t>spL19M5OP4l</t>
-[...620 lines deleted...]
-    <t>B07FPC4YVP</t>
+    <t>Mobiclinic, Wózek inwalidzki ortopedyczny, Model Pyramid, Składany, Aluminium, Hamulec na rączkach, Marka europejska, Siedzisko 46 cm, Podnóżek, Podłokietniki, Dla osób niepełnosprawnych</t>
+  </si>
+  <si>
+    <t>B077HVSKLJ</t>
+  </si>
+  <si>
+    <t>LPNHK103003152</t>
+  </si>
+  <si>
+    <t>CYBEX Silver Dziecięcy fotelik samochodowy Solution B-Fix, do samochodów z i bez ISOFIX, grupa 2/3 (15-36 kg), od ok. 3 do 12 lat, Volcano Black czarny</t>
+  </si>
+  <si>
+    <t>B08CXVP58W</t>
+  </si>
+  <si>
+    <t>LPNIC105187658</t>
+  </si>
+  <si>
+    <t>Amazon Basics Niszczarka na 7-8 arkuszy, do papieru i kart kredytowych, z cięciem krzyżowym</t>
+  </si>
+  <si>
+    <t>LPNHL931070159</t>
+  </si>
+  <si>
+    <t>Beurer UB 33 podgrzewany koc podkładowy, z 3 ustawieniami temperatury i zabezpieczeniem przed przegrzaniem, 150 x 80 cm</t>
+  </si>
+  <si>
+    <t>B000I6IY2W</t>
+  </si>
+  <si>
+    <t>LPNHL936873084</t>
+  </si>
+  <si>
+    <t>Beurer HK 54 Poduszka grzewcza na ramiona i szyję, przytulanka z 3 ustawieniami temperatury, automatyczne wyłączanie, możliwość prania w pralce</t>
+  </si>
+  <si>
+    <t>B07YW44Z59</t>
+  </si>
+  <si>
+    <t>LPNHL924381307</t>
+  </si>
+  <si>
+    <t>LPNHL929937920</t>
+  </si>
+  <si>
+    <t>LPNHK111969500</t>
+  </si>
+  <si>
+    <t>Beurer HD 75 Dark Grey koc elektryczny, przytulnie miękki, ogrzewany, 6 ustawień temperatury, możliwość prania w pralce, z automatycznym wyłączaniem, szczególnie bezpieczny, ciemnoszary, 180 x 130 cm Ciemnoszary 180 x 130 cm</t>
+  </si>
+  <si>
+    <t>LPNHL908637151</t>
+  </si>
+  <si>
+    <t>LPNHL912157509</t>
+  </si>
+  <si>
+    <t>LPNHK121746430</t>
+  </si>
+  <si>
+    <t>0438596425264</t>
+  </si>
+  <si>
+    <t>Fellowes 4601101 Niszczarka Dokumentów, Czarny/Srebrny, do 12 Arkuszy niszczarka 73Ci</t>
+  </si>
+  <si>
+    <t>B00AF2X140</t>
+  </si>
+  <si>
+    <t>LPNHL963352894</t>
+  </si>
+  <si>
+    <t>Beurer HK 125 poduszka grzewcza (format XXL, 6 poziomów temperatury, automatyczne wyłączanie i przełącznik LED, można prać w pralce), 60 x 40 cm, szara szary</t>
+  </si>
+  <si>
+    <t>LPNHL938175677</t>
+  </si>
+  <si>
+    <t>0773554030389</t>
+  </si>
+  <si>
+    <t>Infantino Music &amp; Lights 3 in 1 Discovery Seat &amp; Booster - Growing Baby Chair Booster Seat &amp; Dining Chair - With Toys and Snack Tray - For Babies and Toddlers Siedzisko odkrywcze i booster</t>
+  </si>
+  <si>
+    <t>B0006NDC7E</t>
+  </si>
+  <si>
+    <t>LPNHE188830391</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Wózek inwalidzki, modell Bolonia, Aluminium, Składany, Lekki, Składane i dzielone oparcie, Odłączany podnóżek, Składane podłokietniki, Niebieski inwalidzki dla dorosłych zielony</t>
+  </si>
+  <si>
+    <t>B0B3DHB1F9</t>
+  </si>
+  <si>
+    <t>LPNHK193034854</t>
+  </si>
+  <si>
+    <t>LPNHK192286098</t>
+  </si>
+  <si>
+    <t>0077924061479</t>
+  </si>
+  <si>
+    <t>Weber 50010079 Gasgrill Q1000, schwarz, Campinggrill, Grillen auf kleinen Balkonen</t>
+  </si>
+  <si>
+    <t>B0007VGSI0</t>
+  </si>
+  <si>
+    <t>LPNHL939345018</t>
+  </si>
+  <si>
+    <t>Hauck Stop N Safe 2 bramka zabezpieczająca drzwi lub schody, 96-101 cm, bez wiercenia, możliwe przedłużenie o 9 cm lub 21 cm do 122 cm, w kombinacji z łączem Y, metal, otwieranie w obydwu kierunkach</t>
+  </si>
+  <si>
+    <t>B0812D3RJ6</t>
+  </si>
+  <si>
+    <t>LPNHK107522907</t>
+  </si>
+  <si>
+    <t>Samsung MW6000M MC2BM6055CK/EG kuchenka mikrofalowa kombi z grillem i gorącym powietrzem / 900 W / 28 l komora gotowania (bardzo duża) / szerokość 51,7 cm/HotBlast/Slim-Fry/czarna</t>
+  </si>
+  <si>
+    <t>B083R1S4V6</t>
+  </si>
+  <si>
+    <t>LPNHL938061518</t>
+  </si>
+  <si>
+    <t>Beurer HD 75 koc grzewczy, przytulny koc termiczny z 6 poziomami temperatury, systemem bezpieczeństwa i automatycznym wyłączaniem, można prać w pralce, kolor taupe</t>
+  </si>
+  <si>
+    <t>B075LG1P79</t>
+  </si>
+  <si>
+    <t>LPNHL937438148</t>
+  </si>
+  <si>
+    <t>Legamaster 7-225300 Professional Travel Moderator walizka z bogatym wyposażeniem moderacyjnym, aluminium über 3200 Teile Profesjonalne podróże</t>
+  </si>
+  <si>
+    <t>B00DTOD4DO</t>
+  </si>
+  <si>
+    <t>LPNHK118618985</t>
+  </si>
+  <si>
+    <t>LPNHL937428469</t>
+  </si>
+  <si>
+    <t>LPNHK114223199</t>
+  </si>
+  <si>
+    <t>LPNHL992338051</t>
+  </si>
+  <si>
+    <t>LPNHL917087608</t>
+  </si>
+  <si>
+    <t>CURA Pearl Classic 150x210 7kg Premium Bawełniany koc obciążeniowy - kołdra obciążeniowa – łagodzi objawy bezsenności, stresu i niepokoju, biały/biała 150 x 210 cm - 7 kg</t>
+  </si>
+  <si>
+    <t>B09HKH1Z3T</t>
+  </si>
+  <si>
+    <t>LPNHK253092810</t>
+  </si>
+  <si>
+    <t>CURA Pearl Classic 135x200 7kg Premium Bawełniany koc obciążeniowy - kołdra obciążeniowa – łagodzi objawy bezsenności, stresu i niepokoju, biały/biała 135 x 200 cm - 7 kg</t>
+  </si>
+  <si>
+    <t>B09HKF6XGM</t>
+  </si>
+  <si>
+    <t>LPNHK212379723</t>
+  </si>
+  <si>
+    <t>CURA Pearl Classic 135x200 11kg Premium Bawełniany koc obciążeniowy - kołdra obciążeniowa – łagodzi objawy bezsenności, stresu i niepokoju, biały/biała 135 x 200 cm - 11 kg</t>
+  </si>
+  <si>
+    <t>B09HKG4GCX</t>
+  </si>
+  <si>
+    <t>LPNHK106529476</t>
+  </si>
+  <si>
+    <t>LPNHL937039645</t>
+  </si>
+  <si>
+    <t>LPNHK105674872</t>
+  </si>
+  <si>
+    <t>LPNHK212341946</t>
+  </si>
+  <si>
+    <t>Midea ST 5.31 Mini zmywarka 42 cm, wolnostojąca zmywarka stołowa, z kontrolą Wi-Fi, zmywarka, 7 programów, 3 miejsca, sterowanie dotykowe, 58 dB, z lub bez podłączenia wody, biały</t>
+  </si>
+  <si>
+    <t>B097G31982</t>
+  </si>
+  <si>
+    <t>LPNHK112754594</t>
+  </si>
+  <si>
+    <t>Mobiclinic PRO, Ares, odleżyny poduszce powietrznej ortopedyczne antiescaras poduszki, przemian komórek, ze sprężarką, Możliwość przysłonięcia</t>
+  </si>
+  <si>
+    <t>B086WKL96J</t>
+  </si>
+  <si>
+    <t>LPNHK118561194</t>
+  </si>
+  <si>
+    <t>Exacompta 314398D Premium pudełko szafka z 4 szufladami na dokumenty A4+ Wytrzymała szafka z szufladami o dużej pojemności dla większej ilości miejsca na biurku Pop Box Iderama biała/kolorowa 4 szuflady biały| kolorowy</t>
+  </si>
+  <si>
+    <t>B079P49WF9</t>
+  </si>
+  <si>
+    <t>LPNHK120226813</t>
+  </si>
+  <si>
+    <t>LPNHK112868386</t>
+  </si>
+  <si>
+    <t>LPNHK110884219</t>
+  </si>
+  <si>
+    <t>LPNHL982889190</t>
+  </si>
+  <si>
+    <t>Bieżnia do domu z nachyleniem, składana bieżnia elektryczna do 12 km/h, 2,5 HP Walking Machine z wyświetlaczem LCD, pilotem zdalnego sterowania i sterowaniem za pomocą aplikacji, podwójne czarny</t>
+  </si>
+  <si>
+    <t>B0CMDFC392</t>
+  </si>
+  <si>
+    <t>LPNHE826292323</t>
+  </si>
+  <si>
+    <t>LPNIC115517295</t>
+  </si>
+  <si>
+    <t>SEVERIN Kuchenka mikrofalowa 4 w 1 z podwójnym grillem, mini piekarnik z funkcją pizzy, kuchenka mikrofalowa z grillem i funkcją gorącego powietrza do 230°C, stal nierdzewna/czarny matowy, MW 7778</t>
+  </si>
+  <si>
+    <t>B0B75FLL5R</t>
+  </si>
+  <si>
+    <t>LPNHL938537439</t>
+  </si>
+  <si>
+    <t>Homecraft Savanah deska prysznicowa, 76 cm</t>
+  </si>
+  <si>
+    <t>B002ECBIG2</t>
+  </si>
+  <si>
+    <t>LPNHL936845929</t>
+  </si>
+  <si>
+    <t>Samsung MC2BM6035CS/EG kuchenka mikrofalowa kombi z grillem i gorącym powietrzem, 900 W, 28 komora gotowania (bardzo duża), szerokość 51,7 cm, technologia HotBlast, SlimFry, srebrna</t>
+  </si>
+  <si>
+    <t>B083R2HJ5W</t>
+  </si>
+  <si>
+    <t>LPNHK081262465</t>
+  </si>
+  <si>
+    <t>BRITAX RÖMER Kindersitz ADVANSAFIX 2 Z-LINE, für Kinder von 76-150 cm (i-Size) mit und ohne ISOFIX, 15 Monate bis 12 Jahre, Midnight Grey</t>
+  </si>
+  <si>
+    <t>B0CL7GK9NZ</t>
+  </si>
+  <si>
+    <t>LPNIC105740185</t>
+  </si>
+  <si>
+    <t>NZXT H9 Elite Gaming Mid-Tower ATX Double Case, Zawiera 3 wentylatory F120 RGB Duo 120 mm z kontrolerem, panel przedni, górny i boczny ze szkła, czarny, CM-H91EB-01</t>
+  </si>
+  <si>
+    <t>B0BJGRR33H</t>
+  </si>
+  <si>
+    <t>LPNHK192509810</t>
+  </si>
+  <si>
+    <t>074451121188</t>
+  </si>
+  <si>
+    <t>Ingenuity, Łyżka niemowlęca 2 w 1, kapelusz Owca</t>
+  </si>
+  <si>
+    <t>B07QVLTZ6R</t>
+  </si>
+  <si>
+    <t>LPNA031263907</t>
+  </si>
+  <si>
+    <t>5-czesciowy Kokon Niemowlecy 100x60x15cm Medi Partners Wyjmowana wkładka Łozeczko Kocyk dzieciecy dla dzieci i noworodków 100% bawełna (Jelonki z szarym Minky)</t>
+  </si>
+  <si>
+    <t>B09XHX9JK8</t>
+  </si>
+  <si>
+    <t>LPNA031256594</t>
+  </si>
+  <si>
+    <t>074451122024</t>
+  </si>
+  <si>
+    <t>Ingenuity, Flora the Unicorn przenośna huśtawka dla niemowląt, 6 prędkości huśtawki, 3 ustawienia programatora czasowego, 12 uspokajających melodii, noworodki w wieku 0-9 miesięcy, maks. 9 kg, różowa</t>
+  </si>
+  <si>
+    <t>B07QXL2QWG</t>
+  </si>
+  <si>
+    <t>LPNHK211884099</t>
+  </si>
+  <si>
+    <t>Wëasy Automatyczna manekin do prasowania 2 w 1 do koszul i spodni IRO330, suszenie i prasowanie, 5 poziomów temperatury, programowalny timer Koszule i spodnie</t>
+  </si>
+  <si>
+    <t>B0D5CYN16P</t>
+  </si>
+  <si>
+    <t>LPNHE836459214</t>
+  </si>
+  <si>
+    <t>Safety 1st Płaska stopnia, wysuwana bramka bezpieczeństwa, bramka schodowa, bramka dla niemowląt nadaje się również dla psów, od sześciu miesięcy do dwóch lat, biała metalowa</t>
+  </si>
+  <si>
+    <t>B07BRBSL8B</t>
+  </si>
+  <si>
+    <t>LPNA031382057</t>
+  </si>
+  <si>
+    <t>LPNHK106364944</t>
+  </si>
+  <si>
+    <t>LPNHK112899123</t>
+  </si>
+  <si>
+    <t>HURTLUK0000126</t>
+  </si>
+  <si>
+    <t>LPNHL936907368</t>
+  </si>
+  <si>
+    <t>HURTLUK0000191</t>
+  </si>
+  <si>
+    <t>Beurer UB 60 podgrzewany koc pod spód, z 4 ustawieniami temperatury i szybkim ogrzewaniem, 150 x 80 cm, automatyczne wyłączanie, można prać w pralce</t>
+  </si>
+  <si>
+    <t>B00FYJEJKO</t>
+  </si>
+  <si>
+    <t>LPNHK110688186</t>
+  </si>
+  <si>
+    <t>LPNHL936656174</t>
+  </si>
+  <si>
+    <t>LPNHK110717041</t>
+  </si>
+  <si>
+    <t>LPNHK105973615</t>
+  </si>
+  <si>
+    <t>LPNHL936919318</t>
+  </si>
+  <si>
+    <t>LPNHL938121948</t>
+  </si>
+  <si>
+    <t>LPNHK111892324</t>
+  </si>
+  <si>
+    <t>LPNHK110964598</t>
+  </si>
+  <si>
+    <t>LPNHK109497729</t>
+  </si>
+  <si>
+    <t>LPNHK109384052</t>
+  </si>
+  <si>
+    <t>LPNHK110956182</t>
+  </si>
+  <si>
+    <t>Laica PS3001 waga dla niemowląt, kolor biały</t>
+  </si>
+  <si>
+    <t>B0050IIEDM</t>
+  </si>
+  <si>
+    <t>LPNHL937767074</t>
+  </si>
+  <si>
+    <t>074451109247</t>
+  </si>
+  <si>
+    <t>Bright Starts, Giggling Safari, pomoc w nauce chodzenia z zabawkami, zabawka do pchania pereł, 3 ustawienia wysokości, wózek do nauki chodzenia z wysokim oparciem, składany, zielony/niebieski, dla</t>
+  </si>
+  <si>
+    <t>B07F2FTFKG</t>
+  </si>
+  <si>
+    <t>LPNHK212382621</t>
+  </si>
+  <si>
+    <t>LPNA031256615</t>
+  </si>
+  <si>
+    <t>Dell EMC TFT MDA20 Dual Monitor ARM, 1</t>
+  </si>
+  <si>
+    <t>B086RMFY3V</t>
+  </si>
+  <si>
+    <t>LPNHK119113021</t>
+  </si>
+  <si>
+    <t>Double A 10330057933 papier 250 arkuszy A4 80 g/m² 2500 karton biały</t>
+  </si>
+  <si>
+    <t>B00BJIF89A</t>
+  </si>
+  <si>
+    <t>LPNHK105632785</t>
+  </si>
+  <si>
+    <t>Panasonic Kuchenka Mikrofalowa, Srebrny, 23 l, 1000W 230V</t>
+  </si>
+  <si>
+    <t>B00VKNVKUK</t>
+  </si>
+  <si>
+    <t>LPNHL938838214</t>
+  </si>
+  <si>
+    <t>Imetec Scaldasonno, ogrzewana mata do łóżek pojedynczych, 150 x 80 cm, niskie zużycie prądu, sterowanie w 2 temperaturach, pikowana tkanina, wyprodukowano we Włoszech, można prać ręcznie i w pralce pojedynczy egzemplarz beżowy</t>
+  </si>
+  <si>
+    <t>B00A9269R2</t>
+  </si>
+  <si>
+    <t>LPNHL936630670</t>
+  </si>
+  <si>
+    <t>LPNHL936710561</t>
+  </si>
+  <si>
+    <t>LPNHK105322939</t>
+  </si>
+  <si>
+    <t>LPNHK111300395</t>
+  </si>
+  <si>
+    <t>LPNHK114015030</t>
+  </si>
+  <si>
+    <t>LPNHL936907831</t>
+  </si>
+  <si>
+    <t>LPNHK110617309</t>
+  </si>
+  <si>
+    <t>LPNHK120521058</t>
+  </si>
+  <si>
+    <t>LPNHK105318540</t>
+  </si>
+  <si>
+    <t>Gardena zestaw hydroforowy Comfort 5000/5 eco inox: pompa ze zbiornikiem ciśnieniowym, nierdzewna stal szlachetna, zabezpieczenie przed pracą na sucho, wydajność 4500 l/h, energooszczędna (1756-20) Premium - do 4500 l/h Pojedynczy</t>
+  </si>
+  <si>
+    <t>B00FGRZ1FG</t>
+  </si>
+  <si>
+    <t>LPNHL939101237</t>
+  </si>
+  <si>
+    <t>043859728510</t>
+  </si>
+  <si>
+    <t>Fellowes 4701801 Niszczarka, Czarny, 7 Arkuszy, 13 l</t>
+  </si>
+  <si>
+    <t>B0776PKP41</t>
+  </si>
+  <si>
+    <t>LPNHK111594766</t>
+  </si>
+  <si>
+    <t>HP OneShred 8CC Niszczarka Dokumentów, Biały/Czarny, 15 l</t>
+  </si>
+  <si>
+    <t>B08TZJSB8D</t>
+  </si>
+  <si>
+    <t>LPNHL937909946</t>
+  </si>
+  <si>
+    <t>0737787153338</t>
+  </si>
+  <si>
+    <t>Next Level Racing NLR-S031 GTLite Pro składany kokpit wyścigowy, Czarny</t>
+  </si>
+  <si>
+    <t>B0C8LX9QX4</t>
+  </si>
+  <si>
+    <t>LPNHL962774031</t>
+  </si>
+  <si>
+    <t>Drążek do zasłony prysznicowej w kształcie litery U, 70x165x70cm, drążek prysznicowy kątowy do wanny, bez uchwytu sufitowego, stal malowana proszkowo, kolor czarny</t>
+  </si>
+  <si>
+    <t>B0874W2DFF</t>
+  </si>
+  <si>
+    <t>LPNHK211892614</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Guadiana podnośnik do toalety, z pokrywą, pomoc w kąpieli dla osób starszych i niepełnosprawnych, składane podłokietniki, ergonomiczny, lekki, biały</t>
+  </si>
+  <si>
+    <t>B07W7TTGDP</t>
+  </si>
+  <si>
+    <t>LPNHL936870360</t>
+  </si>
+  <si>
+    <t>WORKPRO Zestaw nasadek i kluczy grzechotkowych 1/2 cala i 1/4 cala (72 zęby) szybkiego zwalniania (108 szt.)</t>
+  </si>
+  <si>
+    <t>B07B8Y1SNC</t>
+  </si>
+  <si>
+    <t>LPNHK252910074</t>
+  </si>
+  <si>
+    <t>Tefal Grill kontaktowy Inicio Adjust GC242D, grill elektryczny opiekacz do kanapek/grillowanie niskotłuszczowe/Panini/tostów/steków, 3 stopniami Regulowany termostat, powłoką nieprzywierającą, 2000 W W zestawie regulowany termostat</t>
+  </si>
+  <si>
+    <t>B07H7MMQ6S</t>
+  </si>
+  <si>
+    <t>LPNHK193038664</t>
+  </si>
+  <si>
+    <t>0889894442543</t>
+  </si>
+  <si>
+    <t>HP 2M33V95 Officejet 250 Mobile Drukarka Wielofunkcyjna, 5.2 x 1.3 x 2.4 cm, Czarny</t>
+  </si>
+  <si>
+    <t>B01IQS8UHC</t>
+  </si>
+  <si>
+    <t>LPNHK192730451</t>
+  </si>
+  <si>
+    <t>043859771097</t>
+  </si>
+  <si>
+    <t>Fellowes Powershred Lx41 4300701 Niszczarka do Papieru, Czarny, ‎22 x 31 x 40,1 cm</t>
+  </si>
+  <si>
+    <t>B09GB818SP</t>
+  </si>
+  <si>
+    <t>LPNHK109476644</t>
+  </si>
+  <si>
+    <t>AC Design Furniture Etui na książki, MDF, dł. 40 x szer. 63 x wys. 130 cm</t>
+  </si>
+  <si>
+    <t>B0895MDXS9</t>
+  </si>
+  <si>
+    <t>LPNHK112290023</t>
+  </si>
+  <si>
+    <t>Hydas poduszka grzewcza na ramiona i szyję/zmywalna/zamknięcie magnetyczne - benzynowa niebieska</t>
+  </si>
+  <si>
+    <t>B01EA8JALW</t>
+  </si>
+  <si>
+    <t>LPNHL924287628</t>
+  </si>
+  <si>
+    <t>Dahle Długość cięcia 1300 mm / 0,7 mm Wydajność cięcia profesjonalna trymer - niebieski STARY: 51 1/8</t>
+  </si>
+  <si>
+    <t>B00VMDGEKY</t>
+  </si>
+  <si>
+    <t>LPNHL962774068</t>
+  </si>
+  <si>
+    <t>Beurer HD 150 XXL Taupe koc grzewczy, elektryczny koc z automatycznym wyłączaniem, 200 x 150 cm, 6 ustawień temperatury, możliwość prania w pralce, przytulny koc o wyglądzie futra, beżowy / brązowy</t>
+  </si>
+  <si>
+    <t>LPNHK112534710</t>
+  </si>
+  <si>
+    <t>LPNHK110949390</t>
+  </si>
+  <si>
+    <t>HURTLUK0000124</t>
+  </si>
+  <si>
+    <t>LPNHL936689961</t>
+  </si>
+  <si>
+    <t>HURTLUK0000071</t>
+  </si>
+  <si>
+    <t>LPNHK114231205</t>
+  </si>
+  <si>
+    <t>LPNHK109408840</t>
+  </si>
+  <si>
+    <t>LPNHL937759100</t>
+  </si>
+  <si>
+    <t>Logitech G923 Racing Wheel And Pedals For Ps4 And Pc, Prawdziwe Ściganie Pochodzi Z Wnętrza, Playstation®4/Playstation®5/Pc - Czarny ,941-000149 Playstation | PC</t>
+  </si>
+  <si>
+    <t>B07W7KFFFF</t>
+  </si>
+  <si>
+    <t>LPNHK081420721</t>
+  </si>
+  <si>
+    <t>Beurer UB 53 podgrzewany koc podkładowy, z 4 ustawieniami temperatury i zabezpieczeniem przed przegrzaniem, wymiary: 150 x 80 cm</t>
+  </si>
+  <si>
+    <t>B00EUS5U76</t>
+  </si>
+  <si>
+    <t>LPNHK119534419</t>
+  </si>
+  <si>
+    <t>Beurer HK 72 Mobilny pas grzewczy z możliwością ładowania, poduszka grzewcza na brzuch lub plecy, możliwość stosowania w domu lub w podróży z akumulatorem litowo-jonowym ok. 4 h pracy akumulatora</t>
+  </si>
+  <si>
+    <t>B00O1A2HYM</t>
+  </si>
+  <si>
+    <t>LPNHK109446194</t>
+  </si>
+  <si>
+    <t>LPNHL936907463</t>
+  </si>
+  <si>
+    <t>DEDAKJ Sauerstoffgerät für Zuhause, Sauerstoffkonzentrator Tragbarer, Konzentration Einstellbare 1-7L / min, Sauerstoffmaschine 30%-90% Reinheit, Fernbedienung, Zuhause und Reisen（DE-1A) Schwarz + Weiß.</t>
+  </si>
+  <si>
+    <t>B0895GFWZM</t>
+  </si>
+  <si>
+    <t>LPNHK212073579</t>
+  </si>
+  <si>
+    <t>Rexel, Niszczarka do Papieru Rexel Momentum X308, Tnie na Konfetti do 8 Kartek Jednocześnie, Pojemność Pojemnika na Ścinki 15L, Kolor Czarny (2104570EU)</t>
+  </si>
+  <si>
+    <t>B07HZ9G88V</t>
+  </si>
+  <si>
+    <t>LPNHK103729417</t>
+  </si>
+  <si>
+    <t>LPNHK113598833</t>
+  </si>
+  <si>
+    <t>LPNHK119643476</t>
+  </si>
+  <si>
+    <t>Olympia PS 54 CC niszczarka dokumentów biała biały</t>
+  </si>
+  <si>
+    <t>B01LYJKGUF</t>
+  </si>
+  <si>
+    <t>LPNHE667299790</t>
+  </si>
+  <si>
+    <t>Medisana OL 700 Poduszka do siedzenia z funkcją ogrzewania, Poduszka grzewcza do użytku zewnętrznego w chłodne dni, Poduszka grzewcza z 3 poziomami temperatury z miękką filcową powierzchnią Element do siedzenia 40 x 40 cm</t>
+  </si>
+  <si>
+    <t>B0B77KHZW9</t>
+  </si>
+  <si>
+    <t>LPNHK109384279</t>
+  </si>
+  <si>
+    <t>Leitz, Laminator Leitz iLAM Touch Turbo 2, Format A3, Seria: iLAM, Kolor: Błyszcząca Biel/Antracyt, 75201000 A3 Touch 2 Turbo Pro Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0734F4ZK4</t>
+  </si>
+  <si>
+    <t>LPNHK118129889</t>
+  </si>
+  <si>
+    <t>Imetec Sonno adapter do łóżka pojedynczego, 150 x 80 cm, opatentowana technologia, szybkie nagrzewanie, stała i indywidualna temperatura, 100% bawełna, sterowanie z 6 temperaturami Singolo</t>
+  </si>
+  <si>
+    <t>B07Y8GR1WS</t>
+  </si>
+  <si>
+    <t>LPNHK110902292</t>
+  </si>
+  <si>
+    <t>LPNHK111595092</t>
+  </si>
+  <si>
+    <t>LPNHK111889770</t>
+  </si>
+  <si>
+    <t>LPNHK103488252</t>
+  </si>
+  <si>
+    <t>LPNHL936853766</t>
+  </si>
+  <si>
+    <t>LPNHK110968433</t>
+  </si>
+  <si>
+    <t>LPNHK114517399</t>
+  </si>
+  <si>
+    <t>LPNHK109408675</t>
+  </si>
+  <si>
+    <t>LPNHL936536221</t>
+  </si>
+  <si>
+    <t>LPNHK103363892</t>
+  </si>
+  <si>
+    <t>Beurer Podkładka grzewcza UB 75, przytulna, podgrzewana poduszka z 6 poziomami temperatury i szybkim nagrzewaniem, koc elektryczny do prania w pralce do łóżka, biały, 1 sztuka (1 szt.)</t>
+  </si>
+  <si>
+    <t>B01AKYXUKC</t>
+  </si>
+  <si>
+    <t>LPNHL937158176</t>
+  </si>
+  <si>
+    <t>LPNHK109427026</t>
+  </si>
+  <si>
+    <t>LPNHK120077141</t>
+  </si>
+  <si>
+    <t>LPNHK113295759</t>
+  </si>
+  <si>
+    <t>LPNHL937105018</t>
+  </si>
+  <si>
+    <t>LPNHL936817771</t>
+  </si>
+  <si>
+    <t>LPNHL936807229</t>
+  </si>
+  <si>
+    <t>LPNHL936643456</t>
+  </si>
+  <si>
+    <t>BRAMBLE Samochód Dach Torba (450 L) - Bagaż Nośnik dla Podróżować | Wodoodporny</t>
+  </si>
+  <si>
+    <t>B07XZFB42R</t>
+  </si>
+  <si>
+    <t>LPNHK226602249</t>
+  </si>
+  <si>
+    <t>LPNHK211446898</t>
+  </si>
+  <si>
+    <t>LPNHK104672799</t>
+  </si>
+  <si>
+    <t>074451124288</t>
+  </si>
+  <si>
+    <t>Ingenuity 12428, Leżak 3w1 Keep Cozy - Weaver, kojące wibracje, 2 pozycje nachylenia, do 18 kg, 65.5 x 51.3 x 53.3, Szare</t>
+  </si>
+  <si>
+    <t>B08PDPK1JS</t>
+  </si>
+  <si>
+    <t>LPNHK105692778</t>
+  </si>
+  <si>
+    <t>DIGITUS Szafa sieciowa - rack 19 cali 9 U - Niezmontowana - Montaż ścienny - Głębokość 400 mm - Obciążenie 60 kg - Szklane drzwi - Szary 9U Szklane drzwi Szary</t>
+  </si>
+  <si>
+    <t>B00CBNZ2NY</t>
+  </si>
+  <si>
+    <t>LPNHK109410864</t>
+  </si>
+  <si>
+    <t>Medisana HU 672 Puszysty podgrzewany koc pod materac, 150 x 80 cm, automatyczne wyłączanie, ochrona przed przegrzaniem, 4 ustawienia temperatury, możliwość prania</t>
+  </si>
+  <si>
+    <t>B07ZG4KT62</t>
+  </si>
+  <si>
+    <t>LPNHL935461921</t>
+  </si>
+  <si>
+    <t>Reality Leuchten Camillus R62932001 lampa sufitowa LED, akryl biały, 24 W 40x40cm</t>
+  </si>
+  <si>
+    <t>B07FNVHZMK</t>
+  </si>
+  <si>
+    <t>LPNHK107332507</t>
+  </si>
+  <si>
+    <t>LPNHK119918066</t>
+  </si>
+  <si>
+    <t>Beurer TS 26 podwójny podgrzewany koc, format XXL z oddzielnie regulowanymi strefami temperaturowymi dla dwóch osób, dwa przełączniki z 3 ustawieniami temperatury każdy, pranie w pralce, 150 x 140 cm 150x140 cm inne</t>
+  </si>
+  <si>
+    <t>B00BNUCFKO</t>
+  </si>
+  <si>
+    <t>LPNHL983134554</t>
+  </si>
+  <si>
+    <t>LPNHL904800156</t>
+  </si>
+  <si>
+    <t>Tommee Tippee 85102311 Kosz na Pieluchy, 18 Sztuk, Szary</t>
+  </si>
+  <si>
+    <t>B07KBC5V4M</t>
+  </si>
+  <si>
+    <t>LPNHK111086392</t>
+  </si>
+  <si>
+    <t>Dach zapasowy do pawilonu ogrodowego 3 x 3, wodoszczelny, dwuwarstwowy materiał płócienny, 250 g, kolor beżowy</t>
+  </si>
+  <si>
+    <t>B014D1IS8C</t>
+  </si>
+  <si>
+    <t>LPNIC117759700</t>
+  </si>
+  <si>
+    <t>Epson EcoTank ET-3850 urządzenie wielofunkcyjne 3 w 1 (kopiarka, skaner, drukarka, DIN A4, ADF, Duplex, WiFi, Ethernet, wyświetlacz, USB 2.0), duży zbiornik na atrament, wysoka wydajność, niskie</t>
+  </si>
+  <si>
+    <t>B09GFV2ZD5</t>
+  </si>
+  <si>
+    <t>LPNHL938824356</t>
+  </si>
+  <si>
+    <t>KingCamp Leżaki do ogrodu ze stolikiem pomocniczym, 5-pozycyjna, regulowana, ergonomiczna konstrukcja, składany leżak z paskiem, do ogrodu, na podwórka, baseny, kemping, plażę, do wewnątrz Beżowy ze stolikiem bocznym</t>
+  </si>
+  <si>
+    <t>B0CQYGY677</t>
+  </si>
+  <si>
+    <t>LPNHK104732280</t>
+  </si>
+  <si>
+    <t>SMONTER 100% wodoodporna trwała torba na bagażnik dachowy, pasuje do wszystkich samochodów z szynami lub bez nich, 4 wytrzymałe szerokie paski i klamry, 0,5 m3, 520 l Czarny</t>
+  </si>
+  <si>
+    <t>B07GFMFN9S</t>
+  </si>
+  <si>
+    <t>LPNHE833542819</t>
+  </si>
+  <si>
+    <t>HAUSHOF Środek do czyszczenia dywanów 400 W do natryskiwania, szorowania i odkurzania, do czyszczenia dywanów i dywanów z podwójnymi zbiornikami do samochodów, zasłon i poduszek, zwierząt domowych</t>
+  </si>
+  <si>
+    <t>B0B3J3Q9RD</t>
+  </si>
+  <si>
+    <t>LPNHE834970124</t>
+  </si>
+  <si>
+    <t>Imprimante Epson Expression Home XP-3100 Wifi (Noir)</t>
+  </si>
+  <si>
+    <t>B07VBQZRH3</t>
+  </si>
+  <si>
+    <t>LPNHL937964784</t>
+  </si>
+  <si>
+    <t>LPNHL936538657</t>
+  </si>
+  <si>
+    <t>LPNHK119886188</t>
+  </si>
+  <si>
+    <t>LPNHK103753846</t>
+  </si>
+  <si>
+    <t>LPNHL937111371</t>
+  </si>
+  <si>
+    <t>LPNHK110656890</t>
+  </si>
+  <si>
+    <t>LPNHK108121214</t>
+  </si>
+  <si>
+    <t>LPNHK110944631</t>
+  </si>
+  <si>
+    <t>LPNHK110965072</t>
+  </si>
+  <si>
+    <t>0043859632213</t>
+  </si>
+  <si>
+    <t>Fellowes Niszczarka dokumentów 99Ci, dla 3 do 5 użytkowników Przecinak, pojemność: 18 arkuszy, zapobiegająca zacięciu, wykrywanie dotykowe, oszczędność energii, wysuwany kosz 34L, czarny, 4691001</t>
+  </si>
+  <si>
+    <t>B005SO4O3C</t>
+  </si>
+  <si>
+    <t>LPNHK107734273</t>
+  </si>
+  <si>
+    <t>Profesjonalna krajalnica do papieru A3, do cięcia papieru, do szkoły i biura, wydajność cięcia ok. 12 arkuszy</t>
+  </si>
+  <si>
+    <t>B08GLKTJ68</t>
+  </si>
+  <si>
+    <t>LPNHK212110258</t>
+  </si>
+  <si>
+    <t>lpnhl936702579</t>
+  </si>
+  <si>
+    <t>LPNHK111909248</t>
+  </si>
+  <si>
+    <t>LPNHK114208392</t>
+  </si>
+  <si>
+    <t>Imetec nakładka podgrzewana - podgrzewacz do łóżka podwójnego 150 x 137 cm, 2 elementy sterujące z 2 temperaturami, materiał pikowany, można prać ręcznie i w pralce w temperaturze 30°C - Wyprodukowano Nowoczesny</t>
+  </si>
+  <si>
+    <t>B00K6MR6JK</t>
+  </si>
+  <si>
+    <t>LPNHK105322933</t>
+  </si>
+  <si>
+    <t>LPNHK111958413</t>
+  </si>
+  <si>
+    <t>LPNHK119454945</t>
+  </si>
+  <si>
+    <t>LPNHL936592574</t>
+  </si>
+  <si>
+    <t>LPNHK081032444</t>
+  </si>
+  <si>
+    <t>LPNHL938184366</t>
+  </si>
+  <si>
+    <t>LPNHK120567011</t>
+  </si>
+  <si>
+    <t>LPNHK110536451</t>
+  </si>
+  <si>
+    <t>LPNHK113612751</t>
+  </si>
+  <si>
+    <t>LPNHK111209605</t>
+  </si>
+  <si>
+    <t>LPNHK119502798</t>
+  </si>
+  <si>
+    <t>LG Health Oczyszczacz wody z kompaktowym systemem odwróconej osmozy. Nie wymaga instalacji. Zdrowy dozownik wody z 6 poziomami temperatury. Odfiltrowuje wszystkie toksyny. biały</t>
+  </si>
+  <si>
+    <t>B0B1JCWQ97</t>
+  </si>
+  <si>
+    <t>LPNHE188232803</t>
+  </si>
+  <si>
+    <t>Pavo maszyna do składania papieru, DIN A4/A5, 75 arkuszy</t>
+  </si>
+  <si>
+    <t>B00S6BNPQQ</t>
+  </si>
+  <si>
+    <t>LPNHK192537446</t>
+  </si>
+  <si>
+    <t>MY DUQUE - Mila – nowoczesny wózek na zakupy o wadze do 15 kg, prosty składany wózek na zakupy z hamulcem, uchwyty Soft Touch, wytrzymały materiał, ponadczasowe wzornictwo, obracane o 360° podwójne</t>
+  </si>
+  <si>
+    <t>B0BFJGV5NK</t>
+  </si>
+  <si>
+    <t>LPNHK212113291</t>
+  </si>
+  <si>
+    <t>Waterdrop G3P600 Umkehrosmoseanlage, 600 GPD, 8000 Liters, Entkalkungsanlage RO System unter der Spüle, Reduziert TDS, 2:1 Rein zum Abfluss, Intelligenter LED-Wasserhahn G3-600G</t>
+  </si>
+  <si>
+    <t>B0BKP8LNR3</t>
+  </si>
+  <si>
+    <t>LPNHK255354966</t>
+  </si>
+  <si>
+    <t>SEAFLO Przenośna toaleta podróżna premium 18 l</t>
+  </si>
+  <si>
+    <t>B0C3JJHZTW</t>
+  </si>
+  <si>
+    <t>LPNHK211368212</t>
+  </si>
+  <si>
+    <t>LPNHE876752485</t>
+  </si>
+  <si>
+    <t>Béaba, Big Flopsy, poduszka do karmienia piersią/ciążą, poduszka ciążowa/ciążowa, wielofunkcyjna, odpowiednia do spania/laktacji, wsparcia, relaksu i optymalnego komfortu, kwiatów bawełny, zielony</t>
+  </si>
+  <si>
+    <t>B0BFRSCFPS</t>
+  </si>
+  <si>
+    <t>LPNHK113485517</t>
+  </si>
+  <si>
+    <t>Ardes Ard.413 - Elektryczny pokrowiec na materac (1 pozycja, 100% poliester)</t>
+  </si>
+  <si>
+    <t>B000TIURJC</t>
+  </si>
+  <si>
+    <t>LPNHK109934535</t>
+  </si>
+  <si>
+    <t>Sunorchid Bagażnik dachowy do samochodu, na hak holowniczy, 425 litrów, 600D, PCW, wodoszczelny, odporny na rozdarcia, składany bagażnik Heckbox 425L</t>
+  </si>
+  <si>
+    <t>B0BMLNB3BF</t>
+  </si>
+  <si>
+    <t>LPNHK279746516</t>
+  </si>
+  <si>
+    <t>043859732326</t>
+  </si>
+  <si>
+    <t>Fellowes 43859732326 Niszczarka do Dokumentów, Czarny, 19 l, kdo 12 Arkuszy</t>
+  </si>
+  <si>
+    <t>B07D5B97QG</t>
+  </si>
+  <si>
+    <t>LPNHL936526314</t>
+  </si>
+  <si>
+    <t>EMART Stojak na tło 3 x 3 m, wytrzymały wspornik tła, regulowany stojak fotograficzny, zestaw ramek do studia fotograficznego 10x10ft</t>
+  </si>
+  <si>
+    <t>B07THHNGPJ</t>
+  </si>
+  <si>
+    <t>LPNHE842993892</t>
+  </si>
+  <si>
+    <t>F Fellie Cover wodoodporna torba na dach samochodu 443 l bagażnik na bagaż 100 cm x 96 cm x 45 cm do samochodów dostawczych SUV-ów ciężarówki (czarna)</t>
+  </si>
+  <si>
+    <t>B07D8L7789</t>
+  </si>
+  <si>
+    <t>LPNRP003611350</t>
+  </si>
+  <si>
+    <t>Canon PIXMA TR4551 atramentowa drukarka atramentowa, urządzenie wielofunkcyjne DIN A4 (druk kolorowy, skaner, kopiarka, faks, 4 w 1, 4800 x 600 dpi, USB, Wi-Fi, druk dwustronny, aplikacja Print App), kolor biały biały PIXMA TR4551</t>
+  </si>
+  <si>
+    <t>B07G5LMZGM</t>
+  </si>
+  <si>
+    <t>LPNHK111003586</t>
   </si>
   <si>
     <t>LPNHL937889079</t>
   </si>
   <si>
-    <t>Braun Household PurAroma 7 Kaffeemaschine KF 7125 – Filterkaffeemaschine mit Thermoskanne und Timer-Funktion, Kaffeezubereiter für einzigartiges Aroma, 1000 Watt, Schwarz/Edelstahl</t>
-[...5 lines deleted...]
-    <t>LPNHK123304831</t>
+    <t>Chicco Leżaczek Hooplà od Urodzenia do 18 kg, Dla Noworodka lub Dziecka, Leżaczek i Fotelik dziecięcy, z Pałąkiem do Zabawy, Regulowane Oparcie i Materacyk Redukcyjny, Kompaktowy po Złożeniu</t>
+  </si>
+  <si>
+    <t>B07Y3JXS2R</t>
+  </si>
+  <si>
+    <t>LPNHK111453697</t>
+  </si>
+  <si>
+    <t>LPNHK119094360</t>
+  </si>
+  <si>
+    <t>NRS Healthcare M00869 Wolnostojąca rama toalety - z regulacją wysokości (kwalifikuje się do zwolnienia z podatku VAT w Wielkiej Brytanii)</t>
+  </si>
+  <si>
+    <t>B003LPUWD6</t>
+  </si>
+  <si>
+    <t>LPNHL914812667</t>
+  </si>
+  <si>
+    <t>Thrustmaster Kierownica T300RS GT - kompatybilny z PS5 / PS4 / PC</t>
+  </si>
+  <si>
+    <t>B01HRYFODO</t>
+  </si>
+  <si>
+    <t>LPNHK114856451</t>
+  </si>
+  <si>
+    <t>LPNHL936656156</t>
+  </si>
+  <si>
+    <t>LPNHK109386431</t>
+  </si>
+  <si>
+    <t>LPNHK120025192</t>
+  </si>
+  <si>
+    <t>LPNHK112586921</t>
+  </si>
+  <si>
+    <t>LPNHL938153807</t>
+  </si>
+  <si>
+    <t>074451104556</t>
+  </si>
+  <si>
+    <t>Baby Einstein 10455 Interaktywny Skoczek, Niebieski Dziecięcy</t>
+  </si>
+  <si>
+    <t>B01EUNA0WK</t>
+  </si>
+  <si>
+    <t>LPNHK105440070</t>
+  </si>
+  <si>
+    <t>LPNA032133701</t>
+  </si>
+  <si>
+    <t>Rexel, Niszczarka do Papieru Rexel Momentum X312, Tnie na Konfetti do 12 Kartek Jednocześnie, Pojemność Pojemnika na Ścinki 23L, Kolor Czarny (2104572EU) 12 Blatt 12 arkuszy</t>
+  </si>
+  <si>
+    <t>B07HZ3CF23</t>
+  </si>
+  <si>
+    <t>LPNHK105310408</t>
+  </si>
+  <si>
+    <t>0711719753216</t>
+  </si>
+  <si>
+    <t>PlayStation 4 Pro - Konsole (1 TB, schwarz, Pro, Modell: CUH-7216B)</t>
+  </si>
+  <si>
+    <t>B07HSJW7HK</t>
+  </si>
+  <si>
+    <t>LPNHK081308979</t>
+  </si>
+  <si>
+    <t>Torba dachowa SNDMOR, 21 stóp sześciennych wodoodpornego bagażu dachowego, odpowiednia do wszystkich pojazdów z bagażnikiem lub bez bagażnika, w tym mata antypoślizgowa + 6 pasów wzmacniających</t>
+  </si>
+  <si>
+    <t>B0B4NTXLPZ</t>
+  </si>
+  <si>
+    <t>LPNHE836411583</t>
+  </si>
+  <si>
+    <t>LPNHE835536303</t>
+  </si>
+  <si>
+    <t>LPNRP026406035</t>
+  </si>
+  <si>
+    <t>Medcursor Maszyna do masażu stóp z podgrzewaniem, masażer do głębokiego ugniatania, zapewnia ulgę dla zmęczonych mięśni i podeszwy</t>
+  </si>
+  <si>
+    <t>B08Z8GZGZY</t>
+  </si>
+  <si>
+    <t>LPNHE817963205</t>
+  </si>
+  <si>
+    <t>Imetec Adapto Maxi pojedynczy podgrzewacz do łóżka 195 X 90 cm, szybkie ogrzewanie, stała temperatura, hipoalergiczna tkanina pikowana, regulacja w 6 temperaturach Unikalna tkanina hipoalergiczna</t>
+  </si>
+  <si>
+    <t>B08HR1VGSR</t>
+  </si>
+  <si>
+    <t>LPNHL936932404</t>
+  </si>
+  <si>
+    <t>LPNHL936851950</t>
+  </si>
+  <si>
+    <t>LPNHL937102486</t>
+  </si>
+  <si>
+    <t>LPNHK106199105</t>
+  </si>
+  <si>
+    <t>LPNHK120360841</t>
+  </si>
+  <si>
+    <t>LPNHK119885890</t>
+  </si>
+  <si>
+    <t>Imetec Adapto aksamitna żakardowa kratka podgrzewana, koc elektryczny 140x180 cm miękka tkanina, niskie zużycie, adapto technologia bezpieczeństwa, szybkie ogrzewanie, 6 temperatur, można prać</t>
+  </si>
+  <si>
+    <t>B08J8ZLLDT</t>
+  </si>
+  <si>
+    <t>LPNHK113024756</t>
+  </si>
+  <si>
+    <t>Epson T Expression Home XP-2150 3 w 1 wielofunkcyjna drukarka atramentowa A4, Czarna</t>
+  </si>
+  <si>
+    <t>B09GB67WH6</t>
+  </si>
+  <si>
+    <t>LPNHL936649694</t>
   </si>
   <si>
     <t>Bosch SKS51E38EU - Kompaktowa zmywarka serii 2 - Wolna do naczyń, 55 cm - 6 sztućców - 5 programów - EcoSilence Drive - Stal nierdzewna</t>
   </si>
   <si>
     <t>B08BTGZ37H</t>
   </si>
   <si>
     <t>LPNHK111915529</t>
   </si>
   <si>
-    <t>spL19M5KJ9j</t>
-[...1280 lines deleted...]
-    <t>LPNHK118311593</t>
+    <t>Zestaw 2 leżaków z osłoną przeciwsłoneczną | Składany leżak z parasolem | Poliester Składany Kąpiel Przeciwsłoneczna | Max Charge 110 kg | Regulowany leżak Kość słoniowa</t>
+  </si>
+  <si>
+    <t>B07N63KSD7</t>
+  </si>
+  <si>
+    <t>LPNHL938505123</t>
+  </si>
+  <si>
+    <t>Beurer UB 56 Teddy pluszowy podwójny podgrzewany koc, rozmiar XXL z oddzielnie regulowanymi strefami temperatury dla dwóch osób, możliwość prania w pralce, 150 x 160 cm</t>
+  </si>
+  <si>
+    <t>B00GSQJQVE</t>
+  </si>
+  <si>
+    <t>LPNHL936538647</t>
+  </si>
+  <si>
+    <t>DURATECH Akumulatorowa piła szablasta 20 V, akumulatorowa, uniwersalna, z 4 brzeszczotami i baterią 4,0 Ah, 0-3000 obr./min, długość skoku 22 mm, cięcie do metalu/drewna/rur PCW/cięcia drzew</t>
+  </si>
+  <si>
+    <t>B09P846BJ4</t>
+  </si>
+  <si>
+    <t>LPNHK255051759</t>
+  </si>
+  <si>
+    <t>Dahle 00.16.00533 Gilotyna biurowa z dźwignią</t>
+  </si>
+  <si>
+    <t>B000KTB1Q8</t>
+  </si>
+  <si>
+    <t>LPNHK164423540</t>
+  </si>
+  <si>
+    <t>AUFHELLEN Lustro stojące z miedzianą metalową ramą, HD 140 x 40 cm, duże lustro na całe ciało z haczykami, do salonu lub garderoby (złote) złoty 140 x 40 cm</t>
+  </si>
+  <si>
+    <t>B07YWHL6XH</t>
+  </si>
+  <si>
+    <t>LPNHL938315172</t>
+  </si>
+  <si>
+    <t>0195161936128</t>
+  </si>
+  <si>
+    <t>Urządzenie wielofunkcyjne HP LaserJet Pro 4102dw</t>
+  </si>
+  <si>
+    <t>B0BCHDNC7Z</t>
+  </si>
+  <si>
+    <t>LPNHK192373504</t>
+  </si>
+  <si>
+    <t>Kinderkraft AVEO Rowerek trójkołowy 5w1, Trójkołowiec z rączką rodzica, od 9 miesięcy do 5 lat, Kompaktowe składanie, Dwa kierunki jazdy, Funkcja wolnego koła, Regulowany daszek, Akcesoria, Różowy</t>
+  </si>
+  <si>
+    <t>B0C2D7BJ26</t>
+  </si>
+  <si>
+    <t>LPNHL963253877</t>
   </si>
   <si>
     <t>KS Tools 800.0960 Aluminiowy podest bezpieczeństwa, 1270x446x495mm</t>
   </si>
   <si>
     <t>B001NYX7ZM</t>
   </si>
   <si>
     <t>LPNHK107602385</t>
   </si>
   <si>
+    <t>Bebeconfort Avista 2 w 1 Wysokie krzesełko, Wysokie krzesełko dla dzieci od 6 miesięcy, Konwertowalne wysokie krzesełko, dla dzieci od 6 miesięcy do około 6 lat, do 30 kg, Warm Grey</t>
+  </si>
+  <si>
+    <t>B09SZCM22C</t>
+  </si>
+  <si>
+    <t>LPNHK111366573</t>
+  </si>
+  <si>
+    <t>Epson Encre C11CK63403 Drukarka, Czarny</t>
+  </si>
+  <si>
+    <t>B0B8X5H53X</t>
+  </si>
+  <si>
+    <t>LPNHK166095069</t>
+  </si>
+  <si>
+    <t>LPNHK110506751</t>
+  </si>
+  <si>
+    <t>LPNHK109416060</t>
+  </si>
+  <si>
+    <t>LPNHK109934738</t>
+  </si>
+  <si>
+    <t>LPNHL936538591</t>
+  </si>
+  <si>
+    <t>LPNHL983257129</t>
+  </si>
+  <si>
+    <t>Wykrywacz metali dla dzieci, lekki i wysokiej precyzji, wodoodporny szpula 20 cm i regulowany trzpień, biżuteria, monety, wykrywacz metali dla dzieci w wieku od 4 do 13 lat Mały</t>
+  </si>
+  <si>
+    <t>B09YLG2LNP</t>
+  </si>
+  <si>
+    <t>LPNHK306016357</t>
+  </si>
+  <si>
+    <t>Fisher-Price Skoczek „Wesoła dżungla”, centrum zabaw dla niemowląt z muzyką, światełkami i dźwiękami, CHM91 siedzisko z tygrysem</t>
+  </si>
+  <si>
+    <t>B019XSJTB0</t>
+  </si>
+  <si>
+    <t>LPNHK113496249</t>
+  </si>
+  <si>
+    <t>KITCHEN MOVE MAJESTIC 80 l Kwadratowy automatyczny kosz kuchenny o dużej pojemności, stal nierdzewna, chrom, 41 x 29 x 86 cm 80 Litres</t>
+  </si>
+  <si>
+    <t>B07BFRXGFS</t>
+  </si>
+  <si>
+    <t>LPNHK107358215</t>
+  </si>
+  <si>
+    <t>0711719561385</t>
+  </si>
+  <si>
+    <t>PlayStation®5-Digital Edition - EA SPORTS™ FIFA 23 Bundle</t>
+  </si>
+  <si>
+    <t>B0BFFSMWHB</t>
+  </si>
+  <si>
+    <t>LPNHK081421238</t>
+  </si>
+  <si>
+    <t>Imetec Scaldasonno kołdra pojedyncza 150 x 160 cm, 50% wełna i merynos, 2 temperatury, urządzenie zabezpieczające z blokiem elektrycznym, Made in Italy 150x160 cm</t>
+  </si>
+  <si>
+    <t>B0056C02MI</t>
+  </si>
+  <si>
+    <t>LPNHK110585439</t>
+  </si>
+  <si>
+    <t>LPNHK110585591</t>
+  </si>
+  <si>
+    <t>LPNHK109332631</t>
+  </si>
+  <si>
+    <t>LPNHL936806972</t>
+  </si>
+  <si>
+    <t>LPNHK110569831</t>
+  </si>
+  <si>
+    <t>043859758449</t>
+  </si>
+  <si>
+    <t>BANKERS BOX ProStore 3 plastikowe pudełko do przechowywania 36 l z pokrywkami, super mocne plastikowe pudełka do przechowywania (31,5 x 47,5 x 38 cm), przezroczyste 36 Litre X 3</t>
+  </si>
+  <si>
+    <t>B0825K6KGM</t>
+  </si>
+  <si>
+    <t>LPNHL936803327</t>
+  </si>
+  <si>
+    <t>Polar Night Kołdra obciążeniowa dla dorosłych - Ciężki koc ze szklanymi koralikami, bawełna, standard Oeko-TEX® 100 - Oddychający, hipoalergiczny, w tym. pętelki do przykrywania - 150 x 200 cm, 5-13 kg (9) 9.0 Kilogramy</t>
+  </si>
+  <si>
+    <t>B08JC82T57</t>
+  </si>
+  <si>
+    <t>LPNHK111845917</t>
+  </si>
+  <si>
+    <t>MY BREST FRIEND 0027 Zwilling Plus poduszka do pielęgnacji karmienia piersią, niebiesko-białe paski, niebieska, 1 sztuka (1 opakowanie)</t>
+  </si>
+  <si>
+    <t>B004WNIMWO</t>
+  </si>
+  <si>
+    <t>LPNHK111363638</t>
+  </si>
+  <si>
+    <t>EPSON WorkForce WF-2960DWF DIN A4, 4in1, 4 Farben, WiFi</t>
+  </si>
+  <si>
+    <t>B0B6LXYRD1</t>
+  </si>
+  <si>
+    <t>LPNHL937128577</t>
+  </si>
+  <si>
+    <t>Maszyna do łączenia RAYSON, perforowana do 12 arkuszy, łączy do 120 arkuszy, podziałka 3:1, podwójna pętla z 34 otworami, wytrzymała metalowa konstrukcja, TD-130</t>
+  </si>
+  <si>
+    <t>B07STC4HT7</t>
+  </si>
+  <si>
+    <t>LPNHK262985842</t>
+  </si>
+  <si>
+    <t>Hauck 148501 Wózek Trójkołowy, Caviar/Black, 113 x 62 x 108 cm Wózek Dziecięcy</t>
+  </si>
+  <si>
+    <t>B01LRUWHBQ</t>
+  </si>
+  <si>
+    <t>LPNHK212171662</t>
+  </si>
+  <si>
+    <t>Imetec Adapto Velvet Square Plaid podgrzewany, koc elektryczny 150x95 cm miękka tkanina, Niskie zużycie energii, Technologia Adapt, Bezpieczny, szybkie ogrzewanie, 6 temperatury, zmywalny</t>
+  </si>
+  <si>
+    <t>B08J8Z15M1</t>
+  </si>
+  <si>
+    <t>LPNHK114156187</t>
+  </si>
+  <si>
+    <t>LPNHL936888644</t>
+  </si>
+  <si>
     <t>SONGMICS Kosz na odpady kuchenne, 2 x 30 l, kosz na śmieci z 2 przegródkami, segregator odpadów, czarny, LTB60BK 74 x 64 x 42 cm</t>
   </si>
   <si>
     <t>B07KP77Y8M</t>
   </si>
   <si>
     <t>LPNHL937540679</t>
   </si>
   <si>
-    <t>Snailax, nakładka masująca shiatsu do masażu pleców i barków, z funkcją ogrzewania, mata wibracyjna, prezent dla kobiet, mężczyzn, 3 strefy masażu, SL233DE czarny</t>
-[...263 lines deleted...]
-    <t>LPNHL936710561</t>
+    <t>Hp OfficeJet Pro 8022e 229W7B, Drukarka Wielofunkcyjna, Biały/Szary 32.12 x 46 x 23.4 cm z HP+ Biały/Szary</t>
+  </si>
+  <si>
+    <t>B08WJ8T44X</t>
+  </si>
+  <si>
+    <t>LPNHL937765107</t>
+  </si>
+  <si>
+    <t>CYBEX Gold Fotelik samochodowy dla dzieci Solution S-Fix, do samochodów z i bez ISOFIX, grupa 2/3 (15-36 kg), od ok. 3 do ok. 12 lat, kolor jesienno-złoty</t>
+  </si>
+  <si>
+    <t>B07XPGMJ8C</t>
+  </si>
+  <si>
+    <t>LPNA031416020</t>
+  </si>
+  <si>
+    <t>LPNHK212693878</t>
+  </si>
+  <si>
+    <t>Rexel, Niszczarka do Papieru Rexel Momentum X410-SL, Wersja Wąska, Tnie na Konfetti do 10 kartek (80 gsm), Poziom Bezpieczeństwa P-4, Pojemność Pojemnika na Ścinki 23L, Kolor Czarny (2104573EU) 10 Blatt Pojemność 10 arkuszy</t>
+  </si>
+  <si>
+    <t>B07HZ8VZDD</t>
+  </si>
+  <si>
+    <t>LPNHK119626288</t>
+  </si>
+  <si>
+    <t>kk Kinderkraft KSGRAN00BLK0000, ‎83 x 57 x 27 cm GRANDE PLUS Czarny</t>
+  </si>
+  <si>
+    <t>B0B213Q1Z7</t>
+  </si>
+  <si>
+    <t>LPNHK119423205</t>
   </si>
   <si>
     <t>Imetec Scaldasonno Adapto - 1400 g</t>
   </si>
   <si>
     <t>B07Y8FDGDQ</t>
   </si>
   <si>
     <t>LPNHK109400265</t>
   </si>
   <si>
-    <t>Beurer UB 68 XXL podwójna mata grzewcza, 150 x 160 cm, 2 strefy temperatury, 4 poziomy temperatury, system bezpieczeństwa, funkcja timera, można prać w pralce</t>
-[...80 lines deleted...]
-    <t>LPNHK112534710</t>
+    <t>LPNHK111595090</t>
+  </si>
+  <si>
+    <t>Imetec Adapter do łóżka podwójnego, 150 x 160 cm, opatentowana technologia, szybkie nagrzewanie, stała i indywidualna temperatura, 100% bawełna, 2 elementy obsługowe z 6 temperaturami</t>
+  </si>
+  <si>
+    <t>B07Y8GH4K8</t>
+  </si>
+  <si>
+    <t>LPNHL937110987</t>
+  </si>
+  <si>
+    <t>LPNHK110703122</t>
+  </si>
+  <si>
+    <t>LPNHL937871105</t>
+  </si>
+  <si>
+    <t>LPNHL937496215</t>
+  </si>
+  <si>
+    <t>SEVERIN Piecyk do pieczenia i tostów z funkcją obiegu, mini piekarnik z rusztem do grillowania i blachą do pieczenia, pojemność 30 l, 1600 W, srebrny/czarny, TO 2056 30 l Z praktycznym rożnem</t>
+  </si>
+  <si>
+    <t>B00I11T4AM</t>
+  </si>
+  <si>
+    <t>LPNHK103478184</t>
+  </si>
+  <si>
+    <t>RENPHO Masażer nóg, masażer nóg i stóp z podwójnym zamkiem błyskawicznym, 4 intensywności, 6 trybów, kompresja powietrza, masażer łydek do ukrwienia i drenażu limfatycznego</t>
+  </si>
+  <si>
+    <t>B0C8S7L4M8</t>
+  </si>
+  <si>
+    <t>LPNHE831008043</t>
+  </si>
+  <si>
+    <t>Unbekannt Link lk1909un jednostka do sieci ściennych, czarna</t>
+  </si>
+  <si>
+    <t>B01MZHL27B</t>
+  </si>
+  <si>
+    <t>LPNHK119644978</t>
+  </si>
+  <si>
+    <t>Bestway Flowclear AquaGlide robot odkurzający, wielokolorowy</t>
+  </si>
+  <si>
+    <t>B08J7TMT3K</t>
+  </si>
+  <si>
+    <t>LPNHF001246738</t>
   </si>
   <si>
     <t>Imetec, Adapto, ogrzewacz do łóżka podwójnego 150 x 160 cm, szybkie nagrzewanie, stała i spersonalizowana temperatura, antyalergiczna tkanina pikowana, sterowanie 6 temperaturami, Made in Italy</t>
   </si>
   <si>
     <t>B07Y8GQVND</t>
   </si>
   <si>
     <t>LPNHL937158175</t>
   </si>
   <si>
-    <t>Beurer HD 75 Nordic koc elektryczny, przytulny ogrzewany koc o wyglądzie futra, 6 ustawień temperatury, możliwość prania w pralce, z automatycznym wyłączaniem, beżowy / brązowy Szary 180 x 130 cm</t>
-[...26 lines deleted...]
-    <t>LPNHL937229273</t>
+    <t>LPNHK113287383</t>
+  </si>
+  <si>
+    <t>LPNHL936576502</t>
+  </si>
+  <si>
+    <t>LPNHL937104920</t>
+  </si>
+  <si>
+    <t>Beurer UB 86 Teddy Double Comfort Underbed z pluszowym pluszem, osobno regulowane strefy grzewcze</t>
+  </si>
+  <si>
+    <t>B00GSQJQWS</t>
+  </si>
+  <si>
+    <t>LPNHL936537009</t>
+  </si>
+  <si>
+    <t>Safescan 112-0648 Liczarka Banknotów, Szary/Srebrny</t>
+  </si>
+  <si>
+    <t>B08NJXHF3M</t>
+  </si>
+  <si>
+    <t>LPNHK192523921</t>
+  </si>
+  <si>
+    <t>Kwasyo Suszarka ze stali nierdzewnej z książeczką z przepisami kulinarnymi, regulator temperatury 30-90°C, funkcja timera od 24 h czasu suszenia, nie zawiera BPA, do owoców, mięsa, owoców, warzyw, 8 poziomów 8 Etagen</t>
+  </si>
+  <si>
+    <t>B07DQFM66J</t>
+  </si>
+  <si>
+    <t>LPNHK211768569</t>
+  </si>
+  <si>
+    <t>KWASNIO</t>
+  </si>
+  <si>
+    <t>Hauck H-27406-EN-000-000 Wózek Trójkołowy, Czarny/Żółty, 124 x 60 x 106 cm wielokolorowy Runner</t>
+  </si>
+  <si>
+    <t>B074ZCR33L</t>
+  </si>
+  <si>
+    <t>LPNHK193151869</t>
+  </si>
+  <si>
+    <t>Wysokie krzesełko dla niemowlęcia Maxi-Cosi Minla, regulowane wysokie krzesełko z różnymi trybami, odpowiednie od urodzenia, 0 miesięcy – 6 lat, Essential Blue</t>
+  </si>
+  <si>
+    <t>B07RZH7JHJ</t>
+  </si>
+  <si>
+    <t>LPNHK111583418</t>
+  </si>
+  <si>
+    <t>Vita5 Nobel PRO 6 suszarka do warzyw, 6 poziomów, 24-godzinny timer, 650 W, panel sterowania LED do temperatury i timera, kompletny zestaw odwadniający 6 Etagen</t>
+  </si>
+  <si>
+    <t>B07T7GCWXM</t>
+  </si>
+  <si>
+    <t>LPNHK294837235</t>
+  </si>
+  <si>
+    <t>HURTLUK0000070</t>
+  </si>
+  <si>
+    <t>MoMi ESTELLE DAKAR wózek dziecięcy od 6 miesiąca (do 22 kg), składany wózek z 5-punktowym pasem bezpieczeństwa, koszyk na zakupy i funkcja leżenia, drążek teleskopowy do ciągnięcia, stoi po złożeniu Räder 7</t>
+  </si>
+  <si>
+    <t>B0BPWKZDPB</t>
+  </si>
+  <si>
+    <t>LPNHK111455579</t>
+  </si>
+  <si>
+    <t>Dahle 556 profesjonalny samoststrzący się trymer do papieru DIN A1, podwójny drążek prowadzący, automatyczny zacisk, nożyk zabezpieczający</t>
+  </si>
+  <si>
+    <t>B083FTYV9Y</t>
+  </si>
+  <si>
+    <t>LPNHL937918314</t>
+  </si>
+  <si>
+    <t>Hauck 274200 Wózek Trójkołowy, Czarny, 124 x 60 x 106 cm</t>
+  </si>
+  <si>
+    <t>B08J4Y9BD4</t>
+  </si>
+  <si>
+    <t>LPNHK103251989</t>
+  </si>
+  <si>
+    <t>Epson Expression Premium XP-7100 urządzenie wielofunkcyjne 3w1 (skanowanie, kopiowanie, WiFi, Ethernet, dupleks, ADF, pojedyncze wkłady, 5 kolorów, DIN A4, obsługa Amazon Dash Replenishment), czarny Drucker XP-7100</t>
+  </si>
+  <si>
+    <t>B07H8JJH9Y</t>
+  </si>
+  <si>
+    <t>LPNHK120521410</t>
+  </si>
+  <si>
+    <t>Imetec Scaldasonno koc grzewczy Adapto Maxi na łóżko podwójne 195 x 165 cm, szybkie nagrzewanie, stała i spersonalizowana temperatura, 100% wełna i merynos, 6 temperatur</t>
+  </si>
+  <si>
+    <t>B08J8XMFQN</t>
+  </si>
+  <si>
+    <t>LPNHL936717865</t>
   </si>
   <si>
     <t>Podwójny pokrowiec na materac Imetec Scaldasonno Adapto Maxi 195x165 cm, szybkie nagrzewanie, stała i spersonalizowana temperatura, 100% pikowana bawełna perkalowa, podwójna kontrola, 6 temperatur</t>
   </si>
   <si>
     <t>B09GTTY863</t>
   </si>
   <si>
     <t>LPNHL937211883</t>
   </si>
   <si>
-    <t>Imetec nakładka podgrzewana - podgrzewacz do łóżka podwójnego 150 x 137 cm, 2 elementy sterujące z 2 temperaturami, materiał pikowany, można prać ręcznie i w pralce w temperaturze 30°C - Wyprodukowano Nowoczesny</t>
-[...3308 lines deleted...]
-    <t>LPNHK110569831</t>
+    <t>wUzek bolonia</t>
+  </si>
+  <si>
+    <t>043859586288</t>
+  </si>
+  <si>
+    <t>Fellowes Stellar 5438401 Maszyna do Cięcia Dźwigniowego, Czarny/Żółty, A3</t>
+  </si>
+  <si>
+    <t>B003980AS2</t>
+  </si>
+  <si>
+    <t>HURTLUK0000047</t>
+  </si>
+  <si>
+    <t>Dahle SM 90 Niszczarka, Szary, 90 arkuszy</t>
+  </si>
+  <si>
+    <t>LPNHK110615840</t>
+  </si>
+  <si>
+    <t>CANON PIXMA G6050</t>
+  </si>
+  <si>
+    <t>B07QCQKLSZ</t>
+  </si>
+  <si>
+    <t>LPNHK165367300</t>
+  </si>
+  <si>
+    <t>0195161213830</t>
+  </si>
+  <si>
+    <t>HP OfficeJet Pro 8025 Oasis All-in-One</t>
+  </si>
+  <si>
+    <t>B00VAWDAD6</t>
+  </si>
+  <si>
+    <t>LPNHK110965218</t>
+  </si>
+  <si>
+    <t>Oczyszczacz powietrza Electrolux Pure A9 PA91-404GY (CADR 442 m³/h, do 92 m² wg Boverket, usuwa 99,9% bakterii unoszących się w powietrzu i 99,5% cząsteczek PM 2,5, tylko 17 dB w trybie cichym)</t>
+  </si>
+  <si>
+    <t>B085XY4N2S</t>
+  </si>
+  <si>
+    <t>LPNHL938227512</t>
   </si>
   <si>
     <t>Safescan 1450 EUR - Automatyczny licznik monet High-Speed</t>
   </si>
   <si>
     <t>B07BP5YPNM</t>
   </si>
   <si>
     <t>LPNHL936854301</t>
-  </si>
-[...2938 lines deleted...]
-    <t>overllock</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -9008,24263 +8996,24217 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1136"/>
+  <dimension ref="A1:G1134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B1136" sqref="B1136"/>
+      <selection activeCell="B1134" sqref="B1134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>4009729074350</v>
+        <v>3507460033380</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F2">
-        <v>220.88</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>8007403167295</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="1">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>94.47</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4" s="1">
-        <v>4015588889301</v>
+        <v>4211125362010</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
-        <v>94.47</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="1">
-        <v>4211125431051</v>
+        <v>4211125326128</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
-        <v>92.98</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8007403166298</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
-        <v>92.34</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>13</v>
+      </c>
+      <c r="B7" s="1">
+        <v>4211125362010</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F7">
-        <v>87.15</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="B8" s="1">
+        <v>8007403167776</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>79.99</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>13</v>
+      </c>
+      <c r="B9" s="1">
+        <v>4211125362010</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9">
-        <v>79.95</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="B10" s="1">
-        <v>4211125362010</v>
+        <v>8007403167776</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>77.95</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="B11" s="1">
-        <v>4022167005755</v>
+        <v>4211125318055</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>66.32</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="B12" s="1">
-        <v>4211125644130</v>
+        <v>8007403167776</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>59.46</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>32</v>
+      </c>
+      <c r="B13" s="1">
+        <v>4211125273927</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>55.3</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="B14" s="1">
-        <v>4211125274139</v>
+        <v>4211125276898</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>54.99</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="B15" s="1">
-        <v>3595560024940</v>
+        <v>8007403167295</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15">
-        <v>53.9</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="B16" s="1">
-        <v>9120107182957</v>
+        <v>8007403167295</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16">
-        <v>52.25</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="B17" s="1">
-        <v>4211125421069</v>
+        <v>8007403167776</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17">
-        <v>51.92</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>35</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4211125276898</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>50.99</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="B19" s="1">
-        <v>5907627355917</v>
+        <v>4211125276898</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>47.18</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="B20" s="1">
-        <v>3760223830118</v>
+        <v>4211125362010</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>42.9</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="B21" s="1">
-        <v>3141725001457</v>
+        <v>8712876020762</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>42.49</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="B22" s="1"/>
       <c r="C22" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="D22" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F22">
-        <v>40.48</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>50</v>
+      </c>
+      <c r="B23" s="1">
+        <v>8715946684109</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>52</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>39.99</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>53</v>
+      </c>
+      <c r="B24" s="1">
+        <v>5010993734306</v>
       </c>
       <c r="C24" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>39.99</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>56</v>
+      </c>
+      <c r="B25" s="1">
+        <v>195161617973</v>
       </c>
       <c r="C25" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>39.99</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
       <c r="B26" s="1">
-        <v>4009847094667</v>
+        <v>8715946517087</v>
       </c>
       <c r="C26" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="D26" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>35.78</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="B27" s="1"/>
       <c r="C27" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>34.99</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="B28" s="1">
-        <v>4007885005027</v>
+        <v>4211125276898</v>
       </c>
       <c r="C28" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>34.19</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B29" s="1">
-        <v>5603750046158</v>
+        <v>841710153422</v>
       </c>
       <c r="C29" t="s">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>67</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>28.99</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="B30" s="1"/>
       <c r="C30" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="D30" t="s">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>22.94</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B31" s="1"/>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="D31" t="s">
-        <v>107</v>
+        <v>72</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F31">
-        <v>18.09</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="B32" s="1">
-        <v>4016598030653</v>
+        <v>195161624919</v>
       </c>
       <c r="C32" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="D32" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>199.99</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="B33" s="1">
-        <v>5714403875046</v>
+        <v>841710153422</v>
       </c>
       <c r="C33" t="s">
-        <v>113</v>
+        <v>66</v>
       </c>
       <c r="D33" t="s">
-        <v>114</v>
+        <v>77</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>153.51</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>115</v>
+        <v>78</v>
       </c>
       <c r="B34" s="1">
-        <v>4053757306433</v>
+        <v>3168430339958</v>
       </c>
       <c r="C34" t="s">
-        <v>116</v>
+        <v>79</v>
       </c>
       <c r="D34" t="s">
-        <v>117</v>
+        <v>80</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>76.81</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="B35" s="1">
-        <v>8716382213069</v>
+        <v>4211125304065</v>
       </c>
       <c r="C35" t="s">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="D35" t="s">
-        <v>121</v>
+        <v>83</v>
       </c>
       <c r="E35">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F35">
-        <v>74.78</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="B36" s="1"/>
       <c r="C36" t="s">
-        <v>123</v>
+        <v>85</v>
       </c>
       <c r="D36" t="s">
-        <v>124</v>
+        <v>86</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>53.92</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="B37" s="1"/>
       <c r="C37" t="s">
-        <v>127</v>
+        <v>88</v>
       </c>
       <c r="D37" t="s">
-        <v>128</v>
+        <v>89</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F37">
-        <v>51.69</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="B38" s="1">
-        <v>4015588611582</v>
+        <v>8054181766820</v>
       </c>
       <c r="C38" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D38" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38">
-        <v>51.25</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="B39" s="1"/>
       <c r="C39" t="s">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="D39" t="s">
-        <v>136</v>
+        <v>95</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>49.95</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>96</v>
+      </c>
+      <c r="B40" s="1">
+        <v>3129180217415</v>
       </c>
       <c r="D40" t="s">
-        <v>141</v>
+        <v>97</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>48.96</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>76</v>
+      </c>
+      <c r="B41" s="1">
+        <v>84171153422</v>
       </c>
       <c r="C41" t="s">
-        <v>145</v>
+        <v>66</v>
       </c>
       <c r="D41" t="s">
-        <v>146</v>
+        <v>98</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
-        <v>46.19</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B42" s="1"/>
       <c r="C42" t="s">
-        <v>148</v>
+        <v>99</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>100</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
-        <v>45.99</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>101</v>
       </c>
       <c r="B43" s="1">
-        <v>4043641400279</v>
+        <v>195161625206</v>
       </c>
       <c r="C43" t="s">
-        <v>152</v>
+        <v>102</v>
       </c>
       <c r="D43" t="s">
-        <v>153</v>
+        <v>103</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
-        <v>45.92</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>104</v>
       </c>
       <c r="B44" s="1">
-        <v>4260372760216</v>
+        <v>3141725001440</v>
       </c>
       <c r="C44" t="s">
-        <v>156</v>
+        <v>105</v>
       </c>
       <c r="D44" t="s">
-        <v>157</v>
+        <v>106</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F44">
-        <v>44.95</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>104</v>
+      </c>
+      <c r="B45" s="1">
+        <v>3141725001440</v>
       </c>
       <c r="C45" t="s">
-        <v>160</v>
+        <v>105</v>
       </c>
       <c r="D45" t="s">
-        <v>161</v>
+        <v>107</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
-        <v>44.9</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>108</v>
+      </c>
+      <c r="B46" s="1">
+        <v>5017534918201</v>
       </c>
       <c r="C46" t="s">
-        <v>164</v>
+        <v>109</v>
       </c>
       <c r="D46" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F46">
-        <v>44.51</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>167</v>
+        <v>112</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>166</v>
+        <v>111</v>
       </c>
       <c r="C47" t="s">
-        <v>168</v>
+        <v>113</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>114</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
-        <v>41.89</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>170</v>
+        <v>115</v>
       </c>
       <c r="B48" s="1">
-        <v>4008838309971</v>
+        <v>4549292165678</v>
       </c>
       <c r="C48" t="s">
-        <v>171</v>
+        <v>116</v>
       </c>
       <c r="D48" t="s">
-        <v>172</v>
+        <v>117</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>40.94</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>118</v>
+      </c>
+      <c r="B49" s="1">
+        <v>4549292143867</v>
       </c>
       <c r="C49" t="s">
-        <v>175</v>
+        <v>119</v>
       </c>
       <c r="D49" t="s">
-        <v>176</v>
+        <v>120</v>
       </c>
       <c r="E49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F49">
-        <v>38.84</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>178</v>
+        <v>121</v>
       </c>
       <c r="B50" s="1">
-        <v>8716382199059</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>6975263668585</v>
       </c>
       <c r="D50" t="s">
-        <v>180</v>
+        <v>122</v>
       </c>
       <c r="E50">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="F50">
-        <v>38.2</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>181</v>
+        <v>123</v>
       </c>
       <c r="B51" s="1">
-        <v>3700643502899</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>2023100400035</v>
       </c>
       <c r="D51" t="s">
-        <v>183</v>
+        <v>124</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F51">
-        <v>36.9</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>125</v>
+      </c>
+      <c r="B52" s="1">
+        <v>6946554383036</v>
       </c>
       <c r="D52" t="s">
-        <v>188</v>
+        <v>126</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F52">
-        <v>34.26</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>127</v>
+      </c>
+      <c r="B53" s="1">
+        <v>8928262262405</v>
       </c>
       <c r="D53" t="s">
-        <v>192</v>
+        <v>128</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F53">
-        <v>34.04</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B54" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="B54" s="1">
+        <v>5010777147889</v>
+      </c>
       <c r="C54" t="s">
-        <v>195</v>
+        <v>130</v>
       </c>
       <c r="D54" t="s">
-        <v>196</v>
+        <v>131</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F54">
-        <v>31.99</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>4003318725791</v>
+        <v>133</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>132</v>
       </c>
       <c r="C55" t="s">
-        <v>198</v>
+        <v>134</v>
       </c>
       <c r="D55" t="s">
-        <v>199</v>
+        <v>135</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
-        <v>29.52</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>200</v>
+        <v>136</v>
       </c>
       <c r="B56" s="1">
-        <v>4744999460143</v>
+        <v>195161618154</v>
       </c>
       <c r="C56" t="s">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="D56" t="s">
-        <v>202</v>
+        <v>138</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
-        <v>26.95</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B57" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="B57" s="1">
+        <v>195161625183</v>
+      </c>
       <c r="C57" t="s">
-        <v>204</v>
+        <v>140</v>
       </c>
       <c r="D57" t="s">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="E57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F57">
-        <v>25.03</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>142</v>
+      </c>
+      <c r="B58" s="1">
+        <v>195161213526</v>
       </c>
       <c r="C58" t="s">
-        <v>208</v>
+        <v>143</v>
       </c>
       <c r="D58" t="s">
-        <v>209</v>
+        <v>144</v>
       </c>
       <c r="E58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F58">
-        <v>9.06</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>210</v>
+        <v>145</v>
       </c>
       <c r="B59" s="1">
-        <v>4046436021239</v>
+        <v>195161213915</v>
       </c>
       <c r="C59" t="s">
-        <v>211</v>
+        <v>146</v>
       </c>
       <c r="D59" t="s">
-        <v>212</v>
+        <v>147</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
-        <v>206.03</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>213</v>
+        <v>145</v>
       </c>
       <c r="B60" s="1">
-        <v>5028319168704</v>
+        <v>195161213915</v>
       </c>
       <c r="C60" t="s">
-        <v>214</v>
+        <v>146</v>
       </c>
       <c r="D60" t="s">
-        <v>215</v>
+        <v>148</v>
       </c>
       <c r="E60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F60">
-        <v>89.04</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>216</v>
+        <v>149</v>
       </c>
       <c r="B61" s="1">
-        <v>8436036556655</v>
+        <v>195161625176</v>
       </c>
       <c r="C61" t="s">
-        <v>217</v>
+        <v>150</v>
       </c>
       <c r="D61" t="s">
-        <v>218</v>
+        <v>151</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
-        <v>416.95</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>219</v>
+        <v>152</v>
       </c>
       <c r="B62" s="1">
-        <v>8021098320261</v>
+        <v>4895229108400</v>
       </c>
       <c r="C62" t="s">
-        <v>220</v>
+        <v>153</v>
       </c>
       <c r="D62" t="s">
-        <v>221</v>
+        <v>154</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>127.97</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>222</v>
+        <v>155</v>
       </c>
       <c r="B63" s="1">
-        <v>4242005204526</v>
+        <v>6943757612796</v>
       </c>
       <c r="C63" t="s">
-        <v>223</v>
+        <v>156</v>
       </c>
       <c r="D63" t="s">
-        <v>224</v>
+        <v>157</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>466.19</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="B64" s="1"/>
       <c r="C64" t="s">
-        <v>227</v>
+        <v>159</v>
       </c>
       <c r="D64" t="s">
-        <v>228</v>
+        <v>160</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>294.98</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="B65" s="1"/>
       <c r="C65" t="s">
-        <v>231</v>
+        <v>162</v>
       </c>
       <c r="D65" t="s">
-        <v>232</v>
+        <v>163</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
-        <v>294.0</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>8806090280146</v>
+        <v>165</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>164</v>
       </c>
       <c r="C66" t="s">
-        <v>235</v>
+        <v>166</v>
       </c>
       <c r="D66" t="s">
-        <v>236</v>
+        <v>167</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>258.94</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>238</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="B67" s="1"/>
       <c r="C67" t="s">
-        <v>239</v>
+        <v>169</v>
       </c>
       <c r="D67" t="s">
-        <v>240</v>
+        <v>170</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
       <c r="F67">
-        <v>255.96</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="B68" s="1"/>
       <c r="C68" t="s">
-        <v>242</v>
+        <v>172</v>
       </c>
       <c r="D68" t="s">
-        <v>243</v>
+        <v>173</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>249.22</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>245</v>
+        <v>174</v>
       </c>
       <c r="B69" s="1">
-        <v>8806090280153</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>5708309151717</v>
       </c>
       <c r="D69" t="s">
-        <v>247</v>
+        <v>175</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F69">
-        <v>247.38</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>249</v>
+        <v>177</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>176</v>
       </c>
       <c r="D70" t="s">
-        <v>251</v>
+        <v>178</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
-        <v>244.0</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>253</v>
+        <v>179</v>
       </c>
       <c r="B71" s="1">
-        <v>4009839535390</v>
+        <v>8001348103141</v>
       </c>
       <c r="C71" t="s">
-        <v>254</v>
+        <v>180</v>
       </c>
       <c r="D71" t="s">
-        <v>255</v>
+        <v>181</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
-        <v>218.13</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="B72" s="1"/>
       <c r="C72" t="s">
-        <v>258</v>
+        <v>183</v>
       </c>
       <c r="D72" t="s">
-        <v>259</v>
+        <v>184</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>206.0</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B73" s="1"/>
       <c r="C73" t="s">
-        <v>261</v>
+        <v>186</v>
       </c>
       <c r="D73" t="s">
-        <v>262</v>
+        <v>187</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F73">
-        <v>203.84</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="B74" s="1"/>
       <c r="C74" t="s">
-        <v>265</v>
+        <v>189</v>
       </c>
       <c r="D74" t="s">
-        <v>266</v>
+        <v>190</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>194.99</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="B75" s="1"/>
       <c r="C75" t="s">
-        <v>269</v>
+        <v>192</v>
       </c>
       <c r="D75" t="s">
-        <v>270</v>
+        <v>193</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F75">
-        <v>191.65</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>272</v>
+        <v>194</v>
       </c>
       <c r="B76" s="1">
-        <v>4242005041091</v>
+        <v>192233009551</v>
       </c>
       <c r="C76" t="s">
-        <v>273</v>
+        <v>195</v>
       </c>
       <c r="D76" t="s">
-        <v>274</v>
+        <v>196</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F76">
-        <v>184.05</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>275</v>
+        <v>194</v>
       </c>
       <c r="B77" s="1">
-        <v>8016361918634</v>
+        <v>192233009551</v>
       </c>
       <c r="C77" t="s">
-        <v>276</v>
+        <v>195</v>
       </c>
       <c r="D77" t="s">
-        <v>277</v>
+        <v>197</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F77">
-        <v>181.0</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>278</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="B78" s="1"/>
       <c r="C78" t="s">
-        <v>279</v>
+        <v>199</v>
       </c>
       <c r="D78" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F78">
-        <v>169.99</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>278</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="B79" s="1"/>
       <c r="C79" t="s">
-        <v>279</v>
+        <v>202</v>
       </c>
       <c r="D79" t="s">
-        <v>281</v>
+        <v>203</v>
       </c>
       <c r="E79">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F79">
-        <v>169.99</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="B80" s="1"/>
       <c r="C80" t="s">
-        <v>283</v>
+        <v>205</v>
       </c>
       <c r="D80" t="s">
-        <v>284</v>
+        <v>206</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
-        <v>166.48</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="B81" s="1"/>
       <c r="C81" t="s">
-        <v>286</v>
+        <v>208</v>
       </c>
       <c r="D81" t="s">
-        <v>287</v>
+        <v>209</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
-        <v>162.73</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>210</v>
+      </c>
+      <c r="B82" s="1">
+        <v>8717447617662</v>
       </c>
       <c r="C82" t="s">
-        <v>290</v>
+        <v>211</v>
       </c>
       <c r="D82" t="s">
-        <v>291</v>
+        <v>212</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F82">
-        <v>157.39</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>293</v>
+        <v>213</v>
       </c>
       <c r="B83" s="1">
-        <v>4048164108831</v>
+        <v>4007923604489</v>
       </c>
       <c r="C83" t="s">
-        <v>294</v>
+        <v>214</v>
       </c>
       <c r="D83" t="s">
-        <v>295</v>
+        <v>215</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>150.7</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>297</v>
+        <v>216</v>
       </c>
       <c r="B84" s="1">
-        <v>8059019002705</v>
+        <v>5057232698104</v>
       </c>
       <c r="C84" t="s">
-        <v>298</v>
+        <v>217</v>
       </c>
       <c r="D84" t="s">
-        <v>299</v>
+        <v>218</v>
       </c>
       <c r="E84">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F84">
-        <v>150.0</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>3045386374991</v>
+        <v>220</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>219</v>
       </c>
       <c r="C85" t="s">
-        <v>301</v>
+        <v>221</v>
       </c>
       <c r="D85" t="s">
-        <v>302</v>
+        <v>222</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
-        <v>149.0</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="B86" s="1"/>
       <c r="C86" t="s">
-        <v>304</v>
+        <v>224</v>
       </c>
       <c r="D86" t="s">
-        <v>305</v>
+        <v>225</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
-        <v>147.02</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>307</v>
+        <v>226</v>
       </c>
       <c r="B87" s="1">
-        <v>8801643736064</v>
+        <v>3220660343867</v>
       </c>
       <c r="C87" t="s">
-        <v>308</v>
+        <v>227</v>
       </c>
       <c r="D87" t="s">
-        <v>309</v>
+        <v>228</v>
       </c>
       <c r="E87">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F87">
-        <v>146.41</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>310</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="B88" s="1"/>
       <c r="C88" t="s">
-        <v>311</v>
+        <v>230</v>
       </c>
       <c r="D88" t="s">
-        <v>312</v>
+        <v>231</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
-        <v>141.99</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>313</v>
+        <v>232</v>
       </c>
       <c r="B89" s="1">
-        <v>8016361919112</v>
+        <v>3016661150722</v>
       </c>
       <c r="C89" t="s">
-        <v>314</v>
+        <v>233</v>
       </c>
       <c r="D89" t="s">
-        <v>315</v>
+        <v>234</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
-        <v>140.9</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>317</v>
+        <v>235</v>
       </c>
       <c r="B90" s="1">
-        <v>8806087910285</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>5722000143062</v>
       </c>
       <c r="D90" t="s">
-        <v>319</v>
+        <v>236</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
-        <v>139.99</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>317</v>
+        <v>237</v>
       </c>
       <c r="B91" s="1">
-        <v>8806087910285</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>2021026196698</v>
       </c>
       <c r="D91" t="s">
-        <v>320</v>
+        <v>238</v>
       </c>
       <c r="E91">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F91">
-        <v>139.99</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>317</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="B92" s="1"/>
       <c r="C92" t="s">
-        <v>318</v>
+        <v>240</v>
       </c>
       <c r="D92" t="s">
-        <v>321</v>
+        <v>241</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
-        <v>139.99</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>322</v>
-[...3 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="B93" s="1"/>
       <c r="C93" t="s">
-        <v>323</v>
+        <v>243</v>
       </c>
       <c r="D93" t="s">
-        <v>324</v>
+        <v>244</v>
       </c>
       <c r="E93">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F93">
-        <v>137.8</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="B94" s="1"/>
       <c r="C94" t="s">
-        <v>326</v>
+        <v>243</v>
       </c>
       <c r="D94" t="s">
-        <v>327</v>
+        <v>245</v>
       </c>
       <c r="E94">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F94">
-        <v>134.94</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="B95" s="1"/>
       <c r="C95" t="s">
-        <v>330</v>
+        <v>247</v>
       </c>
       <c r="D95" t="s">
-        <v>331</v>
+        <v>248</v>
       </c>
       <c r="E95">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F95">
-        <v>131.39</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>332</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="B96" s="1"/>
       <c r="C96" t="s">
-        <v>333</v>
+        <v>247</v>
       </c>
       <c r="D96" t="s">
-        <v>334</v>
+        <v>249</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
-        <v>129.0</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="B97" s="1"/>
       <c r="C97" t="s">
-        <v>337</v>
+        <v>251</v>
       </c>
       <c r="D97" t="s">
-        <v>338</v>
+        <v>252</v>
       </c>
       <c r="E97">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F97">
-        <v>127.08</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>339</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="B98" s="1"/>
       <c r="C98" t="s">
-        <v>340</v>
+        <v>254</v>
       </c>
       <c r="D98" t="s">
-        <v>341</v>
+        <v>255</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
-        <v>119.9</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="B99" s="1"/>
+        <v>256</v>
+      </c>
+      <c r="B99" s="1">
+        <v>6451355391109</v>
+      </c>
       <c r="C99" t="s">
-        <v>343</v>
+        <v>257</v>
       </c>
       <c r="D99" t="s">
-        <v>344</v>
+        <v>258</v>
       </c>
       <c r="E99">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F99">
-        <v>119.11</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>345</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="B100" s="1"/>
       <c r="C100" t="s">
-        <v>346</v>
+        <v>260</v>
       </c>
       <c r="D100" t="s">
-        <v>347</v>
+        <v>261</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100">
-        <v>116.99</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>313</v>
+        <v>213</v>
       </c>
       <c r="B101" s="1">
-        <v>8016361919112</v>
+        <v>4007923604489</v>
       </c>
       <c r="C101" t="s">
-        <v>314</v>
+        <v>214</v>
       </c>
       <c r="D101" t="s">
-        <v>348</v>
+        <v>262</v>
       </c>
       <c r="E101">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F101">
-        <v>114.99</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>8016361919112</v>
+        <v>264</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>263</v>
       </c>
       <c r="C102" t="s">
-        <v>314</v>
+        <v>265</v>
       </c>
       <c r="D102" t="s">
-        <v>350</v>
+        <v>266</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
-        <v>114.99</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
       <c r="B103" s="1">
-        <v>8016361919112</v>
+        <v>754008852108</v>
       </c>
       <c r="C103" t="s">
-        <v>314</v>
+        <v>268</v>
       </c>
       <c r="D103" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="E103">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F103">
-        <v>114.99</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>313</v>
-[...3 lines deleted...]
-      </c>
+        <v>270</v>
+      </c>
+      <c r="B104" s="1"/>
       <c r="C104" t="s">
-        <v>314</v>
+        <v>271</v>
       </c>
       <c r="D104" t="s">
-        <v>352</v>
+        <v>272</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104">
-        <v>114.99</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>313</v>
+        <v>273</v>
       </c>
       <c r="B105" s="1">
-        <v>8016361919112</v>
+        <v>745437782456</v>
       </c>
       <c r="C105" t="s">
-        <v>314</v>
+        <v>274</v>
       </c>
       <c r="D105" t="s">
-        <v>353</v>
+        <v>275</v>
       </c>
       <c r="E105">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F105">
-        <v>114.99</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>354</v>
-[...3 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="B106" s="1"/>
       <c r="C106" t="s">
-        <v>355</v>
+        <v>277</v>
       </c>
       <c r="D106" t="s">
-        <v>356</v>
+        <v>278</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106">
-        <v>113.99</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>357</v>
+        <v>279</v>
       </c>
       <c r="B107" s="1">
-        <v>4030454002127</v>
+        <v>7442144896805</v>
       </c>
       <c r="C107" t="s">
-        <v>358</v>
+        <v>280</v>
       </c>
       <c r="D107" t="s">
-        <v>359</v>
+        <v>281</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
       <c r="F107">
-        <v>113.09</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="108" spans="1:7">
-      <c r="A108" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B108" s="1"/>
       <c r="C108" t="s">
-        <v>361</v>
+        <v>282</v>
       </c>
       <c r="D108" t="s">
-        <v>362</v>
+        <v>283</v>
       </c>
       <c r="E108">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F108">
-        <v>109.99</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>363</v>
-[...3 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="B109" s="1"/>
       <c r="C109" t="s">
-        <v>364</v>
+        <v>282</v>
       </c>
       <c r="D109" t="s">
-        <v>365</v>
+        <v>285</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109">
-        <v>109.99</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>366</v>
-[...3 lines deleted...]
-      </c>
+        <v>286</v>
+      </c>
+      <c r="B110" s="1"/>
       <c r="C110" t="s">
-        <v>367</v>
+        <v>287</v>
       </c>
       <c r="D110" t="s">
-        <v>368</v>
+        <v>288</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
-        <v>107.84</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="B111" s="1">
-        <v>4048164108831</v>
+        <v>194552841997</v>
       </c>
       <c r="C111" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D111" t="s">
-        <v>369</v>
+        <v>291</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111">
-        <v>107.31</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>370</v>
+        <v>292</v>
       </c>
       <c r="B112" s="1">
-        <v>4015704291698</v>
+        <v>704768439422</v>
       </c>
       <c r="C112" t="s">
-        <v>371</v>
+        <v>293</v>
       </c>
       <c r="D112" t="s">
-        <v>372</v>
+        <v>294</v>
       </c>
       <c r="E112">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F112">
-        <v>101.89</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>373</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="B113" s="1"/>
       <c r="C113" t="s">
-        <v>374</v>
+        <v>296</v>
       </c>
       <c r="D113" t="s">
-        <v>375</v>
+        <v>297</v>
       </c>
       <c r="E113">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F113">
-        <v>99.0</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>376</v>
+        <v>298</v>
       </c>
       <c r="B114" s="1"/>
       <c r="C114" t="s">
-        <v>377</v>
+        <v>299</v>
       </c>
       <c r="D114" t="s">
-        <v>378</v>
+        <v>300</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114">
-        <v>98.85</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>379</v>
-[...3 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="B115" s="1"/>
       <c r="C115" t="s">
-        <v>380</v>
+        <v>302</v>
       </c>
       <c r="D115" t="s">
-        <v>381</v>
+        <v>303</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115">
-        <v>98.37</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>382</v>
-[...3 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="B116" s="1"/>
       <c r="C116" t="s">
-        <v>383</v>
+        <v>305</v>
       </c>
       <c r="D116" t="s">
-        <v>384</v>
+        <v>306</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116">
-        <v>98.22</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>385</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="B117" s="1"/>
       <c r="C117" t="s">
-        <v>386</v>
+        <v>308</v>
       </c>
       <c r="D117" t="s">
-        <v>387</v>
+        <v>309</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
-        <v>97.23</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>388</v>
+        <v>310</v>
       </c>
       <c r="B118" s="1">
-        <v>4008146041310</v>
+        <v>3770014125507</v>
       </c>
       <c r="C118" t="s">
-        <v>389</v>
+        <v>311</v>
       </c>
       <c r="D118" t="s">
-        <v>390</v>
+        <v>312</v>
       </c>
       <c r="E118">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F118">
-        <v>95.41</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>391</v>
-[...6 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="B119" s="1"/>
       <c r="D119" t="s">
-        <v>393</v>
+        <v>314</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119">
-        <v>94.49</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>395</v>
+        <v>229</v>
       </c>
       <c r="B120" s="1">
-        <v>4078500034531</v>
+        <v>3495795645876</v>
       </c>
       <c r="C120" t="s">
-        <v>396</v>
+        <v>230</v>
       </c>
       <c r="D120" t="s">
-        <v>397</v>
+        <v>315</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120">
-        <v>93.54</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>398</v>
+        <v>316</v>
       </c>
       <c r="B121" s="1">
-        <v>4974019174877</v>
+        <v>5901752369900</v>
       </c>
       <c r="C121" t="s">
-        <v>399</v>
+        <v>317</v>
       </c>
       <c r="D121" t="s">
-        <v>400</v>
+        <v>318</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
       <c r="F121">
-        <v>90.81</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="B122" s="1"/>
       <c r="C122" t="s">
-        <v>402</v>
+        <v>320</v>
       </c>
       <c r="D122" t="s">
-        <v>403</v>
+        <v>321</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122">
-        <v>88.99</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>404</v>
+        <v>322</v>
       </c>
       <c r="B123" s="1">
-        <v>6941057401904</v>
+        <v>6420613980560</v>
       </c>
       <c r="C123" t="s">
-        <v>405</v>
+        <v>323</v>
       </c>
       <c r="D123" t="s">
-        <v>406</v>
+        <v>324</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123">
-        <v>88.84</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="124" spans="1:7">
-      <c r="A124" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B124" s="1"/>
       <c r="C124" t="s">
-        <v>408</v>
+        <v>325</v>
       </c>
       <c r="D124" t="s">
-        <v>409</v>
+        <v>326</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
       <c r="F124">
-        <v>88.37</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="B125" s="1"/>
       <c r="C125" t="s">
-        <v>411</v>
+        <v>328</v>
       </c>
       <c r="D125" t="s">
-        <v>412</v>
+        <v>329</v>
       </c>
       <c r="E125">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F125">
-        <v>88.28</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>413</v>
-[...3 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="B126" s="1"/>
       <c r="C126" t="s">
-        <v>414</v>
+        <v>331</v>
       </c>
       <c r="D126" t="s">
-        <v>415</v>
+        <v>332</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
       <c r="F126">
-        <v>87.99</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>413</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="B127" s="1"/>
       <c r="C127" t="s">
-        <v>414</v>
+        <v>334</v>
       </c>
       <c r="D127" t="s">
-        <v>416</v>
+        <v>335</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127">
-        <v>87.99</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>413</v>
-[...3 lines deleted...]
-      </c>
+        <v>336</v>
+      </c>
+      <c r="B128" s="1"/>
       <c r="C128" t="s">
-        <v>414</v>
+        <v>337</v>
       </c>
       <c r="D128" t="s">
-        <v>417</v>
+        <v>338</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128">
-        <v>87.99</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>413</v>
-[...3 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="B129" s="1"/>
       <c r="C129" t="s">
-        <v>414</v>
+        <v>340</v>
       </c>
       <c r="D129" t="s">
-        <v>418</v>
+        <v>341</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129">
-        <v>87.99</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>419</v>
+        <v>342</v>
       </c>
       <c r="B130" s="1">
-        <v>4048164108060</v>
+        <v>4030969043622</v>
       </c>
       <c r="C130" t="s">
-        <v>420</v>
+        <v>343</v>
       </c>
       <c r="D130" t="s">
-        <v>421</v>
+        <v>344</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
-        <v>87.66</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>413</v>
-[...3 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="B131" s="1"/>
       <c r="C131" t="s">
-        <v>414</v>
+        <v>346</v>
       </c>
       <c r="D131" t="s">
-        <v>422</v>
+        <v>347</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131">
-        <v>86.99</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>423</v>
-[...3 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="B132" s="1"/>
       <c r="C132" t="s">
-        <v>424</v>
+        <v>346</v>
       </c>
       <c r="D132" t="s">
-        <v>425</v>
+        <v>348</v>
       </c>
       <c r="E132">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F132">
-        <v>83.78</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>426</v>
-[...3 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="B133" s="1"/>
       <c r="C133" t="s">
-        <v>427</v>
+        <v>350</v>
       </c>
       <c r="D133" t="s">
-        <v>428</v>
+        <v>351</v>
       </c>
       <c r="E133">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F133">
-        <v>82.09</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>429</v>
-[...3 lines deleted...]
-      </c>
+        <v>352</v>
+      </c>
+      <c r="B134" s="1"/>
       <c r="C134" t="s">
-        <v>430</v>
+        <v>353</v>
       </c>
       <c r="D134" t="s">
-        <v>431</v>
+        <v>354</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134">
-        <v>81.99</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>433</v>
-[...3 lines deleted...]
-      </c>
+        <v>355</v>
+      </c>
+      <c r="B135" s="1"/>
       <c r="C135" t="s">
-        <v>434</v>
+        <v>356</v>
       </c>
       <c r="D135" t="s">
-        <v>435</v>
+        <v>357</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
-        <v>79.9</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>436</v>
-[...3 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="B136" s="1"/>
       <c r="C136" t="s">
-        <v>437</v>
+        <v>359</v>
       </c>
       <c r="D136" t="s">
-        <v>438</v>
+        <v>360</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
       <c r="F136">
-        <v>79.57</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>439</v>
-[...3 lines deleted...]
-      </c>
+        <v>361</v>
+      </c>
+      <c r="B137" s="1"/>
       <c r="C137" t="s">
-        <v>440</v>
+        <v>362</v>
       </c>
       <c r="D137" t="s">
-        <v>441</v>
+        <v>363</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
-        <v>79.18</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>443</v>
-[...3 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="B138" s="1"/>
       <c r="C138" t="s">
-        <v>444</v>
+        <v>365</v>
       </c>
       <c r="D138" t="s">
-        <v>445</v>
+        <v>366</v>
       </c>
       <c r="E138">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F138">
-        <v>79.06</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>367</v>
+      </c>
+      <c r="B139" s="1"/>
       <c r="C139" t="s">
-        <v>447</v>
+        <v>368</v>
       </c>
       <c r="D139" t="s">
-        <v>448</v>
+        <v>369</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139">
-        <v>78.58</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>449</v>
-[...3 lines deleted...]
-      </c>
+        <v>370</v>
+      </c>
+      <c r="B140" s="1"/>
       <c r="C140" t="s">
-        <v>450</v>
+        <v>371</v>
       </c>
       <c r="D140" t="s">
-        <v>451</v>
+        <v>372</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
       <c r="F140">
-        <v>74.25</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>452</v>
-[...3 lines deleted...]
-      </c>
+        <v>373</v>
+      </c>
+      <c r="B141" s="1"/>
       <c r="C141" t="s">
-        <v>453</v>
+        <v>368</v>
       </c>
       <c r="D141" t="s">
-        <v>454</v>
+        <v>374</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141">
-        <v>70.99</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>455</v>
-[...3 lines deleted...]
-      </c>
+        <v>375</v>
+      </c>
+      <c r="B142" s="1"/>
       <c r="C142" t="s">
-        <v>456</v>
+        <v>376</v>
       </c>
       <c r="D142" t="s">
-        <v>457</v>
+        <v>377</v>
       </c>
       <c r="E142">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F142">
-        <v>70.99</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>458</v>
-[...3 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="B143" s="1"/>
       <c r="C143" t="s">
-        <v>459</v>
+        <v>379</v>
       </c>
       <c r="D143" t="s">
-        <v>460</v>
+        <v>380</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
       <c r="F143">
-        <v>70.78</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>461</v>
-[...3 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="B144" s="1"/>
       <c r="C144" t="s">
-        <v>462</v>
+        <v>382</v>
       </c>
       <c r="D144" t="s">
-        <v>463</v>
+        <v>383</v>
       </c>
       <c r="E144">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F144">
-        <v>70.38</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>464</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="B145" s="1"/>
       <c r="C145" t="s">
-        <v>465</v>
+        <v>385</v>
       </c>
       <c r="D145" t="s">
-        <v>466</v>
+        <v>386</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145">
-        <v>70.05</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>469</v>
-[...3 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="B146" s="1"/>
       <c r="C146" t="s">
-        <v>470</v>
+        <v>325</v>
       </c>
       <c r="D146" t="s">
-        <v>471</v>
+        <v>388</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146">
-        <v>69.9</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>389</v>
+      </c>
+      <c r="B147" s="1">
+        <v>4086673154987</v>
       </c>
       <c r="C147" t="s">
-        <v>470</v>
+        <v>390</v>
       </c>
       <c r="D147" t="s">
-        <v>472</v>
+        <v>391</v>
       </c>
       <c r="E147">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F147">
-        <v>69.9</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>473</v>
+        <v>392</v>
       </c>
       <c r="B148" s="1">
-        <v>5902041312102</v>
+        <v>754302178683</v>
       </c>
       <c r="C148" t="s">
-        <v>474</v>
+        <v>393</v>
       </c>
       <c r="D148" t="s">
-        <v>475</v>
+        <v>394</v>
       </c>
       <c r="E148">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F148">
-        <v>68.1</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>476</v>
-[...3 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="B149" s="1"/>
       <c r="C149" t="s">
-        <v>477</v>
+        <v>396</v>
       </c>
       <c r="D149" t="s">
-        <v>478</v>
+        <v>397</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149">
-        <v>68.07</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>479</v>
+        <v>398</v>
       </c>
       <c r="B150" s="1"/>
       <c r="C150" t="s">
-        <v>480</v>
+        <v>399</v>
       </c>
       <c r="D150" t="s">
-        <v>481</v>
+        <v>400</v>
       </c>
       <c r="E150">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F150">
-        <v>67.7</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>482</v>
-[...3 lines deleted...]
-      </c>
+        <v>401</v>
+      </c>
+      <c r="B151" s="1"/>
       <c r="C151" t="s">
-        <v>483</v>
+        <v>402</v>
       </c>
       <c r="D151" t="s">
-        <v>484</v>
+        <v>403</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
       <c r="F151">
-        <v>67.54</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>485</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="B152" s="1"/>
       <c r="C152" t="s">
-        <v>486</v>
+        <v>405</v>
       </c>
       <c r="D152" t="s">
-        <v>487</v>
+        <v>406</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
       <c r="F152">
-        <v>67.41</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>488</v>
-[...3 lines deleted...]
-      </c>
+        <v>407</v>
+      </c>
+      <c r="B153" s="1"/>
       <c r="C153" t="s">
-        <v>489</v>
+        <v>408</v>
       </c>
       <c r="D153" t="s">
-        <v>490</v>
+        <v>409</v>
       </c>
       <c r="E153">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F153">
-        <v>64.99</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>491</v>
-[...3 lines deleted...]
-      </c>
+        <v>410</v>
+      </c>
+      <c r="B154" s="1"/>
       <c r="C154" t="s">
-        <v>492</v>
+        <v>411</v>
       </c>
       <c r="D154" t="s">
-        <v>493</v>
+        <v>412</v>
       </c>
       <c r="E154">
         <v>0</v>
       </c>
       <c r="F154">
-        <v>64.99</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>494</v>
+        <v>413</v>
       </c>
       <c r="B155" s="1"/>
       <c r="C155" t="s">
-        <v>495</v>
+        <v>414</v>
       </c>
       <c r="D155" t="s">
-        <v>496</v>
+        <v>415</v>
       </c>
       <c r="E155">
         <v>0</v>
       </c>
       <c r="F155">
-        <v>63.54</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="B156" s="1"/>
       <c r="C156" t="s">
-        <v>498</v>
+        <v>417</v>
       </c>
       <c r="D156" t="s">
-        <v>499</v>
+        <v>418</v>
       </c>
       <c r="E156">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F156">
-        <v>60.51</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>500</v>
+        <v>419</v>
       </c>
       <c r="B157" s="1">
-        <v>5413346335418</v>
+        <v>6972506512384</v>
       </c>
       <c r="C157" t="s">
-        <v>501</v>
+        <v>420</v>
       </c>
       <c r="D157" t="s">
-        <v>502</v>
+        <v>421</v>
       </c>
       <c r="E157">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F157">
-        <v>59.99</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>503</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="B158" s="1"/>
       <c r="C158" t="s">
-        <v>504</v>
+        <v>423</v>
       </c>
       <c r="D158" t="s">
-        <v>505</v>
+        <v>424</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
       <c r="F158">
-        <v>59.99</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>506</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="B159" s="1"/>
       <c r="C159" t="s">
-        <v>507</v>
+        <v>426</v>
       </c>
       <c r="D159" t="s">
-        <v>508</v>
+        <v>427</v>
       </c>
       <c r="E159">
         <v>0</v>
       </c>
       <c r="F159">
-        <v>59.99</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>404</v>
-[...3 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="B160" s="1"/>
       <c r="C160" t="s">
-        <v>405</v>
+        <v>340</v>
       </c>
       <c r="D160" t="s">
-        <v>509</v>
+        <v>428</v>
       </c>
       <c r="E160">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F160">
-        <v>59.4</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>404</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="B161" s="1"/>
       <c r="C161" t="s">
-        <v>405</v>
+        <v>430</v>
       </c>
       <c r="D161" t="s">
-        <v>510</v>
+        <v>431</v>
       </c>
       <c r="E161">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F161">
-        <v>59.4</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>511</v>
-[...3 lines deleted...]
-      </c>
+        <v>432</v>
+      </c>
+      <c r="B162" s="1"/>
       <c r="C162" t="s">
-        <v>512</v>
+        <v>433</v>
       </c>
       <c r="D162" t="s">
-        <v>513</v>
+        <v>434</v>
       </c>
       <c r="E162">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F162">
-        <v>59.14</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>514</v>
-[...3 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="B163" s="1"/>
       <c r="C163" t="s">
-        <v>515</v>
+        <v>436</v>
       </c>
       <c r="D163" t="s">
-        <v>516</v>
+        <v>437</v>
       </c>
       <c r="E163">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F163">
-        <v>59.0</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>517</v>
+        <v>310</v>
       </c>
       <c r="B164" s="1">
-        <v>3664944059929</v>
+        <v>3770014125507</v>
       </c>
       <c r="C164" t="s">
-        <v>518</v>
+        <v>438</v>
       </c>
       <c r="D164" t="s">
-        <v>519</v>
+        <v>439</v>
       </c>
       <c r="E164">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F164">
-        <v>54.8</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>520</v>
+        <v>440</v>
       </c>
       <c r="B165" s="1">
-        <v>8712184053766</v>
+        <v>6438543011773</v>
       </c>
       <c r="C165" t="s">
-        <v>521</v>
+        <v>441</v>
       </c>
       <c r="D165" t="s">
-        <v>522</v>
+        <v>442</v>
       </c>
       <c r="E165">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F165">
-        <v>53.58</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>523</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="B166" s="1"/>
       <c r="C166" t="s">
-        <v>524</v>
+        <v>444</v>
       </c>
       <c r="D166" t="s">
-        <v>525</v>
+        <v>445</v>
       </c>
       <c r="E166">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F166">
-        <v>53.21</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>526</v>
+        <v>446</v>
       </c>
       <c r="B167" s="1">
-        <v>6973424410950</v>
+        <v>79750572761</v>
       </c>
       <c r="C167" t="s">
-        <v>527</v>
+        <v>447</v>
       </c>
       <c r="D167" t="s">
-        <v>528</v>
+        <v>448</v>
       </c>
       <c r="E167">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F167">
-        <v>52.99</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>529</v>
+        <v>449</v>
       </c>
       <c r="B168" s="1">
-        <v>4052025302603</v>
+        <v>4054673046007</v>
       </c>
       <c r="C168" t="s">
-        <v>530</v>
+        <v>450</v>
       </c>
       <c r="D168" t="s">
-        <v>531</v>
+        <v>451</v>
       </c>
       <c r="E168">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F168">
-        <v>52.49</v>
+        <v>5.58</v>
       </c>
       <c r="G168" t="s">
-        <v>292</v>
+        <v>452</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="B169" s="1"/>
+        <v>449</v>
+      </c>
+      <c r="B169" s="1">
+        <v>4054673046007</v>
+      </c>
       <c r="C169" t="s">
-        <v>533</v>
+        <v>450</v>
       </c>
       <c r="D169" t="s">
-        <v>534</v>
+        <v>453</v>
       </c>
       <c r="E169">
         <v>0</v>
       </c>
       <c r="F169">
-        <v>52.25</v>
+        <v>5.58</v>
       </c>
       <c r="G169" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>536</v>
+        <v>455</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>535</v>
+        <v>454</v>
       </c>
       <c r="C170" t="s">
-        <v>537</v>
+        <v>456</v>
       </c>
       <c r="D170" t="s">
-        <v>538</v>
+        <v>457</v>
       </c>
       <c r="E170">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F170">
-        <v>51.76</v>
+        <v>9.06</v>
       </c>
       <c r="G170" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>539</v>
+        <v>459</v>
       </c>
       <c r="B171" s="1">
-        <v>4052025203016</v>
+        <v>5603750480105</v>
       </c>
       <c r="C171" t="s">
-        <v>540</v>
+        <v>460</v>
       </c>
       <c r="D171" t="s">
-        <v>541</v>
+        <v>461</v>
       </c>
       <c r="E171">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F171">
-        <v>49.99</v>
+        <v>9.59</v>
       </c>
       <c r="G171" t="s">
-        <v>263</v>
+        <v>462</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>542</v>
+        <v>463</v>
       </c>
       <c r="B172" s="1">
-        <v>6942138904864</v>
+        <v>5010415520241</v>
       </c>
       <c r="C172" t="s">
-        <v>543</v>
+        <v>464</v>
       </c>
       <c r="D172" t="s">
-        <v>544</v>
+        <v>465</v>
       </c>
       <c r="E172">
         <v>0</v>
       </c>
       <c r="F172">
-        <v>49.99</v>
+        <v>10.61</v>
       </c>
       <c r="G172" t="s">
-        <v>263</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>545</v>
+        <v>467</v>
       </c>
       <c r="B173" s="1">
-        <v>8435484022019</v>
+        <v>3329680389296</v>
       </c>
       <c r="C173" t="s">
-        <v>546</v>
+        <v>468</v>
       </c>
       <c r="D173" t="s">
-        <v>547</v>
+        <v>469</v>
       </c>
       <c r="E173">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F173">
-        <v>49.9</v>
+        <v>12.49</v>
       </c>
       <c r="G173" t="s">
-        <v>328</v>
+        <v>462</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>548</v>
+        <v>470</v>
       </c>
       <c r="B174" s="1">
-        <v>4008838381533</v>
+        <v>5603750530107</v>
       </c>
       <c r="C174" t="s">
-        <v>549</v>
+        <v>471</v>
       </c>
       <c r="D174" t="s">
-        <v>550</v>
+        <v>472</v>
       </c>
       <c r="E174">
         <v>0</v>
       </c>
       <c r="F174">
-        <v>47.36</v>
+        <v>12.95</v>
       </c>
       <c r="G174" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>551</v>
+        <v>474</v>
       </c>
       <c r="B175" s="1">
-        <v>8434522050953</v>
+        <v>4003018331629</v>
       </c>
       <c r="C175" t="s">
-        <v>552</v>
+        <v>475</v>
       </c>
       <c r="D175" t="s">
-        <v>553</v>
+        <v>476</v>
       </c>
       <c r="E175">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F175">
-        <v>45.1</v>
+        <v>13.49</v>
       </c>
       <c r="G175" t="s">
-        <v>335</v>
+        <v>477</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>554</v>
+        <v>478</v>
       </c>
       <c r="B176" s="1">
-        <v>6942138948325</v>
+        <v>9010582003130</v>
       </c>
       <c r="C176" t="s">
-        <v>555</v>
+        <v>479</v>
       </c>
       <c r="D176" t="s">
-        <v>556</v>
+        <v>480</v>
       </c>
       <c r="E176">
         <v>0</v>
       </c>
       <c r="F176">
-        <v>44.95</v>
+        <v>13.53</v>
       </c>
       <c r="G176" t="s">
-        <v>335</v>
+        <v>481</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>557</v>
+        <v>482</v>
       </c>
       <c r="B177" s="1">
-        <v>4251415755726</v>
+        <v>4260579751048</v>
       </c>
       <c r="C177" t="s">
-        <v>558</v>
+        <v>483</v>
       </c>
       <c r="D177" t="s">
-        <v>559</v>
+        <v>484</v>
       </c>
       <c r="E177">
         <v>0</v>
       </c>
       <c r="F177">
-        <v>44.78</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>560</v>
+        <v>463</v>
       </c>
       <c r="B178" s="1">
-        <v>4008838949665</v>
+        <v>5010415520012</v>
       </c>
       <c r="C178" t="s">
-        <v>561</v>
+        <v>485</v>
       </c>
       <c r="D178" t="s">
-        <v>562</v>
+        <v>486</v>
       </c>
       <c r="E178">
         <v>0</v>
       </c>
       <c r="F178">
-        <v>44.25</v>
+        <v>14.99</v>
       </c>
       <c r="G178" t="s">
-        <v>256</v>
+        <v>487</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>563</v>
-[...1 lines deleted...]
-      <c r="B179" s="1"/>
+        <v>488</v>
+      </c>
+      <c r="B179" s="1">
+        <v>8436604540437</v>
+      </c>
       <c r="C179" t="s">
-        <v>564</v>
+        <v>489</v>
       </c>
       <c r="D179" t="s">
-        <v>565</v>
+        <v>490</v>
       </c>
       <c r="E179">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F179">
-        <v>41.68</v>
+        <v>15.0</v>
       </c>
       <c r="G179" t="s">
-        <v>394</v>
+        <v>491</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>566</v>
+        <v>492</v>
       </c>
       <c r="B180" s="1">
-        <v>6974897501442</v>
+        <v>4011905398211</v>
       </c>
       <c r="C180" t="s">
-        <v>567</v>
+        <v>493</v>
       </c>
       <c r="D180" t="s">
-        <v>568</v>
+        <v>494</v>
       </c>
       <c r="E180">
         <v>0</v>
       </c>
       <c r="F180">
-        <v>41.41</v>
+        <v>15.14</v>
       </c>
       <c r="G180" t="s">
-        <v>256</v>
+        <v>495</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>569</v>
+        <v>496</v>
       </c>
       <c r="B181" s="1">
-        <v>6411501399502</v>
+        <v>3220660205165</v>
       </c>
       <c r="C181" t="s">
-        <v>570</v>
+        <v>497</v>
       </c>
       <c r="D181" t="s">
-        <v>571</v>
+        <v>498</v>
       </c>
       <c r="E181">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F181">
-        <v>38.85</v>
+        <v>15.9</v>
       </c>
       <c r="G181" t="s">
-        <v>292</v>
+        <v>466</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>572</v>
+        <v>499</v>
       </c>
       <c r="B182" s="1">
-        <v>2601717737524</v>
+        <v>5654687698798</v>
       </c>
       <c r="C182" t="s">
-        <v>573</v>
+        <v>500</v>
       </c>
       <c r="D182" t="s">
-        <v>574</v>
+        <v>501</v>
       </c>
       <c r="E182">
         <v>0</v>
       </c>
       <c r="F182">
-        <v>38.48</v>
+        <v>15.9</v>
       </c>
       <c r="G182" t="s">
-        <v>394</v>
+        <v>466</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
-        <v>576</v>
+        <v>503</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>575</v>
+        <v>502</v>
       </c>
       <c r="C183" t="s">
-        <v>577</v>
+        <v>504</v>
       </c>
       <c r="D183" t="s">
-        <v>578</v>
+        <v>505</v>
       </c>
       <c r="E183">
         <v>0</v>
       </c>
       <c r="F183">
-        <v>37.99</v>
+        <v>16.11</v>
       </c>
       <c r="G183" t="s">
-        <v>252</v>
+        <v>506</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>579</v>
+        <v>507</v>
       </c>
       <c r="B184" s="1">
-        <v>4007923597286</v>
+        <v>4015588611506</v>
       </c>
       <c r="C184" t="s">
-        <v>580</v>
+        <v>508</v>
       </c>
       <c r="D184" t="s">
-        <v>581</v>
+        <v>509</v>
       </c>
       <c r="E184">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F184">
-        <v>37.82</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>16.57</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>510</v>
+      </c>
+      <c r="B185" s="1">
+        <v>8711292031680</v>
       </c>
       <c r="C185" t="s">
-        <v>584</v>
+        <v>511</v>
       </c>
       <c r="D185" t="s">
-        <v>585</v>
+        <v>512</v>
       </c>
       <c r="E185">
         <v>0</v>
       </c>
       <c r="F185">
-        <v>36.44</v>
+        <v>17.5</v>
       </c>
       <c r="G185" t="s">
-        <v>335</v>
+        <v>513</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>6955880352050</v>
+        <v>515</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>514</v>
       </c>
       <c r="C186" t="s">
-        <v>587</v>
+        <v>516</v>
       </c>
       <c r="D186" t="s">
-        <v>588</v>
+        <v>517</v>
       </c>
       <c r="E186">
         <v>0</v>
       </c>
       <c r="F186">
-        <v>35.99</v>
+        <v>17.99</v>
       </c>
       <c r="G186" t="s">
-        <v>335</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
-        <v>589</v>
+        <v>519</v>
       </c>
       <c r="B187" s="1">
-        <v>3220660305278</v>
+        <v>5603750488637</v>
       </c>
       <c r="C187" t="s">
-        <v>590</v>
+        <v>520</v>
       </c>
       <c r="D187" t="s">
-        <v>591</v>
+        <v>521</v>
       </c>
       <c r="E187">
         <v>0</v>
       </c>
       <c r="F187">
-        <v>35.9</v>
+        <v>18.09</v>
       </c>
       <c r="G187" t="s">
-        <v>335</v>
+        <v>522</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>592</v>
+        <v>523</v>
       </c>
       <c r="B188" s="1">
-        <v>4007923597323</v>
+        <v>5400882025729</v>
       </c>
       <c r="C188" t="s">
-        <v>593</v>
+        <v>524</v>
       </c>
       <c r="D188" t="s">
-        <v>594</v>
+        <v>525</v>
       </c>
       <c r="E188">
         <v>0</v>
       </c>
       <c r="F188">
-        <v>34.99</v>
+        <v>18.75</v>
       </c>
       <c r="G188" t="s">
-        <v>394</v>
+        <v>481</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>595</v>
+        <v>526</v>
       </c>
       <c r="B189" s="1">
-        <v>8030914080074</v>
+        <v>5901503614891</v>
       </c>
       <c r="C189" t="s">
-        <v>596</v>
+        <v>527</v>
       </c>
       <c r="D189" t="s">
-        <v>597</v>
+        <v>528</v>
       </c>
       <c r="E189">
         <v>0</v>
       </c>
       <c r="F189">
-        <v>34.47</v>
+        <v>18.75</v>
       </c>
       <c r="G189" t="s">
-        <v>252</v>
+        <v>452</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>595</v>
+        <v>529</v>
       </c>
       <c r="B190" s="1">
-        <v>8030914080074</v>
+        <v>5603750170129</v>
       </c>
       <c r="C190" t="s">
-        <v>596</v>
+        <v>530</v>
       </c>
       <c r="D190" t="s">
-        <v>598</v>
+        <v>531</v>
       </c>
       <c r="E190">
         <v>0</v>
       </c>
       <c r="F190">
-        <v>34.47</v>
+        <v>18.97</v>
       </c>
       <c r="G190" t="s">
-        <v>252</v>
+        <v>532</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>8030914080074</v>
+        <v>534</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>533</v>
       </c>
       <c r="C191" t="s">
-        <v>596</v>
+        <v>535</v>
       </c>
       <c r="D191" t="s">
-        <v>599</v>
+        <v>536</v>
       </c>
       <c r="E191">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F191">
-        <v>34.47</v>
+        <v>19.46</v>
       </c>
       <c r="G191" t="s">
-        <v>252</v>
+        <v>537</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>538</v>
+      </c>
+      <c r="B192" s="1">
+        <v>4059313007554</v>
       </c>
       <c r="C192" t="s">
-        <v>602</v>
+        <v>539</v>
       </c>
       <c r="D192" t="s">
-        <v>603</v>
+        <v>540</v>
       </c>
       <c r="E192">
         <v>0</v>
       </c>
       <c r="F192">
-        <v>34.09</v>
+        <v>19.95</v>
       </c>
       <c r="G192" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
-        <v>604</v>
+        <v>541</v>
       </c>
       <c r="B193" s="1">
-        <v>8716382150425</v>
+        <v>4018653822746</v>
       </c>
       <c r="C193" t="s">
-        <v>605</v>
+        <v>542</v>
       </c>
       <c r="D193" t="s">
-        <v>606</v>
+        <v>543</v>
       </c>
       <c r="E193">
         <v>0</v>
       </c>
       <c r="F193">
-        <v>32.9</v>
+        <v>19.99</v>
       </c>
       <c r="G193" t="s">
-        <v>252</v>
+        <v>544</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>607</v>
+        <v>545</v>
       </c>
       <c r="B194" s="1">
-        <v>7612583331605</v>
+        <v>4015588891007</v>
       </c>
       <c r="C194" t="s">
-        <v>608</v>
+        <v>546</v>
       </c>
       <c r="D194" t="s">
-        <v>609</v>
+        <v>547</v>
       </c>
       <c r="E194">
         <v>0</v>
       </c>
       <c r="F194">
-        <v>31.9</v>
+        <v>19.99</v>
       </c>
       <c r="G194" t="s">
-        <v>467</v>
+        <v>548</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
-        <v>610</v>
+        <v>545</v>
       </c>
       <c r="B195" s="1">
-        <v>4052025249816</v>
+        <v>4015588891007</v>
       </c>
       <c r="C195" t="s">
-        <v>611</v>
+        <v>546</v>
       </c>
       <c r="D195" t="s">
-        <v>612</v>
+        <v>549</v>
       </c>
       <c r="E195">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F195">
-        <v>29.99</v>
+        <v>19.99</v>
       </c>
       <c r="G195" t="s">
-        <v>252</v>
+        <v>550</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>613</v>
+        <v>545</v>
       </c>
       <c r="B196" s="1">
-        <v>4260685144307</v>
+        <v>4015588891007</v>
       </c>
       <c r="C196" t="s">
-        <v>614</v>
+        <v>546</v>
       </c>
       <c r="D196" t="s">
-        <v>615</v>
+        <v>551</v>
       </c>
       <c r="E196">
         <v>0</v>
       </c>
       <c r="F196">
-        <v>26.99</v>
+        <v>19.99</v>
       </c>
       <c r="G196" t="s">
-        <v>467</v>
+        <v>550</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
-        <v>616</v>
+        <v>552</v>
       </c>
       <c r="B197" s="1">
-        <v>3561864339363</v>
+        <v>4250525329582</v>
       </c>
       <c r="C197" t="s">
-        <v>617</v>
+        <v>553</v>
       </c>
       <c r="D197" t="s">
-        <v>618</v>
+        <v>554</v>
       </c>
       <c r="E197">
         <v>1</v>
       </c>
       <c r="F197">
-        <v>26.9</v>
+        <v>20.1</v>
       </c>
       <c r="G197" t="s">
-        <v>252</v>
+        <v>532</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
-        <v>619</v>
+        <v>555</v>
       </c>
       <c r="B198" s="1">
-        <v>4052025942717</v>
+        <v>6942138928365</v>
       </c>
       <c r="C198" t="s">
-        <v>620</v>
+        <v>556</v>
       </c>
       <c r="D198" t="s">
-        <v>621</v>
+        <v>557</v>
       </c>
       <c r="E198">
         <v>0</v>
       </c>
       <c r="F198">
-        <v>24.99</v>
+        <v>20.95</v>
       </c>
       <c r="G198" t="s">
-        <v>292</v>
+        <v>495</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>622</v>
+        <v>507</v>
       </c>
       <c r="B199" s="1">
-        <v>8423171024552</v>
+        <v>4015588611506</v>
       </c>
       <c r="C199" t="s">
-        <v>623</v>
+        <v>508</v>
       </c>
       <c r="D199" t="s">
-        <v>624</v>
+        <v>558</v>
       </c>
       <c r="E199">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F199">
-        <v>23.6</v>
+        <v>20.99</v>
       </c>
       <c r="G199" t="s">
-        <v>335</v>
+        <v>559</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>625</v>
+        <v>496</v>
       </c>
       <c r="B200" s="1">
-        <v>4007923597231</v>
+        <v>3220660205165</v>
       </c>
       <c r="C200" t="s">
-        <v>626</v>
+        <v>497</v>
       </c>
       <c r="D200" t="s">
-        <v>627</v>
+        <v>560</v>
       </c>
       <c r="E200">
         <v>0</v>
       </c>
       <c r="F200">
-        <v>23.23</v>
+        <v>21.0</v>
       </c>
       <c r="G200" t="s">
-        <v>263</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>628</v>
+        <v>562</v>
       </c>
       <c r="B201" s="1">
-        <v>3465200620002</v>
+        <v>8436531911201</v>
       </c>
       <c r="C201" t="s">
-        <v>629</v>
+        <v>563</v>
       </c>
       <c r="D201" t="s">
-        <v>630</v>
+        <v>564</v>
       </c>
       <c r="E201">
         <v>0</v>
       </c>
       <c r="F201">
-        <v>22.3</v>
+        <v>21.41</v>
       </c>
       <c r="G201" t="s">
-        <v>252</v>
+        <v>565</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
-        <v>631</v>
+        <v>566</v>
       </c>
       <c r="B202" s="1">
-        <v>3220660205165</v>
+        <v>5902670969913</v>
       </c>
       <c r="C202" t="s">
-        <v>632</v>
+        <v>567</v>
       </c>
       <c r="D202" t="s">
-        <v>633</v>
+        <v>568</v>
       </c>
       <c r="E202">
         <v>0</v>
       </c>
       <c r="F202">
-        <v>21.0</v>
+        <v>21.98</v>
       </c>
       <c r="G202" t="s">
-        <v>335</v>
+        <v>569</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
-        <v>634</v>
+        <v>570</v>
       </c>
       <c r="B203" s="1">
-        <v>6942138928365</v>
+        <v>4007249505415</v>
       </c>
       <c r="C203" t="s">
-        <v>635</v>
+        <v>571</v>
       </c>
       <c r="D203" t="s">
-        <v>636</v>
+        <v>572</v>
       </c>
       <c r="E203">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F203">
-        <v>20.95</v>
+        <v>22.0</v>
       </c>
       <c r="G203" t="s">
-        <v>263</v>
+        <v>573</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>4018653822746</v>
+        <v>575</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>574</v>
       </c>
       <c r="C204" t="s">
-        <v>638</v>
+        <v>576</v>
       </c>
       <c r="D204" t="s">
-        <v>639</v>
+        <v>577</v>
       </c>
       <c r="E204">
         <v>0</v>
       </c>
       <c r="F204">
-        <v>19.99</v>
+        <v>22.06</v>
       </c>
       <c r="G204" t="s">
-        <v>394</v>
+        <v>578</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
-        <v>631</v>
+        <v>579</v>
       </c>
       <c r="B205" s="1">
-        <v>3220660205165</v>
+        <v>6974929172145</v>
       </c>
       <c r="C205" t="s">
-        <v>632</v>
+        <v>580</v>
       </c>
       <c r="D205" t="s">
-        <v>640</v>
+        <v>581</v>
       </c>
       <c r="E205">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F205">
-        <v>15.9</v>
+        <v>22.29</v>
       </c>
       <c r="G205" t="s">
-        <v>252</v>
+        <v>462</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
-        <v>641</v>
+        <v>582</v>
       </c>
       <c r="B206" s="1">
-        <v>5654687698798</v>
+        <v>3465200620002</v>
       </c>
       <c r="C206" t="s">
-        <v>642</v>
+        <v>583</v>
       </c>
       <c r="D206" t="s">
-        <v>643</v>
+        <v>584</v>
       </c>
       <c r="E206">
         <v>0</v>
       </c>
       <c r="F206">
-        <v>15.9</v>
+        <v>22.3</v>
       </c>
       <c r="G206" t="s">
-        <v>252</v>
+        <v>466</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
-        <v>644</v>
+        <v>585</v>
       </c>
       <c r="B207" s="1">
-        <v>4011905398211</v>
+        <v>5603750489764</v>
       </c>
       <c r="C207" t="s">
-        <v>645</v>
+        <v>586</v>
       </c>
       <c r="D207" t="s">
-        <v>646</v>
+        <v>587</v>
       </c>
       <c r="E207">
         <v>0</v>
       </c>
       <c r="F207">
-        <v>15.14</v>
+        <v>22.61</v>
       </c>
       <c r="G207" t="s">
-        <v>263</v>
+        <v>588</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
-        <v>647</v>
+        <v>589</v>
       </c>
       <c r="B208" s="1">
-        <v>4003018331629</v>
+        <v>5907627399102</v>
       </c>
       <c r="C208" t="s">
-        <v>648</v>
+        <v>590</v>
       </c>
       <c r="D208" t="s">
-        <v>649</v>
+        <v>591</v>
       </c>
       <c r="E208">
         <v>0</v>
       </c>
       <c r="F208">
-        <v>13.49</v>
+        <v>22.68</v>
       </c>
       <c r="G208" t="s">
-        <v>467</v>
+        <v>592</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
-        <v>650</v>
+        <v>593</v>
       </c>
       <c r="B209" s="1">
-        <v>5010415520241</v>
+        <v>8436531911058</v>
       </c>
       <c r="C209" t="s">
-        <v>651</v>
+        <v>594</v>
       </c>
       <c r="D209" t="s">
-        <v>652</v>
+        <v>595</v>
       </c>
       <c r="E209">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F209">
-        <v>10.61</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
-        <v>653</v>
+        <v>593</v>
       </c>
       <c r="B210" s="1">
-        <v>4042146206423</v>
+        <v>8436531911058</v>
       </c>
       <c r="C210" t="s">
-        <v>654</v>
+        <v>594</v>
       </c>
       <c r="D210" t="s">
-        <v>655</v>
+        <v>596</v>
       </c>
       <c r="E210">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F210">
-        <v>483.69</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
-        <v>656</v>
+        <v>593</v>
       </c>
       <c r="B211" s="1">
-        <v>6955880305940</v>
+        <v>8436531911058</v>
       </c>
       <c r="C211" t="s">
-        <v>657</v>
+        <v>594</v>
       </c>
       <c r="D211" t="s">
-        <v>658</v>
+        <v>597</v>
       </c>
       <c r="E211">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F211">
-        <v>617.56</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>659</v>
+        <v>593</v>
       </c>
       <c r="B212" s="1">
-        <v>767344053535</v>
+        <v>8436531911058</v>
       </c>
       <c r="C212" t="s">
-        <v>660</v>
+        <v>594</v>
       </c>
       <c r="D212" t="s">
-        <v>661</v>
+        <v>598</v>
       </c>
       <c r="E212">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F212">
-        <v>170.99</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>659</v>
-[...3 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+      <c r="B213" s="1"/>
       <c r="C213" t="s">
-        <v>660</v>
+        <v>600</v>
       </c>
       <c r="D213" t="s">
-        <v>663</v>
+        <v>601</v>
       </c>
       <c r="E213">
         <v>0</v>
       </c>
       <c r="F213">
-        <v>170.99</v>
+        <v>22.93</v>
       </c>
       <c r="G213" t="s">
-        <v>662</v>
+        <v>602</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
-        <v>664</v>
+        <v>603</v>
       </c>
       <c r="B214" s="1">
-        <v>4015588889394</v>
+        <v>4015588602580</v>
       </c>
       <c r="C214" t="s">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="D214" t="s">
-        <v>666</v>
+        <v>605</v>
       </c>
       <c r="E214">
         <v>0</v>
       </c>
       <c r="F214">
-        <v>160.27</v>
+        <v>22.94</v>
       </c>
       <c r="G214" t="s">
-        <v>662</v>
+        <v>606</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
-        <v>664</v>
+        <v>607</v>
       </c>
       <c r="B215" s="1">
-        <v>4015588889394</v>
+        <v>4007923597231</v>
       </c>
       <c r="C215" t="s">
-        <v>665</v>
+        <v>608</v>
       </c>
       <c r="D215" t="s">
-        <v>667</v>
+        <v>609</v>
       </c>
       <c r="E215">
         <v>0</v>
       </c>
       <c r="F215">
-        <v>160.27</v>
+        <v>23.23</v>
       </c>
       <c r="G215" t="s">
-        <v>668</v>
+        <v>495</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
-        <v>669</v>
+        <v>610</v>
       </c>
       <c r="B216" s="1">
-        <v>8436036551827</v>
+        <v>4014481222598</v>
       </c>
       <c r="C216" t="s">
-        <v>670</v>
+        <v>611</v>
       </c>
       <c r="D216" t="s">
-        <v>671</v>
+        <v>612</v>
       </c>
       <c r="E216">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F216">
-        <v>148.0</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>23.25</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>672</v>
+        <v>470</v>
       </c>
       <c r="B217" s="1">
-        <v>8436036555122</v>
+        <v>5603750530107</v>
       </c>
       <c r="C217" t="s">
-        <v>673</v>
+        <v>471</v>
       </c>
       <c r="D217" t="s">
-        <v>674</v>
+        <v>613</v>
       </c>
       <c r="E217">
         <v>0</v>
       </c>
       <c r="F217">
-        <v>134.95</v>
+        <v>23.44</v>
       </c>
       <c r="G217" t="s">
-        <v>668</v>
+        <v>614</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
-        <v>675</v>
+        <v>615</v>
       </c>
       <c r="B218" s="1">
-        <v>31262046222</v>
+        <v>8423171024552</v>
       </c>
       <c r="C218" t="s">
-        <v>676</v>
+        <v>616</v>
       </c>
       <c r="D218" t="s">
-        <v>677</v>
+        <v>617</v>
       </c>
       <c r="E218">
         <v>0</v>
       </c>
       <c r="F218">
-        <v>131.72</v>
+        <v>23.6</v>
       </c>
       <c r="G218" t="s">
-        <v>668</v>
+        <v>561</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
-        <v>678</v>
+        <v>618</v>
       </c>
       <c r="B219" s="1">
-        <v>8426680890694</v>
+        <v>8886419319191</v>
       </c>
       <c r="C219" t="s">
-        <v>679</v>
+        <v>619</v>
       </c>
       <c r="D219" t="s">
-        <v>680</v>
+        <v>620</v>
       </c>
       <c r="E219">
         <v>0</v>
       </c>
       <c r="F219">
-        <v>120.03</v>
+        <v>24.04</v>
       </c>
       <c r="G219" t="s">
-        <v>662</v>
+        <v>621</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>681</v>
+        <v>622</v>
       </c>
       <c r="B220" s="1">
-        <v>886678450541</v>
+        <v>4012473145016</v>
       </c>
       <c r="C220" t="s">
-        <v>682</v>
+        <v>623</v>
       </c>
       <c r="D220" t="s">
-        <v>683</v>
+        <v>624</v>
       </c>
       <c r="E220">
         <v>0</v>
       </c>
       <c r="F220">
-        <v>96.91</v>
+        <v>24.62</v>
       </c>
       <c r="G220" t="s">
-        <v>662</v>
+        <v>481</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
-        <v>684</v>
-[...3 lines deleted...]
-      </c>
+        <v>625</v>
+      </c>
+      <c r="B221" s="1"/>
       <c r="C221" t="s">
-        <v>49</v>
+        <v>626</v>
       </c>
       <c r="D221" t="s">
-        <v>685</v>
+        <v>627</v>
       </c>
       <c r="E221">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F221">
-        <v>92.18</v>
+        <v>24.75</v>
       </c>
       <c r="G221" t="s">
-        <v>662</v>
+        <v>628</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
-        <v>686</v>
+        <v>629</v>
       </c>
       <c r="B222" s="1">
-        <v>5603750506065</v>
+        <v>4052025942717</v>
       </c>
       <c r="C222" t="s">
-        <v>687</v>
+        <v>630</v>
       </c>
       <c r="D222" t="s">
-        <v>688</v>
+        <v>631</v>
       </c>
       <c r="E222">
         <v>0</v>
       </c>
       <c r="F222">
-        <v>80.99</v>
+        <v>24.99</v>
       </c>
       <c r="G222" t="s">
-        <v>668</v>
+        <v>632</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
-        <v>689</v>
+        <v>510</v>
       </c>
       <c r="B223" s="1">
-        <v>3129710016846</v>
+        <v>8711292031680</v>
       </c>
       <c r="C223" t="s">
-        <v>690</v>
+        <v>511</v>
       </c>
       <c r="D223" t="s">
-        <v>691</v>
+        <v>633</v>
       </c>
       <c r="E223">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F223">
-        <v>78.0</v>
+        <v>24.99</v>
       </c>
       <c r="G223" t="s">
-        <v>662</v>
+        <v>634</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>3129710016846</v>
+        <v>636</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>635</v>
       </c>
       <c r="C224" t="s">
-        <v>690</v>
+        <v>637</v>
       </c>
       <c r="D224" t="s">
-        <v>692</v>
+        <v>638</v>
       </c>
       <c r="E224">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F224">
-        <v>78.0</v>
+        <v>24.99</v>
       </c>
       <c r="G224" t="s">
-        <v>662</v>
+        <v>614</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
-        <v>693</v>
+        <v>639</v>
       </c>
       <c r="B225" s="1">
-        <v>4211125649319</v>
+        <v>6974242893369</v>
       </c>
       <c r="C225" t="s">
-        <v>694</v>
+        <v>640</v>
       </c>
       <c r="D225" t="s">
-        <v>695</v>
+        <v>641</v>
       </c>
       <c r="E225">
         <v>0</v>
       </c>
       <c r="F225">
-        <v>72.97</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
-        <v>696</v>
-[...3 lines deleted...]
-      </c>
+        <v>642</v>
+      </c>
+      <c r="B226" s="1"/>
       <c r="C226" t="s">
-        <v>697</v>
+        <v>643</v>
       </c>
       <c r="D226" t="s">
-        <v>698</v>
+        <v>644</v>
       </c>
       <c r="E226">
         <v>1</v>
       </c>
       <c r="F226">
-        <v>61.9</v>
+        <v>25.03</v>
       </c>
       <c r="G226" t="s">
-        <v>662</v>
+        <v>645</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>699</v>
+        <v>646</v>
       </c>
       <c r="B227" s="1">
-        <v>4055325840158</v>
+        <v>5603750480266</v>
       </c>
       <c r="C227" t="s">
-        <v>700</v>
+        <v>647</v>
       </c>
       <c r="D227" t="s">
-        <v>701</v>
+        <v>648</v>
       </c>
       <c r="E227">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F227">
-        <v>61.24</v>
+        <v>25.29</v>
       </c>
       <c r="G227" t="s">
-        <v>668</v>
+        <v>592</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>3760223830064</v>
+        <v>650</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>649</v>
       </c>
       <c r="C228" t="s">
-        <v>703</v>
+        <v>651</v>
       </c>
       <c r="D228" t="s">
-        <v>704</v>
+        <v>652</v>
       </c>
       <c r="E228">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F228">
-        <v>46.5</v>
+        <v>25.59</v>
       </c>
       <c r="G228" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
-        <v>705</v>
+        <v>570</v>
       </c>
       <c r="B229" s="1">
-        <v>4059313115808</v>
+        <v>4007249505415</v>
       </c>
       <c r="C229" t="s">
-        <v>706</v>
+        <v>571</v>
       </c>
       <c r="D229" t="s">
-        <v>707</v>
+        <v>654</v>
       </c>
       <c r="E229">
         <v>0</v>
       </c>
       <c r="F229">
-        <v>44.99</v>
+        <v>25.64</v>
       </c>
       <c r="G229" t="s">
-        <v>708</v>
+        <v>655</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
-        <v>709</v>
+        <v>656</v>
       </c>
       <c r="B230" s="1">
-        <v>728619907328</v>
+        <v>3561864339363</v>
       </c>
       <c r="C230" t="s">
-        <v>710</v>
+        <v>657</v>
       </c>
       <c r="D230" t="s">
-        <v>711</v>
+        <v>658</v>
       </c>
       <c r="E230">
         <v>1</v>
       </c>
       <c r="F230">
-        <v>42.75</v>
+        <v>26.9</v>
       </c>
       <c r="G230" t="s">
-        <v>712</v>
+        <v>466</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
-        <v>713</v>
+        <v>659</v>
       </c>
       <c r="B231" s="1">
-        <v>841710147902</v>
+        <v>4744999460143</v>
       </c>
       <c r="C231" t="s">
-        <v>714</v>
+        <v>660</v>
       </c>
       <c r="D231" t="s">
-        <v>715</v>
+        <v>661</v>
       </c>
       <c r="E231">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F231">
-        <v>36.99</v>
+        <v>26.95</v>
       </c>
       <c r="G231" t="s">
-        <v>708</v>
+        <v>662</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
-        <v>716</v>
+        <v>663</v>
       </c>
       <c r="B232" s="1">
-        <v>5603750031017</v>
+        <v>4260685144307</v>
       </c>
       <c r="C232" t="s">
-        <v>717</v>
+        <v>664</v>
       </c>
       <c r="D232" t="s">
-        <v>718</v>
+        <v>665</v>
       </c>
       <c r="E232">
         <v>0</v>
       </c>
       <c r="F232">
-        <v>30.89</v>
+        <v>26.99</v>
       </c>
       <c r="G232" t="s">
-        <v>662</v>
+        <v>477</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>719</v>
+        <v>666</v>
       </c>
       <c r="B233" s="1">
-        <v>4007249505415</v>
+        <v>810103151109</v>
       </c>
       <c r="C233" t="s">
-        <v>720</v>
+        <v>667</v>
       </c>
       <c r="D233" t="s">
-        <v>721</v>
+        <v>668</v>
       </c>
       <c r="E233">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F233">
-        <v>25.64</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
-        <v>722</v>
+        <v>669</v>
       </c>
       <c r="B234" s="1">
-        <v>8886419319191</v>
+        <v>3770014125484</v>
       </c>
       <c r="C234" t="s">
-        <v>723</v>
+        <v>670</v>
       </c>
       <c r="D234" t="s">
-        <v>724</v>
+        <v>671</v>
       </c>
       <c r="E234">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F234">
-        <v>24.04</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
-        <v>725</v>
+        <v>672</v>
       </c>
       <c r="B235" s="1">
-        <v>8436604540437</v>
+        <v>4012473145054</v>
       </c>
       <c r="C235" t="s">
-        <v>726</v>
+        <v>673</v>
       </c>
       <c r="D235" t="s">
-        <v>727</v>
+        <v>674</v>
       </c>
       <c r="E235">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F235">
-        <v>15.0</v>
+        <v>27.17</v>
       </c>
       <c r="G235" t="s">
-        <v>662</v>
+        <v>578</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>7610583163851</v>
+        <v>676</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>675</v>
       </c>
       <c r="C236" t="s">
-        <v>729</v>
+        <v>677</v>
       </c>
       <c r="D236" t="s">
-        <v>730</v>
+        <v>678</v>
       </c>
       <c r="E236">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F236">
-        <v>12.43</v>
+        <v>27.68</v>
       </c>
       <c r="G236" t="s">
-        <v>668</v>
+        <v>518</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>8435484059008</v>
+        <v>680</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>679</v>
       </c>
       <c r="C237" t="s">
-        <v>732</v>
+        <v>681</v>
       </c>
       <c r="D237" t="s">
-        <v>733</v>
+        <v>682</v>
       </c>
       <c r="E237">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F237">
-        <v>143.21</v>
+        <v>27.73</v>
+      </c>
+      <c r="G237" t="s">
+        <v>683</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
-        <v>734</v>
+        <v>684</v>
       </c>
       <c r="B238" s="1">
-        <v>3507460033380</v>
+        <v>5017534990092</v>
       </c>
       <c r="C238" t="s">
-        <v>735</v>
+        <v>685</v>
       </c>
       <c r="D238" t="s">
-        <v>736</v>
+        <v>686</v>
       </c>
       <c r="E238">
         <v>1</v>
       </c>
       <c r="F238">
-        <v>0.0</v>
+        <v>28.12</v>
+      </c>
+      <c r="G238" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
-        <v>737</v>
+        <v>687</v>
       </c>
       <c r="B239" s="1">
-        <v>4211125274061</v>
+        <v>3760223833003</v>
       </c>
       <c r="C239" t="s">
-        <v>738</v>
+        <v>688</v>
       </c>
       <c r="D239" t="s">
-        <v>739</v>
+        <v>689</v>
       </c>
       <c r="E239">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F239">
-        <v>143.12</v>
+        <v>28.5</v>
+      </c>
+      <c r="G239" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
-        <v>115</v>
+        <v>690</v>
       </c>
       <c r="B240" s="1">
-        <v>4211125370008</v>
+        <v>4056324230186</v>
       </c>
       <c r="C240" t="s">
-        <v>116</v>
+        <v>691</v>
       </c>
       <c r="D240" t="s">
-        <v>740</v>
+        <v>692</v>
       </c>
       <c r="E240">
         <v>0</v>
       </c>
       <c r="F240">
-        <v>385.77</v>
+        <v>28.63</v>
+      </c>
+      <c r="G240" t="s">
+        <v>683</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
-        <v>741</v>
+        <v>693</v>
       </c>
       <c r="B241" s="1">
-        <v>8007403061135</v>
+        <v>5603750046158</v>
       </c>
       <c r="C241" t="s">
-        <v>742</v>
+        <v>694</v>
       </c>
       <c r="D241" t="s">
-        <v>743</v>
+        <v>695</v>
       </c>
       <c r="E241">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F241">
-        <v>294.95</v>
+        <v>28.99</v>
+      </c>
+      <c r="G241" t="s">
+        <v>696</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
-        <v>744</v>
+        <v>545</v>
       </c>
       <c r="B242" s="1">
-        <v>8007403167295</v>
+        <v>4015588891007</v>
       </c>
       <c r="C242" t="s">
-        <v>745</v>
+        <v>546</v>
       </c>
       <c r="D242" t="s">
-        <v>746</v>
+        <v>697</v>
       </c>
       <c r="E242">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F242">
-        <v>0.0</v>
+        <v>28.99</v>
+      </c>
+      <c r="G242" t="s">
+        <v>698</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
-        <v>741</v>
+        <v>699</v>
       </c>
       <c r="B243" s="1">
-        <v>8007403061135</v>
+        <v>9157553359237</v>
       </c>
       <c r="C243" t="s">
-        <v>742</v>
+        <v>700</v>
       </c>
       <c r="D243" t="s">
-        <v>747</v>
+        <v>701</v>
       </c>
       <c r="E243">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F243">
-        <v>294.95</v>
+        <v>29.4</v>
+      </c>
+      <c r="G243" t="s">
+        <v>702</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
-        <v>748</v>
+        <v>699</v>
       </c>
       <c r="B244" s="1">
-        <v>8007403166335</v>
+        <v>9157553359237</v>
       </c>
       <c r="C244" t="s">
-        <v>749</v>
+        <v>700</v>
       </c>
       <c r="D244" t="s">
-        <v>750</v>
+        <v>703</v>
       </c>
       <c r="E244">
         <v>0</v>
       </c>
       <c r="F244">
-        <v>659.99</v>
+        <v>29.4</v>
+      </c>
+      <c r="G244" t="s">
+        <v>704</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
-        <v>751</v>
+        <v>705</v>
       </c>
       <c r="B245" s="1">
-        <v>4211125318055</v>
+        <v>4003318725791</v>
       </c>
       <c r="C245" t="s">
-        <v>752</v>
+        <v>706</v>
       </c>
       <c r="D245" t="s">
-        <v>753</v>
+        <v>707</v>
       </c>
       <c r="E245">
         <v>0</v>
       </c>
       <c r="F245">
-        <v>488.9</v>
+        <v>29.52</v>
+      </c>
+      <c r="G245" t="s">
+        <v>708</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>8007403167752</v>
+        <v>710</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>709</v>
       </c>
       <c r="C246" t="s">
-        <v>755</v>
+        <v>711</v>
       </c>
       <c r="D246" t="s">
-        <v>756</v>
+        <v>712</v>
       </c>
       <c r="E246">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F246">
-        <v>587.24</v>
+        <v>29.58</v>
+      </c>
+      <c r="G246" t="s">
+        <v>481</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
-        <v>757</v>
+        <v>713</v>
       </c>
       <c r="B247" s="1">
-        <v>4015588602177</v>
+        <v>5052461192140</v>
       </c>
       <c r="C247" t="s">
-        <v>758</v>
+        <v>714</v>
       </c>
       <c r="D247" t="s">
-        <v>759</v>
+        <v>715</v>
       </c>
       <c r="E247">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F247">
-        <v>112.67</v>
+        <v>29.79</v>
+      </c>
+      <c r="G247" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
-        <v>757</v>
+        <v>716</v>
       </c>
       <c r="B248" s="1">
-        <v>4015588602177</v>
+        <v>4052025249816</v>
       </c>
       <c r="C248" t="s">
-        <v>758</v>
+        <v>717</v>
       </c>
       <c r="D248" t="s">
-        <v>760</v>
+        <v>718</v>
       </c>
       <c r="E248">
         <v>0</v>
       </c>
       <c r="F248">
-        <v>112.67</v>
+        <v>29.99</v>
+      </c>
+      <c r="G248" t="s">
+        <v>466</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
-        <v>761</v>
+        <v>507</v>
       </c>
       <c r="B249" s="1">
-        <v>4015588612206</v>
+        <v>4015588611506</v>
       </c>
       <c r="C249" t="s">
-        <v>762</v>
+        <v>508</v>
       </c>
       <c r="D249" t="s">
-        <v>763</v>
+        <v>719</v>
       </c>
       <c r="E249">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F249">
-        <v>124.65</v>
+        <v>29.99</v>
+      </c>
+      <c r="G249" t="s">
+        <v>698</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
-        <v>764</v>
+        <v>720</v>
       </c>
       <c r="B250" s="1">
-        <v>4211125362010</v>
+        <v>4211125276850</v>
       </c>
       <c r="C250" t="s">
-        <v>38</v>
+        <v>721</v>
       </c>
       <c r="D250" t="s">
-        <v>765</v>
+        <v>722</v>
       </c>
       <c r="E250">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F250">
-        <v>0.0</v>
+        <v>29.99</v>
+      </c>
+      <c r="G250" t="s">
+        <v>723</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
-        <v>766</v>
+        <v>507</v>
       </c>
       <c r="B251" s="1">
-        <v>4211125326128</v>
+        <v>4015588611506</v>
       </c>
       <c r="C251" t="s">
-        <v>767</v>
+        <v>508</v>
       </c>
       <c r="D251" t="s">
-        <v>768</v>
+        <v>724</v>
       </c>
       <c r="E251">
         <v>0</v>
       </c>
       <c r="F251">
-        <v>0.0</v>
+        <v>29.99</v>
+      </c>
+      <c r="G251" t="s">
+        <v>725</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
-        <v>769</v>
+        <v>726</v>
       </c>
       <c r="B252" s="1">
-        <v>4211125360023</v>
+        <v>4015588404627</v>
       </c>
       <c r="C252" t="s">
-        <v>770</v>
+        <v>727</v>
       </c>
       <c r="D252" t="s">
-        <v>771</v>
+        <v>728</v>
       </c>
       <c r="E252">
         <v>0</v>
       </c>
       <c r="F252">
-        <v>277.05</v>
+        <v>29.99</v>
+      </c>
+      <c r="G252" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
-        <v>769</v>
+        <v>729</v>
       </c>
       <c r="B253" s="1">
-        <v>4211125360023</v>
+        <v>5032608377586</v>
       </c>
       <c r="C253" t="s">
-        <v>770</v>
+        <v>730</v>
       </c>
       <c r="D253" t="s">
-        <v>772</v>
+        <v>731</v>
       </c>
       <c r="E253">
         <v>0</v>
       </c>
       <c r="F253">
-        <v>277.05</v>
+        <v>29.99</v>
+      </c>
+      <c r="G253" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
-        <v>773</v>
+        <v>732</v>
       </c>
       <c r="B254" s="1">
-        <v>8007403167158</v>
+        <v>4211125303006</v>
       </c>
       <c r="C254" t="s">
-        <v>774</v>
+        <v>733</v>
       </c>
       <c r="D254" t="s">
-        <v>775</v>
+        <v>734</v>
       </c>
       <c r="E254">
         <v>0</v>
       </c>
       <c r="F254">
-        <v>93.0</v>
+        <v>29.99</v>
+      </c>
+      <c r="G254" t="s">
+        <v>573</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
-        <v>776</v>
+        <v>735</v>
       </c>
       <c r="B255" s="1">
-        <v>4211125431037</v>
+        <v>4015468115124</v>
       </c>
       <c r="C255" t="s">
-        <v>777</v>
+        <v>736</v>
       </c>
       <c r="D255" t="s">
-        <v>778</v>
+        <v>737</v>
       </c>
       <c r="E255">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F255">
-        <v>311.63</v>
+        <v>29.99</v>
+      </c>
+      <c r="G255" t="s">
+        <v>481</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>8007403166533</v>
+        <v>739</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>738</v>
       </c>
       <c r="C256" t="s">
-        <v>780</v>
+        <v>740</v>
       </c>
       <c r="D256" t="s">
-        <v>781</v>
+        <v>741</v>
       </c>
       <c r="E256">
         <v>0</v>
       </c>
       <c r="F256">
-        <v>728.49</v>
+        <v>29.99</v>
+      </c>
+      <c r="G256" t="s">
+        <v>452</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
-        <v>782</v>
+        <v>742</v>
       </c>
       <c r="B257" s="1">
-        <v>4211125421038</v>
+        <v>5902622414430</v>
       </c>
       <c r="C257" t="s">
-        <v>783</v>
+        <v>743</v>
       </c>
       <c r="D257" t="s">
-        <v>784</v>
+        <v>744</v>
       </c>
       <c r="E257">
         <v>0</v>
       </c>
       <c r="F257">
-        <v>274.4</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
-        <v>785</v>
+        <v>745</v>
       </c>
       <c r="B258" s="1">
-        <v>4211125424008</v>
+        <v>8420421058091</v>
       </c>
       <c r="C258" t="s">
-        <v>786</v>
+        <v>746</v>
       </c>
       <c r="D258" t="s">
-        <v>787</v>
+        <v>747</v>
       </c>
       <c r="E258">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F258">
-        <v>249.0</v>
+        <v>30.13</v>
+      </c>
+      <c r="G258" t="s">
+        <v>748</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
-        <v>788</v>
+        <v>749</v>
       </c>
       <c r="B259" s="1">
-        <v>8007403166298</v>
+        <v>5028318211494</v>
       </c>
       <c r="C259" t="s">
-        <v>789</v>
+        <v>750</v>
       </c>
       <c r="D259" t="s">
-        <v>790</v>
+        <v>751</v>
       </c>
       <c r="E259">
         <v>0</v>
       </c>
       <c r="F259">
-        <v>0.0</v>
+        <v>30.59</v>
+      </c>
+      <c r="G259" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
-        <v>788</v>
+        <v>752</v>
       </c>
       <c r="B260" s="1">
-        <v>8007403166298</v>
+        <v>8436599037882</v>
       </c>
       <c r="C260" t="s">
-        <v>789</v>
+        <v>753</v>
       </c>
       <c r="D260" t="s">
-        <v>791</v>
+        <v>754</v>
       </c>
       <c r="E260">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F260">
-        <v>180.51</v>
+        <v>30.73</v>
+      </c>
+      <c r="G260" t="s">
+        <v>755</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>8007403167196</v>
+        <v>757</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>756</v>
       </c>
       <c r="C261" t="s">
-        <v>793</v>
+        <v>758</v>
       </c>
       <c r="D261" t="s">
-        <v>794</v>
+        <v>759</v>
       </c>
       <c r="E261">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F261">
-        <v>1084.41</v>
+        <v>30.84</v>
+      </c>
+      <c r="G261" t="s">
+        <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
-        <v>795</v>
+        <v>761</v>
       </c>
       <c r="B262" s="1">
-        <v>8007403062217</v>
+        <v>5603750031017</v>
       </c>
       <c r="C262" t="s">
-        <v>796</v>
+        <v>762</v>
       </c>
       <c r="D262" t="s">
-        <v>797</v>
+        <v>763</v>
       </c>
       <c r="E262">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F262">
-        <v>387.47</v>
+        <v>30.89</v>
+      </c>
+      <c r="G262" t="s">
+        <v>491</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
-        <v>788</v>
+        <v>764</v>
       </c>
       <c r="B263" s="1">
-        <v>8007403166298</v>
+        <v>8436035343096</v>
       </c>
       <c r="C263" t="s">
-        <v>789</v>
+        <v>765</v>
       </c>
       <c r="D263" t="s">
-        <v>798</v>
+        <v>766</v>
       </c>
       <c r="E263">
         <v>0</v>
       </c>
       <c r="F263">
-        <v>180.51</v>
+        <v>30.95</v>
+      </c>
+      <c r="G263" t="s">
+        <v>767</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>4211125421069</v>
+        <v>769</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>768</v>
       </c>
       <c r="C264" t="s">
-        <v>63</v>
+        <v>770</v>
       </c>
       <c r="D264" t="s">
-        <v>800</v>
+        <v>771</v>
       </c>
       <c r="E264">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F264">
-        <v>232.35</v>
+        <v>31.16</v>
+      </c>
+      <c r="G264" t="s">
+        <v>481</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>4211125424169</v>
+        <v>76</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>772</v>
       </c>
       <c r="C265" t="s">
-        <v>802</v>
+        <v>66</v>
       </c>
       <c r="D265" t="s">
-        <v>803</v>
+        <v>773</v>
       </c>
       <c r="E265">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F265">
-        <v>279.55</v>
+        <v>31.33</v>
+      </c>
+      <c r="G265" t="s">
+        <v>774</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>8007403166281</v>
+        <v>76</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>772</v>
       </c>
       <c r="C266" t="s">
-        <v>805</v>
+        <v>66</v>
       </c>
       <c r="D266" t="s">
-        <v>806</v>
+        <v>775</v>
       </c>
       <c r="E266">
         <v>0</v>
       </c>
       <c r="F266">
-        <v>109.99</v>
+        <v>31.33</v>
+      </c>
+      <c r="G266" t="s">
+        <v>776</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
+        <v>777</v>
+      </c>
+      <c r="B267" s="1">
+        <v>5413346356130</v>
+      </c>
+      <c r="C267" t="s">
+        <v>778</v>
+      </c>
+      <c r="D267" t="s">
         <v>779</v>
       </c>
-      <c r="B267" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E267">
         <v>0</v>
       </c>
       <c r="F267">
-        <v>728.49</v>
+        <v>31.6</v>
+      </c>
+      <c r="G267" t="s">
+        <v>452</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
-        <v>808</v>
+        <v>780</v>
       </c>
       <c r="B268" s="1">
-        <v>8007403166311</v>
+        <v>7612583331605</v>
       </c>
       <c r="C268" t="s">
-        <v>809</v>
+        <v>781</v>
       </c>
       <c r="D268" t="s">
-        <v>810</v>
+        <v>782</v>
       </c>
       <c r="E268">
         <v>0</v>
       </c>
       <c r="F268">
-        <v>670.77</v>
+        <v>31.9</v>
+      </c>
+      <c r="G268" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
-        <v>811</v>
-[...3 lines deleted...]
-      </c>
+        <v>783</v>
+      </c>
+      <c r="B269" s="1"/>
       <c r="C269" t="s">
-        <v>812</v>
+        <v>784</v>
       </c>
       <c r="D269" t="s">
-        <v>813</v>
+        <v>785</v>
       </c>
       <c r="E269">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F269">
-        <v>249.95</v>
+        <v>31.99</v>
       </c>
       <c r="G269" t="s">
-        <v>814</v>
+        <v>786</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
-        <v>815</v>
+        <v>787</v>
       </c>
       <c r="B270" s="1">
-        <v>8713797069748</v>
+        <v>3220660237951</v>
       </c>
       <c r="C270" t="s">
-        <v>816</v>
+        <v>788</v>
       </c>
       <c r="D270" t="s">
-        <v>817</v>
+        <v>789</v>
       </c>
       <c r="E270">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F270">
-        <v>249.0</v>
+        <v>32.0</v>
       </c>
       <c r="G270" t="s">
-        <v>818</v>
+        <v>748</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
-        <v>819</v>
+        <v>790</v>
       </c>
       <c r="B271" s="1">
-        <v>8436035343959</v>
+        <v>8716382150425</v>
       </c>
       <c r="C271" t="s">
-        <v>820</v>
+        <v>791</v>
       </c>
       <c r="D271" t="s">
-        <v>821</v>
+        <v>792</v>
       </c>
       <c r="E271">
         <v>0</v>
       </c>
       <c r="F271">
-        <v>241.95</v>
+        <v>32.9</v>
       </c>
       <c r="G271" t="s">
-        <v>822</v>
+        <v>466</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>824</v>
+        <v>794</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>823</v>
+        <v>793</v>
       </c>
       <c r="C272" t="s">
-        <v>825</v>
+        <v>795</v>
       </c>
       <c r="D272" t="s">
-        <v>826</v>
+        <v>796</v>
       </c>
       <c r="E272">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F272">
-        <v>232.94</v>
+        <v>32.9</v>
       </c>
       <c r="G272" t="s">
-        <v>822</v>
+        <v>592</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
-        <v>827</v>
+        <v>797</v>
       </c>
       <c r="B273" s="1">
-        <v>8712072539754</v>
+        <v>4015588612206</v>
       </c>
       <c r="C273" t="s">
-        <v>828</v>
+        <v>798</v>
       </c>
       <c r="D273" t="s">
-        <v>829</v>
+        <v>799</v>
       </c>
       <c r="E273">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F273">
-        <v>219.0</v>
+        <v>32.99</v>
       </c>
       <c r="G273" t="s">
-        <v>830</v>
+        <v>698</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
-        <v>831</v>
+        <v>800</v>
       </c>
       <c r="B274" s="1">
-        <v>4015588889950</v>
+        <v>4015588611568</v>
       </c>
       <c r="C274" t="s">
-        <v>832</v>
+        <v>801</v>
       </c>
       <c r="D274" t="s">
-        <v>833</v>
+        <v>802</v>
       </c>
       <c r="E274">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F274">
-        <v>211.94</v>
+        <v>32.99</v>
       </c>
       <c r="G274" t="s">
-        <v>822</v>
+        <v>548</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
       <c r="B275" s="1">
-        <v>8007403166298</v>
+        <v>4015588611568</v>
       </c>
       <c r="C275" t="s">
-        <v>789</v>
+        <v>801</v>
       </c>
       <c r="D275" t="s">
-        <v>834</v>
+        <v>803</v>
       </c>
       <c r="E275">
         <v>0</v>
       </c>
       <c r="F275">
-        <v>209.9</v>
+        <v>32.99</v>
       </c>
       <c r="G275" t="s">
-        <v>814</v>
+        <v>513</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
-        <v>835</v>
+        <v>804</v>
       </c>
       <c r="B276" s="1">
-        <v>8717496334701</v>
+        <v>4211125632335</v>
       </c>
       <c r="C276" t="s">
-        <v>836</v>
+        <v>805</v>
       </c>
       <c r="D276" t="s">
-        <v>837</v>
+        <v>806</v>
       </c>
       <c r="E276">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F276">
-        <v>199.88</v>
+        <v>32.99</v>
       </c>
       <c r="G276" t="s">
-        <v>838</v>
+        <v>481</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
-        <v>839</v>
+        <v>804</v>
       </c>
       <c r="B277" s="1">
-        <v>4211125645069</v>
+        <v>4211125632335</v>
       </c>
       <c r="C277" t="s">
-        <v>840</v>
+        <v>805</v>
       </c>
       <c r="D277" t="s">
-        <v>841</v>
+        <v>807</v>
       </c>
       <c r="E277">
         <v>0</v>
       </c>
       <c r="F277">
-        <v>139.99</v>
+        <v>32.99</v>
       </c>
       <c r="G277" t="s">
-        <v>814</v>
+        <v>683</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
-        <v>839</v>
+        <v>808</v>
       </c>
       <c r="B278" s="1">
-        <v>4211125645069</v>
+        <v>8420421087190</v>
       </c>
       <c r="C278" t="s">
-        <v>840</v>
+        <v>809</v>
       </c>
       <c r="D278" t="s">
-        <v>842</v>
+        <v>810</v>
       </c>
       <c r="E278">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F278">
-        <v>139.99</v>
+        <v>33.95</v>
       </c>
       <c r="G278" t="s">
-        <v>814</v>
+        <v>748</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
-        <v>839</v>
-[...2 lines deleted...]
-        <v>4211125645069</v>
+        <v>812</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>811</v>
       </c>
       <c r="C279" t="s">
-        <v>840</v>
+        <v>813</v>
       </c>
       <c r="D279" t="s">
-        <v>843</v>
+        <v>814</v>
       </c>
       <c r="E279">
         <v>0</v>
       </c>
       <c r="F279">
-        <v>139.99</v>
+        <v>34.04</v>
       </c>
       <c r="G279" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
-        <v>839</v>
-[...2 lines deleted...]
-        <v>4211125645069</v>
+        <v>817</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>816</v>
       </c>
       <c r="C280" t="s">
-        <v>840</v>
+        <v>818</v>
       </c>
       <c r="D280" t="s">
-        <v>844</v>
+        <v>819</v>
       </c>
       <c r="E280">
         <v>0</v>
       </c>
       <c r="F280">
-        <v>139.99</v>
+        <v>34.09</v>
       </c>
       <c r="G280" t="s">
-        <v>814</v>
+        <v>477</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>820</v>
+      </c>
+      <c r="B281" s="1">
+        <v>4007885005027</v>
       </c>
       <c r="C281" t="s">
-        <v>847</v>
+        <v>821</v>
       </c>
       <c r="D281" t="s">
-        <v>848</v>
+        <v>822</v>
       </c>
       <c r="E281">
         <v>0</v>
       </c>
       <c r="F281">
-        <v>134.99</v>
+        <v>34.19</v>
       </c>
       <c r="G281" t="s">
-        <v>814</v>
+        <v>522</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
-        <v>846</v>
+        <v>824</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>845</v>
+        <v>823</v>
       </c>
       <c r="C282" t="s">
-        <v>847</v>
+        <v>825</v>
       </c>
       <c r="D282" t="s">
-        <v>849</v>
+        <v>826</v>
       </c>
       <c r="E282">
         <v>0</v>
       </c>
       <c r="F282">
-        <v>134.99</v>
+        <v>34.26</v>
       </c>
       <c r="G282" t="s">
-        <v>814</v>
+        <v>827</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
-        <v>850</v>
+        <v>828</v>
       </c>
       <c r="B283" s="1">
-        <v>4211125637101</v>
+        <v>4049793018430</v>
       </c>
       <c r="C283" t="s">
-        <v>851</v>
+        <v>829</v>
       </c>
       <c r="D283" t="s">
-        <v>852</v>
+        <v>830</v>
       </c>
       <c r="E283">
         <v>0</v>
       </c>
       <c r="F283">
-        <v>129.99</v>
+        <v>34.32</v>
       </c>
       <c r="G283" t="s">
-        <v>814</v>
+        <v>452</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
-        <v>850</v>
+        <v>831</v>
       </c>
       <c r="B284" s="1">
-        <v>4211125637101</v>
+        <v>8030914080074</v>
       </c>
       <c r="C284" t="s">
-        <v>851</v>
+        <v>832</v>
       </c>
       <c r="D284" t="s">
-        <v>853</v>
+        <v>833</v>
       </c>
       <c r="E284">
         <v>0</v>
       </c>
       <c r="F284">
-        <v>129.99</v>
+        <v>34.47</v>
       </c>
       <c r="G284" t="s">
-        <v>814</v>
+        <v>466</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>850</v>
+        <v>831</v>
       </c>
       <c r="B285" s="1">
-        <v>4211125637101</v>
+        <v>8030914080074</v>
       </c>
       <c r="C285" t="s">
-        <v>851</v>
+        <v>832</v>
       </c>
       <c r="D285" t="s">
-        <v>854</v>
+        <v>834</v>
       </c>
       <c r="E285">
         <v>0</v>
       </c>
       <c r="F285">
-        <v>129.99</v>
+        <v>34.47</v>
       </c>
       <c r="G285" t="s">
-        <v>814</v>
+        <v>466</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>855</v>
+        <v>831</v>
       </c>
       <c r="B286" s="1">
-        <v>8436036552701</v>
+        <v>8030914080074</v>
       </c>
       <c r="C286" t="s">
-        <v>856</v>
+        <v>832</v>
       </c>
       <c r="D286" t="s">
-        <v>857</v>
+        <v>835</v>
       </c>
       <c r="E286">
         <v>0</v>
       </c>
       <c r="F286">
-        <v>124.95</v>
+        <v>34.47</v>
       </c>
       <c r="G286" t="s">
-        <v>858</v>
+        <v>466</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>859</v>
+        <v>836</v>
+      </c>
+      <c r="B287" s="1">
+        <v>4007885005027</v>
       </c>
       <c r="C287" t="s">
-        <v>861</v>
+        <v>821</v>
       </c>
       <c r="D287" t="s">
-        <v>862</v>
+        <v>837</v>
       </c>
       <c r="E287">
         <v>0</v>
       </c>
       <c r="F287">
-        <v>116.16</v>
+        <v>34.72</v>
       </c>
       <c r="G287" t="s">
-        <v>822</v>
+        <v>506</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>8436035343263</v>
+        <v>650</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>649</v>
       </c>
       <c r="C288" t="s">
-        <v>864</v>
+        <v>651</v>
       </c>
       <c r="D288" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E288">
         <v>0</v>
       </c>
       <c r="F288">
-        <v>114.31</v>
+        <v>34.89</v>
       </c>
       <c r="G288" t="s">
-        <v>818</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
-        <v>751</v>
+        <v>839</v>
       </c>
       <c r="B289" s="1">
-        <v>4056352359118</v>
+        <v>4211125632335</v>
       </c>
       <c r="C289" t="s">
-        <v>752</v>
+        <v>805</v>
       </c>
       <c r="D289" t="s">
-        <v>866</v>
+        <v>840</v>
       </c>
       <c r="E289">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F289">
-        <v>110.08</v>
+        <v>34.99</v>
       </c>
       <c r="G289" t="s">
-        <v>822</v>
+        <v>522</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>867</v>
+        <v>841</v>
       </c>
       <c r="B290" s="1">
-        <v>4030152028023</v>
+        <v>4007923597323</v>
       </c>
       <c r="C290" t="s">
-        <v>868</v>
+        <v>842</v>
       </c>
       <c r="D290" t="s">
-        <v>869</v>
+        <v>843</v>
       </c>
       <c r="E290">
         <v>0</v>
       </c>
       <c r="F290">
-        <v>106.97</v>
+        <v>34.99</v>
       </c>
       <c r="G290" t="s">
-        <v>822</v>
+        <v>544</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>870</v>
+        <v>844</v>
       </c>
       <c r="B291" s="1">
-        <v>4015588883774</v>
+        <v>5010777141993</v>
       </c>
       <c r="C291" t="s">
-        <v>871</v>
+        <v>845</v>
       </c>
       <c r="D291" t="s">
-        <v>872</v>
+        <v>846</v>
       </c>
       <c r="E291">
         <v>0</v>
       </c>
       <c r="F291">
-        <v>91.92</v>
+        <v>34.99</v>
       </c>
       <c r="G291" t="s">
-        <v>873</v>
+        <v>462</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>847</v>
+      </c>
+      <c r="B292" s="1">
+        <v>4211125215132</v>
       </c>
       <c r="C292" t="s">
-        <v>876</v>
+        <v>848</v>
       </c>
       <c r="D292" t="s">
-        <v>877</v>
+        <v>849</v>
       </c>
       <c r="E292">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F292">
-        <v>91.69</v>
+        <v>34.99</v>
       </c>
       <c r="G292" t="s">
-        <v>858</v>
+        <v>573</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>878</v>
+        <v>850</v>
       </c>
       <c r="B293" s="1">
-        <v>4002432118939</v>
+        <v>4015588883804</v>
       </c>
       <c r="C293" t="s">
-        <v>879</v>
+        <v>851</v>
       </c>
       <c r="D293" t="s">
-        <v>880</v>
+        <v>852</v>
       </c>
       <c r="E293">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F293">
-        <v>89.99</v>
+        <v>35.01</v>
       </c>
       <c r="G293" t="s">
-        <v>822</v>
+        <v>506</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>881</v>
+        <v>853</v>
       </c>
       <c r="B294" s="1">
-        <v>8715946702742</v>
+        <v>4009847094667</v>
       </c>
       <c r="C294" t="s">
-        <v>882</v>
+        <v>854</v>
       </c>
       <c r="D294" t="s">
-        <v>883</v>
+        <v>855</v>
       </c>
       <c r="E294">
         <v>0</v>
       </c>
       <c r="F294">
-        <v>81.24</v>
+        <v>35.78</v>
       </c>
       <c r="G294" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
-        <v>881</v>
+        <v>226</v>
       </c>
       <c r="B295" s="1">
-        <v>8715946702742</v>
+        <v>3220660305278</v>
       </c>
       <c r="C295" t="s">
-        <v>882</v>
+        <v>227</v>
       </c>
       <c r="D295" t="s">
-        <v>884</v>
+        <v>857</v>
       </c>
       <c r="E295">
         <v>0</v>
       </c>
       <c r="F295">
-        <v>81.24</v>
+        <v>35.9</v>
       </c>
       <c r="G295" t="s">
-        <v>830</v>
+        <v>561</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>885</v>
+        <v>858</v>
       </c>
       <c r="B296" s="1">
-        <v>4002432129690</v>
+        <v>8436036556334</v>
       </c>
       <c r="C296" t="s">
-        <v>886</v>
+        <v>859</v>
       </c>
       <c r="D296" t="s">
-        <v>887</v>
+        <v>860</v>
       </c>
       <c r="E296">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F296">
-        <v>79.9</v>
+        <v>35.95</v>
       </c>
       <c r="G296" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>862</v>
+      </c>
+      <c r="B297" s="1">
+        <v>5099206092372</v>
       </c>
       <c r="C297" t="s">
-        <v>890</v>
+        <v>863</v>
       </c>
       <c r="D297" t="s">
-        <v>891</v>
+        <v>864</v>
       </c>
       <c r="E297">
         <v>0</v>
       </c>
       <c r="F297">
-        <v>78.99</v>
+        <v>35.98</v>
       </c>
       <c r="G297" t="s">
-        <v>858</v>
+        <v>481</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>865</v>
+      </c>
+      <c r="B298" s="1">
+        <v>6955880352050</v>
       </c>
       <c r="C298" t="s">
-        <v>890</v>
+        <v>866</v>
       </c>
       <c r="D298" t="s">
-        <v>892</v>
+        <v>867</v>
       </c>
       <c r="E298">
         <v>0</v>
       </c>
       <c r="F298">
-        <v>78.99</v>
+        <v>35.99</v>
       </c>
       <c r="G298" t="s">
-        <v>818</v>
+        <v>561</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>868</v>
+      </c>
+      <c r="B299" s="1">
+        <v>4009729069066</v>
       </c>
       <c r="C299" t="s">
-        <v>890</v>
+        <v>869</v>
       </c>
       <c r="D299" t="s">
-        <v>893</v>
+        <v>870</v>
       </c>
       <c r="E299">
         <v>0</v>
       </c>
       <c r="F299">
-        <v>78.99</v>
+        <v>35.99</v>
       </c>
       <c r="G299" t="s">
-        <v>818</v>
+        <v>871</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
-        <v>895</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>726</v>
+      </c>
+      <c r="B300" s="1">
+        <v>4015588404627</v>
       </c>
       <c r="C300" t="s">
-        <v>896</v>
+        <v>727</v>
       </c>
       <c r="D300" t="s">
-        <v>897</v>
+        <v>872</v>
       </c>
       <c r="E300">
         <v>0</v>
       </c>
       <c r="F300">
-        <v>78.5</v>
+        <v>36.12</v>
       </c>
       <c r="G300" t="s">
-        <v>830</v>
+        <v>873</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>874</v>
+      </c>
+      <c r="B301" s="1">
+        <v>5603750570103</v>
       </c>
       <c r="C301" t="s">
-        <v>900</v>
+        <v>875</v>
       </c>
       <c r="D301" t="s">
-        <v>901</v>
+        <v>876</v>
       </c>
       <c r="E301">
         <v>0</v>
       </c>
       <c r="F301">
-        <v>77.28</v>
+        <v>36.24</v>
       </c>
       <c r="G301" t="s">
-        <v>902</v>
+        <v>537</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
-        <v>899</v>
+        <v>878</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>898</v>
+        <v>877</v>
       </c>
       <c r="C302" t="s">
-        <v>900</v>
+        <v>879</v>
       </c>
       <c r="D302" t="s">
-        <v>903</v>
+        <v>880</v>
       </c>
       <c r="E302">
         <v>0</v>
       </c>
       <c r="F302">
-        <v>77.28</v>
+        <v>36.44</v>
       </c>
       <c r="G302" t="s">
-        <v>838</v>
+        <v>561</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
-        <v>905</v>
+        <v>882</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>904</v>
+        <v>881</v>
       </c>
       <c r="C303" t="s">
-        <v>906</v>
+        <v>883</v>
       </c>
       <c r="D303" t="s">
-        <v>907</v>
+        <v>884</v>
       </c>
       <c r="E303">
         <v>0</v>
       </c>
       <c r="F303">
-        <v>75.51</v>
+        <v>36.45</v>
       </c>
       <c r="G303" t="s">
-        <v>830</v>
+        <v>548</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
-        <v>908</v>
+        <v>885</v>
       </c>
       <c r="B304" s="1">
-        <v>8436036555825</v>
+        <v>3760223830057</v>
       </c>
       <c r="C304" t="s">
-        <v>909</v>
+        <v>886</v>
       </c>
       <c r="D304" t="s">
-        <v>910</v>
+        <v>887</v>
       </c>
       <c r="E304">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F304">
-        <v>74.95</v>
+        <v>36.5</v>
       </c>
       <c r="G304" t="s">
-        <v>830</v>
+        <v>537</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
-        <v>911</v>
+        <v>888</v>
       </c>
       <c r="B305" s="1">
-        <v>8715946702711</v>
+        <v>4015468121804</v>
       </c>
       <c r="C305" t="s">
-        <v>912</v>
+        <v>889</v>
       </c>
       <c r="D305" t="s">
-        <v>913</v>
+        <v>890</v>
       </c>
       <c r="E305">
         <v>0</v>
       </c>
       <c r="F305">
-        <v>74.66</v>
+        <v>36.88</v>
       </c>
       <c r="G305" t="s">
-        <v>818</v>
+        <v>513</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
-        <v>914</v>
+        <v>891</v>
       </c>
       <c r="B306" s="1">
-        <v>4015588889554</v>
+        <v>3700643502899</v>
       </c>
       <c r="C306" t="s">
-        <v>915</v>
+        <v>892</v>
       </c>
       <c r="D306" t="s">
-        <v>916</v>
+        <v>893</v>
       </c>
       <c r="E306">
         <v>0</v>
       </c>
       <c r="F306">
-        <v>70.99</v>
+        <v>36.9</v>
       </c>
       <c r="G306" t="s">
-        <v>858</v>
+        <v>894</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
-        <v>914</v>
+        <v>895</v>
       </c>
       <c r="B307" s="1">
-        <v>4015588889554</v>
+        <v>841710147902</v>
       </c>
       <c r="C307" t="s">
-        <v>915</v>
+        <v>896</v>
       </c>
       <c r="D307" t="s">
-        <v>917</v>
+        <v>897</v>
       </c>
       <c r="E307">
         <v>1</v>
       </c>
       <c r="F307">
-        <v>70.99</v>
+        <v>36.99</v>
       </c>
       <c r="G307" t="s">
-        <v>818</v>
+        <v>655</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
-        <v>918</v>
+        <v>188</v>
       </c>
       <c r="B308" s="1">
-        <v>8715946702797</v>
+        <v>5603750488842</v>
       </c>
       <c r="C308" t="s">
-        <v>919</v>
+        <v>189</v>
       </c>
       <c r="D308" t="s">
-        <v>920</v>
+        <v>898</v>
       </c>
       <c r="E308">
         <v>0</v>
       </c>
       <c r="F308">
-        <v>63.98</v>
+        <v>36.99</v>
       </c>
       <c r="G308" t="s">
-        <v>830</v>
+        <v>592</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="B309" s="1"/>
       <c r="C309" t="s">
-        <v>919</v>
+        <v>900</v>
       </c>
       <c r="D309" t="s">
-        <v>921</v>
+        <v>901</v>
       </c>
       <c r="E309">
         <v>0</v>
       </c>
       <c r="F309">
-        <v>63.98</v>
+        <v>37.01</v>
       </c>
       <c r="G309" t="s">
-        <v>830</v>
+        <v>902</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>922</v>
+        <v>903</v>
       </c>
       <c r="B310" s="1">
-        <v>4211125585006</v>
+        <v>8436036556693</v>
       </c>
       <c r="C310" t="s">
-        <v>923</v>
+        <v>904</v>
       </c>
       <c r="D310" t="s">
-        <v>924</v>
+        <v>905</v>
       </c>
       <c r="E310">
         <v>0</v>
       </c>
       <c r="F310">
-        <v>63.63</v>
+        <v>37.45</v>
       </c>
       <c r="G310" t="s">
-        <v>838</v>
+        <v>473</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>926</v>
+        <v>907</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>925</v>
+        <v>906</v>
       </c>
       <c r="C311" t="s">
-        <v>927</v>
+        <v>908</v>
       </c>
       <c r="D311" t="s">
-        <v>928</v>
+        <v>909</v>
       </c>
       <c r="E311">
         <v>0</v>
       </c>
       <c r="F311">
-        <v>59.83</v>
+        <v>37.54</v>
       </c>
       <c r="G311" t="s">
-        <v>830</v>
+        <v>578</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>929</v>
+        <v>910</v>
       </c>
       <c r="B312" s="1">
-        <v>4549292092875</v>
+        <v>4007249505439</v>
       </c>
       <c r="C312" t="s">
-        <v>930</v>
+        <v>911</v>
       </c>
       <c r="D312" t="s">
-        <v>931</v>
+        <v>912</v>
       </c>
       <c r="E312">
         <v>0</v>
       </c>
       <c r="F312">
-        <v>59.79</v>
+        <v>37.58</v>
       </c>
       <c r="G312" t="s">
-        <v>858</v>
+        <v>913</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>932</v>
+        <v>914</v>
       </c>
       <c r="B313" s="1">
-        <v>4549292126815</v>
+        <v>4007923597286</v>
       </c>
       <c r="C313" t="s">
-        <v>933</v>
+        <v>915</v>
       </c>
       <c r="D313" t="s">
-        <v>934</v>
+        <v>916</v>
       </c>
       <c r="E313">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F313">
-        <v>59.49</v>
+        <v>37.82</v>
       </c>
       <c r="G313" t="s">
-        <v>858</v>
+        <v>561</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>4002432129683</v>
+        <v>918</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>917</v>
       </c>
       <c r="C314" t="s">
-        <v>936</v>
+        <v>919</v>
       </c>
       <c r="D314" t="s">
-        <v>937</v>
+        <v>920</v>
       </c>
       <c r="E314">
         <v>0</v>
       </c>
       <c r="F314">
-        <v>57.72</v>
+        <v>37.99</v>
       </c>
       <c r="G314" t="s">
-        <v>818</v>
+        <v>466</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
-        <v>801</v>
+        <v>921</v>
       </c>
       <c r="B315" s="1">
-        <v>4211125424169</v>
+        <v>8716382199059</v>
       </c>
       <c r="C315" t="s">
-        <v>802</v>
+        <v>922</v>
       </c>
       <c r="D315" t="s">
-        <v>938</v>
+        <v>923</v>
       </c>
       <c r="E315">
         <v>0</v>
       </c>
       <c r="F315">
-        <v>55.83</v>
+        <v>38.2</v>
       </c>
       <c r="G315" t="s">
-        <v>822</v>
+        <v>645</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>939</v>
+        <v>924</v>
       </c>
       <c r="B316" s="1">
-        <v>4549292185638</v>
+        <v>2601717737524</v>
       </c>
       <c r="C316" t="s">
-        <v>940</v>
+        <v>925</v>
       </c>
       <c r="D316" t="s">
-        <v>941</v>
+        <v>926</v>
       </c>
       <c r="E316">
         <v>0</v>
       </c>
       <c r="F316">
-        <v>55.0</v>
+        <v>38.48</v>
       </c>
       <c r="G316" t="s">
-        <v>830</v>
+        <v>544</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>939</v>
+        <v>927</v>
       </c>
       <c r="B317" s="1">
-        <v>4549292185638</v>
+        <v>3560239688464</v>
       </c>
       <c r="C317" t="s">
-        <v>940</v>
+        <v>928</v>
       </c>
       <c r="D317" t="s">
-        <v>942</v>
+        <v>929</v>
       </c>
       <c r="E317">
         <v>0</v>
       </c>
       <c r="F317">
-        <v>55.0</v>
+        <v>38.59</v>
       </c>
       <c r="G317" t="s">
-        <v>818</v>
+        <v>578</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>930</v>
+      </c>
+      <c r="B318" s="1">
+        <v>5901856407379</v>
       </c>
       <c r="C318" t="s">
-        <v>710</v>
+        <v>931</v>
       </c>
       <c r="D318" t="s">
-        <v>944</v>
+        <v>932</v>
       </c>
       <c r="E318">
         <v>1</v>
       </c>
       <c r="F318">
-        <v>54.96</v>
+        <v>38.6</v>
       </c>
       <c r="G318" t="s">
-        <v>945</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-        <v>5010777139679</v>
+        <v>895</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>933</v>
       </c>
       <c r="C319" t="s">
-        <v>947</v>
+        <v>896</v>
       </c>
       <c r="D319" t="s">
-        <v>948</v>
+        <v>934</v>
       </c>
       <c r="E319">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F319">
-        <v>54.79</v>
+        <v>38.64</v>
       </c>
       <c r="G319" t="s">
-        <v>818</v>
+        <v>634</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-        <v>8715946702780</v>
+        <v>936</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>935</v>
       </c>
       <c r="C320" t="s">
-        <v>950</v>
+        <v>937</v>
       </c>
       <c r="D320" t="s">
-        <v>951</v>
+        <v>938</v>
       </c>
       <c r="E320">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F320">
-        <v>53.08</v>
+        <v>38.84</v>
       </c>
       <c r="G320" t="s">
-        <v>858</v>
+        <v>827</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>952</v>
+        <v>939</v>
       </c>
       <c r="B321" s="1">
-        <v>4549292165678</v>
+        <v>6411501399502</v>
       </c>
       <c r="C321" t="s">
-        <v>953</v>
+        <v>940</v>
       </c>
       <c r="D321" t="s">
-        <v>954</v>
+        <v>941</v>
       </c>
       <c r="E321">
         <v>0</v>
       </c>
       <c r="F321">
-        <v>52.99</v>
+        <v>38.85</v>
       </c>
       <c r="G321" t="s">
-        <v>858</v>
+        <v>632</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-        <v>955</v>
+        <v>942</v>
+      </c>
+      <c r="B322" s="1">
+        <v>841710123401</v>
       </c>
       <c r="C322" t="s">
-        <v>957</v>
+        <v>943</v>
       </c>
       <c r="D322" t="s">
-        <v>958</v>
+        <v>944</v>
       </c>
       <c r="E322">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F322">
-        <v>51.77</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>38.85</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>959</v>
+        <v>945</v>
       </c>
       <c r="B323" s="1">
-        <v>4549292143867</v>
+        <v>8436584361022</v>
       </c>
       <c r="C323" t="s">
-        <v>960</v>
+        <v>946</v>
       </c>
       <c r="D323" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="E323">
         <v>0</v>
       </c>
       <c r="F323">
-        <v>50.44</v>
+        <v>39.39</v>
       </c>
       <c r="G323" t="s">
-        <v>818</v>
+        <v>760</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="B324" s="1">
-        <v>4549292165678</v>
+        <v>4054554503506</v>
       </c>
       <c r="C324" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
       <c r="D324" t="s">
-        <v>962</v>
+        <v>950</v>
       </c>
       <c r="E324">
         <v>0</v>
       </c>
       <c r="F324">
-        <v>49.59</v>
+        <v>39.89</v>
       </c>
       <c r="G324" t="s">
-        <v>830</v>
+        <v>462</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>9002493423534</v>
+        <v>951</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>772</v>
       </c>
       <c r="C325" t="s">
-        <v>964</v>
+        <v>66</v>
       </c>
       <c r="D325" t="s">
-        <v>965</v>
+        <v>952</v>
       </c>
       <c r="E325">
         <v>0</v>
       </c>
       <c r="F325">
-        <v>48.59</v>
+        <v>39.99</v>
       </c>
       <c r="G325" t="s">
-        <v>830</v>
+        <v>953</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
-        <v>966</v>
-[...2 lines deleted...]
-        <v>4043641600020</v>
+        <v>951</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>772</v>
       </c>
       <c r="C326" t="s">
-        <v>967</v>
+        <v>66</v>
       </c>
       <c r="D326" t="s">
-        <v>968</v>
+        <v>954</v>
       </c>
       <c r="E326">
         <v>0</v>
       </c>
       <c r="F326">
-        <v>48.23</v>
+        <v>39.99</v>
       </c>
       <c r="G326" t="s">
-        <v>818</v>
+        <v>953</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>4059313115808</v>
+        <v>951</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>772</v>
       </c>
       <c r="C327" t="s">
-        <v>706</v>
+        <v>66</v>
       </c>
       <c r="D327" t="s">
-        <v>969</v>
+        <v>955</v>
       </c>
       <c r="E327">
         <v>0</v>
       </c>
       <c r="F327">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G327" t="s">
-        <v>970</v>
+        <v>956</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>705</v>
+        <v>957</v>
       </c>
       <c r="B328" s="1">
-        <v>4059313115808</v>
+        <v>8436584361015</v>
       </c>
       <c r="C328" t="s">
-        <v>706</v>
+        <v>958</v>
       </c>
       <c r="D328" t="s">
-        <v>971</v>
+        <v>959</v>
       </c>
       <c r="E328">
         <v>0</v>
       </c>
       <c r="F328">
-        <v>44.99</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
-        <v>972</v>
+        <v>957</v>
       </c>
       <c r="B329" s="1">
-        <v>4015588883873</v>
+        <v>8436584361015</v>
       </c>
       <c r="C329" t="s">
-        <v>973</v>
+        <v>958</v>
       </c>
       <c r="D329" t="s">
-        <v>974</v>
+        <v>960</v>
       </c>
       <c r="E329">
         <v>1</v>
       </c>
       <c r="F329">
-        <v>44.99</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>188</v>
+      </c>
+      <c r="B330" s="1">
+        <v>5603750488842</v>
       </c>
       <c r="C330" t="s">
-        <v>977</v>
+        <v>189</v>
       </c>
       <c r="D330" t="s">
-        <v>978</v>
+        <v>961</v>
       </c>
       <c r="E330">
         <v>0</v>
       </c>
       <c r="F330">
-        <v>44.59</v>
+        <v>40.19</v>
       </c>
       <c r="G330" t="s">
-        <v>822</v>
+        <v>537</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>962</v>
+      </c>
+      <c r="B331" s="1">
+        <v>5603750118022</v>
       </c>
       <c r="C331" t="s">
-        <v>977</v>
+        <v>963</v>
       </c>
       <c r="D331" t="s">
-        <v>979</v>
+        <v>964</v>
       </c>
       <c r="E331">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F331">
-        <v>44.59</v>
+        <v>40.29</v>
       </c>
       <c r="G331" t="s">
-        <v>822</v>
+        <v>578</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>980</v>
+        <v>965</v>
       </c>
       <c r="B332" s="1">
-        <v>4015588602726</v>
+        <v>3597320109164</v>
       </c>
       <c r="C332" t="s">
-        <v>981</v>
+        <v>966</v>
       </c>
       <c r="D332" t="s">
-        <v>982</v>
+        <v>967</v>
       </c>
       <c r="E332">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F332">
-        <v>44.0</v>
+        <v>40.48</v>
       </c>
       <c r="G332" t="s">
-        <v>838</v>
+        <v>968</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>983</v>
+        <v>115</v>
       </c>
       <c r="B333" s="1">
-        <v>5603750560104</v>
+        <v>4549292165678</v>
       </c>
       <c r="C333" t="s">
-        <v>984</v>
+        <v>116</v>
       </c>
       <c r="D333" t="s">
-        <v>985</v>
+        <v>969</v>
       </c>
       <c r="E333">
         <v>0</v>
       </c>
       <c r="F333">
-        <v>43.19</v>
+        <v>40.83</v>
       </c>
       <c r="G333" t="s">
-        <v>822</v>
+        <v>452</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>986</v>
+        <v>970</v>
       </c>
       <c r="B334" s="1">
-        <v>4002030159877</v>
+        <v>4008838309971</v>
       </c>
       <c r="C334" t="s">
-        <v>987</v>
+        <v>971</v>
       </c>
       <c r="D334" t="s">
-        <v>988</v>
+        <v>972</v>
       </c>
       <c r="E334">
         <v>0</v>
       </c>
       <c r="F334">
-        <v>43.12</v>
+        <v>40.94</v>
       </c>
       <c r="G334" t="s">
-        <v>818</v>
+        <v>645</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
-        <v>989</v>
-[...2 lines deleted...]
-        <v>4054554503506</v>
+        <v>76</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>772</v>
       </c>
       <c r="C335" t="s">
-        <v>990</v>
+        <v>66</v>
       </c>
       <c r="D335" t="s">
-        <v>991</v>
+        <v>973</v>
       </c>
       <c r="E335">
         <v>0</v>
       </c>
       <c r="F335">
-        <v>39.89</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>41.19</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>713</v>
+        <v>76</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>992</v>
+        <v>772</v>
       </c>
       <c r="C336" t="s">
-        <v>714</v>
+        <v>66</v>
       </c>
       <c r="D336" t="s">
-        <v>993</v>
+        <v>974</v>
       </c>
       <c r="E336">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F336">
-        <v>38.64</v>
-[...2 lines deleted...]
-        <v>970</v>
+        <v>41.19</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>994</v>
+        <v>975</v>
       </c>
       <c r="B337" s="1">
-        <v>4015588404627</v>
+        <v>6974897501442</v>
       </c>
       <c r="C337" t="s">
-        <v>995</v>
+        <v>976</v>
       </c>
       <c r="D337" t="s">
-        <v>996</v>
+        <v>977</v>
       </c>
       <c r="E337">
         <v>0</v>
       </c>
       <c r="F337">
-        <v>36.12</v>
+        <v>41.41</v>
       </c>
       <c r="G337" t="s">
-        <v>830</v>
+        <v>978</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>979</v>
+      </c>
+      <c r="B338" s="1"/>
       <c r="C338" t="s">
-        <v>998</v>
+        <v>980</v>
       </c>
       <c r="D338" t="s">
-        <v>999</v>
+        <v>981</v>
       </c>
       <c r="E338">
         <v>0</v>
       </c>
       <c r="F338">
-        <v>35.99</v>
+        <v>41.68</v>
       </c>
       <c r="G338" t="s">
-        <v>858</v>
+        <v>544</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>5010777141993</v>
+        <v>983</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>982</v>
       </c>
       <c r="C339" t="s">
-        <v>1001</v>
+        <v>984</v>
       </c>
       <c r="D339" t="s">
-        <v>1002</v>
+        <v>985</v>
       </c>
       <c r="E339">
         <v>0</v>
       </c>
       <c r="F339">
-        <v>34.99</v>
+        <v>41.89</v>
       </c>
       <c r="G339" t="s">
-        <v>818</v>
+        <v>645</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
-        <v>1004</v>
+        <v>987</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1003</v>
+        <v>986</v>
       </c>
       <c r="C340" t="s">
-        <v>1005</v>
+        <v>988</v>
       </c>
       <c r="D340" t="s">
-        <v>1006</v>
+        <v>989</v>
       </c>
       <c r="E340">
         <v>0</v>
       </c>
       <c r="F340">
-        <v>34.89</v>
+        <v>41.99</v>
       </c>
       <c r="G340" t="s">
-        <v>822</v>
+        <v>698</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>990</v>
+      </c>
+      <c r="B341" s="1">
+        <v>4004128008630</v>
       </c>
       <c r="C341" t="s">
-        <v>85</v>
+        <v>991</v>
       </c>
       <c r="D341" t="s">
-        <v>1008</v>
+        <v>992</v>
       </c>
       <c r="E341">
         <v>0</v>
       </c>
       <c r="F341">
-        <v>31.33</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>42.08</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>993</v>
+      </c>
+      <c r="B342" s="1">
+        <v>4014481243647</v>
       </c>
       <c r="C342" t="s">
-        <v>85</v>
+        <v>994</v>
       </c>
       <c r="D342" t="s">
-        <v>1009</v>
+        <v>995</v>
       </c>
       <c r="E342">
         <v>0</v>
       </c>
       <c r="F342">
-        <v>31.33</v>
+        <v>42.09</v>
       </c>
       <c r="G342" t="s">
-        <v>873</v>
+        <v>537</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-        <v>1003</v>
+        <v>996</v>
+      </c>
+      <c r="B343" s="1">
+        <v>3141725001457</v>
       </c>
       <c r="C343" t="s">
-        <v>1005</v>
+        <v>997</v>
       </c>
       <c r="D343" t="s">
-        <v>1010</v>
+        <v>998</v>
       </c>
       <c r="E343">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F343">
-        <v>25.59</v>
+        <v>42.49</v>
       </c>
       <c r="G343" t="s">
-        <v>822</v>
+        <v>606</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>1011</v>
+        <v>999</v>
       </c>
       <c r="B344" s="1">
-        <v>8711292031680</v>
+        <v>728619907328</v>
       </c>
       <c r="C344" t="s">
-        <v>1012</v>
+        <v>1000</v>
       </c>
       <c r="D344" t="s">
-        <v>1013</v>
+        <v>1001</v>
       </c>
       <c r="E344">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F344">
-        <v>24.99</v>
+        <v>42.75</v>
       </c>
       <c r="G344" t="s">
-        <v>970</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>1014</v>
+        <v>1003</v>
       </c>
       <c r="B345" s="1">
-        <v>6974929172145</v>
+        <v>3760223830118</v>
       </c>
       <c r="C345" t="s">
-        <v>1015</v>
+        <v>1004</v>
       </c>
       <c r="D345" t="s">
-        <v>1016</v>
+        <v>1005</v>
       </c>
       <c r="E345">
         <v>0</v>
       </c>
       <c r="F345">
-        <v>22.29</v>
+        <v>42.9</v>
       </c>
       <c r="G345" t="s">
-        <v>818</v>
+        <v>606</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
-        <v>1017</v>
+        <v>1006</v>
       </c>
       <c r="B346" s="1">
-        <v>4015588611506</v>
+        <v>4211125956059</v>
       </c>
       <c r="C346" t="s">
-        <v>1018</v>
+        <v>1007</v>
       </c>
       <c r="D346" t="s">
-        <v>1019</v>
+        <v>1008</v>
       </c>
       <c r="E346">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F346">
-        <v>20.99</v>
+        <v>42.99</v>
       </c>
       <c r="G346" t="s">
-        <v>945</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
-        <v>1020</v>
+        <v>1010</v>
       </c>
       <c r="B347" s="1">
-        <v>3329680389296</v>
+        <v>4002030159877</v>
       </c>
       <c r="C347" t="s">
-        <v>1021</v>
+        <v>1011</v>
       </c>
       <c r="D347" t="s">
-        <v>1022</v>
+        <v>1012</v>
       </c>
       <c r="E347">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F347">
-        <v>12.49</v>
+        <v>43.12</v>
       </c>
       <c r="G347" t="s">
-        <v>818</v>
+        <v>462</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
-        <v>1023</v>
+        <v>1013</v>
       </c>
       <c r="B348" s="1">
-        <v>5603750480105</v>
+        <v>5603750560104</v>
       </c>
       <c r="C348" t="s">
-        <v>1024</v>
+        <v>1014</v>
       </c>
       <c r="D348" t="s">
-        <v>1025</v>
+        <v>1015</v>
       </c>
       <c r="E348">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F348">
-        <v>9.59</v>
+        <v>43.19</v>
       </c>
       <c r="G348" t="s">
-        <v>818</v>
+        <v>653</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
-        <v>776</v>
+        <v>1016</v>
       </c>
       <c r="B349" s="1">
-        <v>4211125431037</v>
+        <v>4015588602726</v>
       </c>
       <c r="C349" t="s">
-        <v>777</v>
+        <v>1017</v>
       </c>
       <c r="D349" t="s">
-        <v>1026</v>
+        <v>1018</v>
       </c>
       <c r="E349">
         <v>0</v>
       </c>
       <c r="F349">
-        <v>311.63</v>
+        <v>44.0</v>
+      </c>
+      <c r="G349" t="s">
+        <v>1019</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>1027</v>
+        <v>1020</v>
       </c>
       <c r="B350" s="1">
-        <v>4211125368036</v>
+        <v>4008838949665</v>
       </c>
       <c r="C350" t="s">
-        <v>1028</v>
+        <v>1021</v>
       </c>
       <c r="D350" t="s">
-        <v>1029</v>
+        <v>1022</v>
       </c>
       <c r="E350">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F350">
-        <v>339.28</v>
+        <v>44.25</v>
+      </c>
+      <c r="G350" t="s">
+        <v>978</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>1030</v>
+        <v>1023</v>
       </c>
       <c r="B351" s="1">
-        <v>8007403166304</v>
+        <v>4015588602580</v>
       </c>
       <c r="C351" t="s">
-        <v>1031</v>
+        <v>604</v>
       </c>
       <c r="D351" t="s">
-        <v>1032</v>
+        <v>1024</v>
       </c>
       <c r="E351">
         <v>0</v>
       </c>
       <c r="F351">
-        <v>336.63</v>
+        <v>44.29</v>
+      </c>
+      <c r="G351" t="s">
+        <v>573</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>764</v>
+        <v>1025</v>
       </c>
       <c r="B352" s="1">
-        <v>4211125362010</v>
+        <v>4211125213145</v>
       </c>
       <c r="C352" t="s">
-        <v>38</v>
+        <v>1026</v>
       </c>
       <c r="D352" t="s">
-        <v>1033</v>
+        <v>1027</v>
       </c>
       <c r="E352">
         <v>0</v>
       </c>
       <c r="F352">
-        <v>0.0</v>
+        <v>44.43</v>
+      </c>
+      <c r="G352" t="s">
+        <v>725</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>4211125431051</v>
+        <v>1029</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1028</v>
       </c>
       <c r="C353" t="s">
-        <v>17</v>
+        <v>1030</v>
       </c>
       <c r="D353" t="s">
-        <v>1035</v>
+        <v>1031</v>
       </c>
       <c r="E353">
         <v>0</v>
       </c>
       <c r="F353">
-        <v>431.17</v>
+        <v>44.51</v>
+      </c>
+      <c r="G353" t="s">
+        <v>1032</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>4211125368036</v>
+        <v>1034</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>1033</v>
       </c>
       <c r="C354" t="s">
-        <v>1028</v>
+        <v>57</v>
       </c>
       <c r="D354" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="E354">
         <v>0</v>
       </c>
       <c r="F354">
-        <v>339.28</v>
+        <v>44.59</v>
+      </c>
+      <c r="G354" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>8007403167752</v>
+        <v>1034</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>1033</v>
       </c>
       <c r="C355" t="s">
-        <v>755</v>
+        <v>57</v>
       </c>
       <c r="D355" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="E355">
         <v>0</v>
       </c>
       <c r="F355">
-        <v>587.24</v>
+        <v>44.59</v>
+      </c>
+      <c r="G355" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B356" s="1">
+        <v>4251415755726</v>
+      </c>
+      <c r="C356" t="s">
         <v>1038</v>
       </c>
-      <c r="B356" s="1">
-[...2 lines deleted...]
-      <c r="C356" t="s">
+      <c r="D356" t="s">
         <v>1039</v>
       </c>
-      <c r="D356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E356">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F356">
-        <v>251.99</v>
+        <v>44.78</v>
+      </c>
+      <c r="G356" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
         <v>1041</v>
       </c>
-      <c r="B357" s="1">
-        <v>8007403167776</v>
+      <c r="B357" s="1" t="s">
+        <v>1040</v>
       </c>
       <c r="C357" t="s">
         <v>1042</v>
       </c>
       <c r="D357" t="s">
         <v>1043</v>
       </c>
       <c r="E357">
         <v>0</v>
       </c>
       <c r="F357">
-        <v>0.0</v>
+        <v>44.9</v>
+      </c>
+      <c r="G357" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
-        <v>764</v>
+        <v>1044</v>
       </c>
       <c r="B358" s="1">
-        <v>4211125362010</v>
+        <v>4260372760216</v>
       </c>
       <c r="C358" t="s">
-        <v>38</v>
+        <v>1045</v>
       </c>
       <c r="D358" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E358">
         <v>0</v>
       </c>
       <c r="F358">
-        <v>0.0</v>
+        <v>44.95</v>
+      </c>
+      <c r="G358" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="B359" s="1">
-        <v>4211125531065</v>
+        <v>6942138948325</v>
       </c>
       <c r="C359" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="D359" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E359">
         <v>0</v>
       </c>
       <c r="F359">
-        <v>202.35</v>
+        <v>44.95</v>
+      </c>
+      <c r="G359" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
-        <v>737</v>
+        <v>1050</v>
       </c>
       <c r="B360" s="1">
-        <v>4211125274061</v>
+        <v>4211125531065</v>
       </c>
       <c r="C360" t="s">
-        <v>738</v>
+        <v>1051</v>
       </c>
       <c r="D360" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="E360">
         <v>0</v>
       </c>
       <c r="F360">
-        <v>143.12</v>
+        <v>44.98</v>
+      </c>
+      <c r="G360" t="s">
+        <v>767</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="B361" s="1">
-        <v>4211125304065</v>
+        <v>4059313115808</v>
       </c>
       <c r="C361" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="D361" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="E361">
         <v>0</v>
       </c>
       <c r="F361">
-        <v>187.31</v>
+        <v>44.99</v>
+      </c>
+      <c r="G361" t="s">
+        <v>655</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="B362" s="1">
-        <v>4211125304065</v>
+        <v>4059313115808</v>
       </c>
       <c r="C362" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="D362" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="E362">
         <v>0</v>
       </c>
       <c r="F362">
-        <v>187.31</v>
+        <v>44.99</v>
+      </c>
+      <c r="G362" t="s">
+        <v>634</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
-        <v>801</v>
+        <v>1053</v>
       </c>
       <c r="B363" s="1">
-        <v>4211125424169</v>
+        <v>4059313115808</v>
       </c>
       <c r="C363" t="s">
-        <v>802</v>
+        <v>1054</v>
       </c>
       <c r="D363" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="E363">
         <v>0</v>
       </c>
       <c r="F363">
-        <v>279.55</v>
+        <v>44.99</v>
+      </c>
+      <c r="G363" t="s">
+        <v>774</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B364" s="1">
-        <v>4211125533014</v>
+        <v>4015588883873</v>
       </c>
       <c r="C364" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="D364" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="E364">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F364">
-        <v>158.24</v>
+        <v>44.99</v>
+      </c>
+      <c r="G364" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="B365" s="1">
-        <v>4211125533014</v>
+        <v>8434522050953</v>
       </c>
       <c r="C365" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="D365" t="s">
-        <v>1057</v>
+        <v>1063</v>
       </c>
       <c r="E365">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F365">
-        <v>158.24</v>
+        <v>45.1</v>
+      </c>
+      <c r="G365" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>4211125368036</v>
+        <v>895</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>933</v>
       </c>
       <c r="C366" t="s">
-        <v>1028</v>
+        <v>896</v>
       </c>
       <c r="D366" t="s">
-        <v>1058</v>
+        <v>1064</v>
       </c>
       <c r="E366">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F366">
-        <v>339.28</v>
+        <v>45.46</v>
+      </c>
+      <c r="G366" t="s">
+        <v>698</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>8007403167288</v>
+        <v>895</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>933</v>
       </c>
       <c r="C367" t="s">
-        <v>1060</v>
+        <v>896</v>
       </c>
       <c r="D367" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="E367">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F367">
-        <v>461.25</v>
+        <v>45.46</v>
+      </c>
+      <c r="G367" t="s">
+        <v>725</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
-        <v>795</v>
+        <v>1058</v>
       </c>
       <c r="B368" s="1">
-        <v>8007403062217</v>
+        <v>4015588883873</v>
       </c>
       <c r="C368" t="s">
-        <v>796</v>
+        <v>1059</v>
       </c>
       <c r="D368" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="E368">
         <v>1</v>
       </c>
       <c r="F368">
-        <v>387.47</v>
+        <v>45.49</v>
+      </c>
+      <c r="G368" t="s">
+        <v>1067</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
-        <v>795</v>
+        <v>1068</v>
       </c>
       <c r="B369" s="1">
-        <v>8007403062217</v>
+        <v>4015588602313</v>
       </c>
       <c r="C369" t="s">
-        <v>796</v>
+        <v>1069</v>
       </c>
       <c r="D369" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="E369">
         <v>0</v>
       </c>
       <c r="F369">
-        <v>387.47</v>
+        <v>45.5</v>
+      </c>
+      <c r="G369" t="s">
+        <v>592</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
-        <v>804</v>
+        <v>1071</v>
       </c>
       <c r="B370" s="1">
-        <v>8007403166281</v>
+        <v>5414959058596</v>
       </c>
       <c r="C370" t="s">
-        <v>805</v>
+        <v>1072</v>
       </c>
       <c r="D370" t="s">
-        <v>1064</v>
+        <v>1073</v>
       </c>
       <c r="E370">
         <v>0</v>
       </c>
       <c r="F370">
-        <v>109.99</v>
+        <v>45.74</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
-        <v>1030</v>
+        <v>1074</v>
       </c>
       <c r="B371" s="1">
-        <v>8007403166304</v>
+        <v>4043641400279</v>
       </c>
       <c r="C371" t="s">
-        <v>1031</v>
+        <v>1075</v>
       </c>
       <c r="D371" t="s">
-        <v>1065</v>
+        <v>1076</v>
       </c>
       <c r="E371">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F371">
-        <v>336.63</v>
+        <v>45.92</v>
+      </c>
+      <c r="G371" t="s">
+        <v>1077</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
-        <v>748</v>
+        <v>1078</v>
       </c>
       <c r="B372" s="1">
-        <v>8007403166335</v>
+        <v>4003692302298</v>
       </c>
       <c r="C372" t="s">
-        <v>749</v>
+        <v>1079</v>
       </c>
       <c r="D372" t="s">
-        <v>1066</v>
+        <v>1080</v>
       </c>
       <c r="E372">
         <v>0</v>
       </c>
       <c r="F372">
-        <v>659.99</v>
+        <v>45.99</v>
+      </c>
+      <c r="G372" t="s">
+        <v>1081</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
-        <v>1041</v>
+        <v>1082</v>
       </c>
       <c r="B373" s="1">
-        <v>8007403167776</v>
+        <v>5400392543898</v>
       </c>
       <c r="C373" t="s">
-        <v>1042</v>
+        <v>1083</v>
       </c>
       <c r="D373" t="s">
-        <v>1067</v>
+        <v>1084</v>
       </c>
       <c r="E373">
         <v>0</v>
       </c>
       <c r="F373">
-        <v>0.0</v>
+        <v>45.99</v>
+      </c>
+      <c r="G373" t="s">
+        <v>913</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>8007403166304</v>
+        <v>1086</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>1085</v>
       </c>
       <c r="C374" t="s">
-        <v>1031</v>
+        <v>1087</v>
       </c>
       <c r="D374" t="s">
-        <v>1068</v>
+        <v>1088</v>
       </c>
       <c r="E374">
         <v>0</v>
       </c>
       <c r="F374">
-        <v>336.63</v>
+        <v>46.19</v>
+      </c>
+      <c r="G374" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
-        <v>1038</v>
+        <v>1089</v>
       </c>
       <c r="B375" s="1">
-        <v>4015588612305</v>
+        <v>3760223830064</v>
       </c>
       <c r="C375" t="s">
-        <v>1039</v>
+        <v>1090</v>
       </c>
       <c r="D375" t="s">
-        <v>1069</v>
+        <v>1091</v>
       </c>
       <c r="E375">
         <v>0</v>
       </c>
       <c r="F375">
-        <v>251.99</v>
+        <v>46.5</v>
+      </c>
+      <c r="G375" t="s">
+        <v>491</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
-        <v>795</v>
+        <v>1092</v>
       </c>
       <c r="B376" s="1">
-        <v>8007403062217</v>
+        <v>5907627355917</v>
       </c>
       <c r="C376" t="s">
-        <v>796</v>
+        <v>1093</v>
       </c>
       <c r="D376" t="s">
-        <v>1070</v>
+        <v>1094</v>
       </c>
       <c r="E376">
         <v>0</v>
       </c>
       <c r="F376">
-        <v>387.47</v>
+        <v>47.18</v>
+      </c>
+      <c r="G376" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
-        <v>795</v>
+        <v>1095</v>
       </c>
       <c r="B377" s="1">
-        <v>8007403062217</v>
+        <v>4008838381533</v>
       </c>
       <c r="C377" t="s">
-        <v>796</v>
+        <v>1096</v>
       </c>
       <c r="D377" t="s">
-        <v>1071</v>
+        <v>1097</v>
       </c>
       <c r="E377">
         <v>0</v>
       </c>
       <c r="F377">
-        <v>387.47</v>
+        <v>47.36</v>
+      </c>
+      <c r="G377" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
-        <v>779</v>
+        <v>1098</v>
       </c>
       <c r="B378" s="1">
-        <v>8007403166533</v>
+        <v>5902533923151</v>
       </c>
       <c r="C378" t="s">
-        <v>780</v>
+        <v>1099</v>
       </c>
       <c r="D378" t="s">
-        <v>1072</v>
+        <v>1100</v>
       </c>
       <c r="E378">
         <v>0</v>
       </c>
       <c r="F378">
-        <v>728.49</v>
+        <v>47.66</v>
+      </c>
+      <c r="G378" t="s">
+        <v>748</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-        <v>4015588602283</v>
+        <v>1034</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>1033</v>
       </c>
       <c r="C379" t="s">
-        <v>1074</v>
+        <v>57</v>
       </c>
       <c r="D379" t="s">
-        <v>1075</v>
+        <v>1101</v>
       </c>
       <c r="E379">
         <v>0</v>
       </c>
       <c r="F379">
-        <v>231.94</v>
+        <v>47.97</v>
+      </c>
+      <c r="G379" t="s">
+        <v>592</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>8436531911058</v>
+        <v>1034</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1033</v>
       </c>
       <c r="C380" t="s">
-        <v>1077</v>
+        <v>57</v>
       </c>
       <c r="D380" t="s">
-        <v>1078</v>
+        <v>1102</v>
       </c>
       <c r="E380">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F380">
-        <v>22.7</v>
+        <v>47.97</v>
+      </c>
+      <c r="G380" t="s">
+        <v>913</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>8436531911058</v>
+        <v>1034</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1033</v>
       </c>
       <c r="C381" t="s">
-        <v>1077</v>
+        <v>57</v>
       </c>
       <c r="D381" t="s">
-        <v>1079</v>
+        <v>1103</v>
       </c>
       <c r="E381">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F381">
-        <v>22.7</v>
+        <v>47.97</v>
+      </c>
+      <c r="G381" t="s">
+        <v>913</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>8436531912062</v>
+        <v>1034</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1033</v>
       </c>
       <c r="C382" t="s">
-        <v>127</v>
+        <v>57</v>
       </c>
       <c r="D382" t="s">
-        <v>1080</v>
+        <v>1104</v>
       </c>
       <c r="E382">
         <v>0</v>
       </c>
       <c r="F382">
-        <v>189.19</v>
+        <v>47.97</v>
+      </c>
+      <c r="G382" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>8007403062217</v>
+        <v>1034</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>1033</v>
       </c>
       <c r="C383" t="s">
-        <v>796</v>
+        <v>57</v>
       </c>
       <c r="D383" t="s">
-        <v>1081</v>
+        <v>1105</v>
       </c>
       <c r="E383">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F383">
-        <v>387.47</v>
+        <v>47.97</v>
+      </c>
+      <c r="G383" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
-        <v>126</v>
+        <v>1106</v>
       </c>
       <c r="B384" s="1">
-        <v>8436531912062</v>
+        <v>4043641600020</v>
       </c>
       <c r="C384" t="s">
-        <v>127</v>
+        <v>1107</v>
       </c>
       <c r="D384" t="s">
-        <v>1082</v>
+        <v>1108</v>
       </c>
       <c r="E384">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F384">
-        <v>189.19</v>
+        <v>48.23</v>
+      </c>
+      <c r="G384" t="s">
+        <v>462</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
-        <v>795</v>
+        <v>1109</v>
       </c>
       <c r="B385" s="1">
-        <v>8007403062217</v>
+        <v>9002493423534</v>
       </c>
       <c r="C385" t="s">
-        <v>796</v>
+        <v>1110</v>
       </c>
       <c r="D385" t="s">
-        <v>1083</v>
+        <v>1111</v>
       </c>
       <c r="E385">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F385">
-        <v>387.47</v>
+        <v>48.59</v>
+      </c>
+      <c r="G385" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
-        <v>1084</v>
-[...2 lines deleted...]
-        <v>4211125326029</v>
+        <v>1113</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>1112</v>
       </c>
       <c r="C386" t="s">
-        <v>1085</v>
+        <v>1114</v>
       </c>
       <c r="D386" t="s">
-        <v>1086</v>
+        <v>1115</v>
       </c>
       <c r="E386">
         <v>0</v>
       </c>
       <c r="F386">
-        <v>317.0</v>
+        <v>48.95</v>
+      </c>
+      <c r="G386" t="s">
+        <v>1116</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-        <v>4211125318055</v>
+        <v>1118</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>1117</v>
       </c>
       <c r="C387" t="s">
-        <v>752</v>
+        <v>1119</v>
       </c>
       <c r="D387" t="s">
-        <v>1087</v>
+        <v>1120</v>
       </c>
       <c r="E387">
         <v>0</v>
       </c>
       <c r="F387">
-        <v>0.0</v>
+        <v>48.96</v>
+      </c>
+      <c r="G387" t="s">
+        <v>662</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
-        <v>1059</v>
+        <v>115</v>
       </c>
       <c r="B388" s="1">
-        <v>8007403167288</v>
+        <v>4549292165678</v>
       </c>
       <c r="C388" t="s">
-        <v>1060</v>
+        <v>116</v>
       </c>
       <c r="D388" t="s">
-        <v>1088</v>
+        <v>1121</v>
       </c>
       <c r="E388">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F388">
-        <v>461.25</v>
+        <v>49.59</v>
+      </c>
+      <c r="G388" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
-        <v>1089</v>
+        <v>1122</v>
       </c>
       <c r="B389" s="1">
-        <v>4211125303006</v>
+        <v>8435484022019</v>
       </c>
       <c r="C389" t="s">
-        <v>1090</v>
+        <v>1123</v>
       </c>
       <c r="D389" t="s">
-        <v>1091</v>
+        <v>1124</v>
       </c>
       <c r="E389">
         <v>0</v>
       </c>
       <c r="F389">
-        <v>147.17</v>
+        <v>49.9</v>
+      </c>
+      <c r="G389" t="s">
+        <v>1125</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
-        <v>1092</v>
+        <v>1126</v>
       </c>
       <c r="B390" s="1">
-        <v>4015588612329</v>
+        <v>4043197359489</v>
       </c>
       <c r="C390" t="s">
-        <v>1093</v>
+        <v>1127</v>
       </c>
       <c r="D390" t="s">
-        <v>1094</v>
+        <v>1128</v>
       </c>
       <c r="E390">
         <v>0</v>
       </c>
       <c r="F390">
-        <v>149.55</v>
+        <v>49.95</v>
+      </c>
+      <c r="G390" t="s">
+        <v>1032</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
-        <v>1041</v>
+        <v>1129</v>
       </c>
       <c r="B391" s="1">
-        <v>8007403167776</v>
+        <v>8715946702780</v>
       </c>
       <c r="C391" t="s">
-        <v>1042</v>
+        <v>1130</v>
       </c>
       <c r="D391" t="s">
-        <v>1095</v>
+        <v>1131</v>
       </c>
       <c r="E391">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F391">
-        <v>0.0</v>
+        <v>49.95</v>
+      </c>
+      <c r="G391" t="s">
+        <v>683</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
-        <v>1096</v>
+        <v>1132</v>
       </c>
       <c r="B392" s="1">
-        <v>8007403167516</v>
+        <v>4052025203016</v>
       </c>
       <c r="C392" t="s">
-        <v>1097</v>
+        <v>1133</v>
       </c>
       <c r="D392" t="s">
-        <v>1098</v>
+        <v>1134</v>
       </c>
       <c r="E392">
         <v>0</v>
       </c>
       <c r="F392">
-        <v>1015.35</v>
+        <v>49.99</v>
+      </c>
+      <c r="G392" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>1099</v>
+        <v>1135</v>
       </c>
       <c r="B393" s="1">
-        <v>8007403060046</v>
+        <v>6942138904864</v>
       </c>
       <c r="C393" t="s">
-        <v>1100</v>
+        <v>1136</v>
       </c>
       <c r="D393" t="s">
-        <v>1101</v>
+        <v>1137</v>
       </c>
       <c r="E393">
         <v>0</v>
       </c>
       <c r="F393">
-        <v>382.49</v>
+        <v>49.99</v>
+      </c>
+      <c r="G393" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
-        <v>804</v>
+        <v>1129</v>
       </c>
       <c r="B394" s="1">
-        <v>8007403166281</v>
+        <v>8715946702780</v>
       </c>
       <c r="C394" t="s">
-        <v>805</v>
+        <v>1130</v>
       </c>
       <c r="D394" t="s">
-        <v>1102</v>
+        <v>1138</v>
       </c>
       <c r="E394">
         <v>0</v>
       </c>
       <c r="F394">
-        <v>109.99</v>
+        <v>49.99</v>
+      </c>
+      <c r="G394" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
-        <v>799</v>
+        <v>1139</v>
       </c>
       <c r="B395" s="1">
-        <v>4211125421069</v>
+        <v>4015588602283</v>
       </c>
       <c r="C395" t="s">
-        <v>63</v>
+        <v>1140</v>
       </c>
       <c r="D395" t="s">
-        <v>1103</v>
+        <v>1141</v>
       </c>
       <c r="E395">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F395">
-        <v>232.35</v>
+        <v>49.99</v>
+      </c>
+      <c r="G395" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>4211125431051</v>
+        <v>1143</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1142</v>
       </c>
       <c r="C396" t="s">
-        <v>17</v>
+        <v>1144</v>
       </c>
       <c r="D396" t="s">
-        <v>1104</v>
+        <v>1145</v>
       </c>
       <c r="E396">
         <v>0</v>
       </c>
       <c r="F396">
-        <v>431.17</v>
+        <v>50.11</v>
+      </c>
+      <c r="G396" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>8007403061135</v>
+        <v>1147</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>1146</v>
       </c>
       <c r="C397" t="s">
-        <v>742</v>
+        <v>1148</v>
       </c>
       <c r="D397" t="s">
-        <v>1105</v>
+        <v>1149</v>
       </c>
       <c r="E397">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F397">
-        <v>294.95</v>
+        <v>50.37</v>
+      </c>
+      <c r="G397" t="s">
+        <v>1150</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
-        <v>1059</v>
+        <v>118</v>
       </c>
       <c r="B398" s="1">
-        <v>8007403167288</v>
+        <v>4549292143867</v>
       </c>
       <c r="C398" t="s">
-        <v>1060</v>
+        <v>119</v>
       </c>
       <c r="D398" t="s">
-        <v>1106</v>
+        <v>1151</v>
       </c>
       <c r="E398">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F398">
-        <v>461.25</v>
+        <v>50.44</v>
+      </c>
+      <c r="G398" t="s">
+        <v>462</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>8007403166298</v>
+        <v>1153</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>1152</v>
       </c>
       <c r="C399" t="s">
-        <v>789</v>
+        <v>1154</v>
       </c>
       <c r="D399" t="s">
-        <v>1107</v>
+        <v>1155</v>
       </c>
       <c r="E399">
         <v>0</v>
       </c>
       <c r="F399">
-        <v>180.51</v>
+        <v>50.53</v>
+      </c>
+      <c r="G399" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>4015588602177</v>
+        <v>76</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>772</v>
       </c>
       <c r="C400" t="s">
-        <v>758</v>
+        <v>66</v>
       </c>
       <c r="D400" t="s">
-        <v>1108</v>
+        <v>1156</v>
       </c>
       <c r="E400">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F400">
-        <v>112.67</v>
+        <v>50.8</v>
+      </c>
+      <c r="G400" t="s">
+        <v>550</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
-        <v>1109</v>
-[...2 lines deleted...]
-        <v>8007403060152</v>
+        <v>76</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>772</v>
       </c>
       <c r="C401" t="s">
-        <v>1110</v>
+        <v>66</v>
       </c>
       <c r="D401" t="s">
-        <v>1111</v>
+        <v>1157</v>
       </c>
       <c r="E401">
         <v>0</v>
       </c>
       <c r="F401">
-        <v>507.13</v>
+        <v>50.8</v>
+      </c>
+      <c r="G401" t="s">
+        <v>573</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>8007403167288</v>
+        <v>1159</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>1158</v>
       </c>
       <c r="C402" t="s">
-        <v>1060</v>
+        <v>1160</v>
       </c>
       <c r="D402" t="s">
-        <v>1112</v>
+        <v>1161</v>
       </c>
       <c r="E402">
         <v>0</v>
       </c>
       <c r="F402">
-        <v>461.25</v>
+        <v>50.99</v>
+      </c>
+      <c r="G402" t="s">
+        <v>856</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>1030</v>
+        <v>1162</v>
       </c>
       <c r="B403" s="1">
-        <v>8007403166304</v>
+        <v>4015588611582</v>
       </c>
       <c r="C403" t="s">
-        <v>1031</v>
+        <v>1163</v>
       </c>
       <c r="D403" t="s">
-        <v>1113</v>
+        <v>1164</v>
       </c>
       <c r="E403">
         <v>0</v>
       </c>
       <c r="F403">
-        <v>336.63</v>
+        <v>51.25</v>
+      </c>
+      <c r="G403" t="s">
+        <v>1165</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
-        <v>1109</v>
+        <v>1166</v>
       </c>
       <c r="B404" s="1">
-        <v>8007403060152</v>
+        <v>8436531912062</v>
       </c>
       <c r="C404" t="s">
-        <v>1110</v>
+        <v>1167</v>
       </c>
       <c r="D404" t="s">
-        <v>1114</v>
+        <v>1168</v>
       </c>
       <c r="E404">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F404">
-        <v>507.13</v>
+        <v>51.69</v>
+      </c>
+      <c r="G404" t="s">
+        <v>786</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
-        <v>788</v>
+        <v>1169</v>
       </c>
       <c r="B405" s="1">
-        <v>8007403166298</v>
+        <v>3770017405378</v>
       </c>
       <c r="C405" t="s">
-        <v>789</v>
+        <v>1170</v>
       </c>
       <c r="D405" t="s">
-        <v>1115</v>
+        <v>1171</v>
       </c>
       <c r="E405">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F405">
-        <v>180.51</v>
+        <v>51.73</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>4211125424169</v>
+        <v>1173</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>1172</v>
       </c>
       <c r="C406" t="s">
-        <v>802</v>
+        <v>1174</v>
       </c>
       <c r="D406" t="s">
-        <v>1116</v>
+        <v>1175</v>
       </c>
       <c r="E406">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F406">
-        <v>279.55</v>
+        <v>51.76</v>
+      </c>
+      <c r="G406" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>1117</v>
-[...2 lines deleted...]
-        <v>4211125319021</v>
+        <v>1177</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>1176</v>
       </c>
       <c r="C407" t="s">
-        <v>1118</v>
+        <v>1178</v>
       </c>
       <c r="D407" t="s">
-        <v>1119</v>
+        <v>1179</v>
       </c>
       <c r="E407">
         <v>0</v>
       </c>
       <c r="F407">
-        <v>469.9</v>
+        <v>51.77</v>
+      </c>
+      <c r="G407" t="s">
+        <v>462</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>785</v>
+        <v>1180</v>
       </c>
       <c r="B408" s="1">
-        <v>4211125424008</v>
+        <v>8423029035198</v>
       </c>
       <c r="C408" t="s">
-        <v>786</v>
+        <v>1181</v>
       </c>
       <c r="D408" t="s">
-        <v>1120</v>
+        <v>1182</v>
       </c>
       <c r="E408">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F408">
-        <v>249.0</v>
+        <v>51.91</v>
+      </c>
+      <c r="G408" t="s">
+        <v>1009</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>782</v>
+        <v>1183</v>
       </c>
       <c r="B409" s="1">
-        <v>4211125421038</v>
+        <v>4211125421069</v>
       </c>
       <c r="C409" t="s">
-        <v>783</v>
+        <v>1184</v>
       </c>
       <c r="D409" t="s">
-        <v>1121</v>
+        <v>1185</v>
       </c>
       <c r="E409">
         <v>0</v>
       </c>
       <c r="F409">
-        <v>274.4</v>
+        <v>51.92</v>
+      </c>
+      <c r="G409" t="s">
+        <v>956</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
-        <v>785</v>
+        <v>1186</v>
       </c>
       <c r="B410" s="1">
-        <v>4211125424008</v>
+        <v>3130630507291</v>
       </c>
       <c r="C410" t="s">
-        <v>786</v>
+        <v>1187</v>
       </c>
       <c r="D410" t="s">
-        <v>1122</v>
+        <v>1188</v>
       </c>
       <c r="E410">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F410">
-        <v>249.0</v>
+        <v>51.97</v>
+      </c>
+      <c r="G410" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>782</v>
+        <v>1189</v>
       </c>
       <c r="B411" s="1">
-        <v>4211125421038</v>
+        <v>5033739989488</v>
       </c>
       <c r="C411" t="s">
-        <v>783</v>
+        <v>1190</v>
       </c>
       <c r="D411" t="s">
-        <v>1123</v>
+        <v>1191</v>
       </c>
       <c r="E411">
         <v>0</v>
       </c>
       <c r="F411">
-        <v>274.4</v>
+        <v>51.99</v>
+      </c>
+      <c r="G411" t="s">
+        <v>452</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
-        <v>1124</v>
+        <v>1192</v>
       </c>
       <c r="B412" s="1">
-        <v>4211125431037</v>
+        <v>9120107182957</v>
       </c>
       <c r="C412" t="s">
-        <v>777</v>
+        <v>1193</v>
       </c>
       <c r="D412" t="s">
-        <v>1125</v>
+        <v>1194</v>
       </c>
       <c r="E412">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F412">
-        <v>311.63</v>
+        <v>52.25</v>
+      </c>
+      <c r="G412" t="s">
+        <v>1195</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
-        <v>788</v>
-[...3 lines deleted...]
-      </c>
+        <v>1196</v>
+      </c>
+      <c r="B413" s="1"/>
       <c r="C413" t="s">
-        <v>789</v>
+        <v>1197</v>
       </c>
       <c r="D413" t="s">
-        <v>1126</v>
+        <v>1198</v>
       </c>
       <c r="E413">
         <v>0</v>
       </c>
       <c r="F413">
-        <v>180.51</v>
+        <v>52.25</v>
+      </c>
+      <c r="G413" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
-        <v>1099</v>
+        <v>1199</v>
       </c>
       <c r="B414" s="1">
-        <v>8007403060046</v>
+        <v>4052025302603</v>
       </c>
       <c r="C414" t="s">
-        <v>1100</v>
+        <v>1200</v>
       </c>
       <c r="D414" t="s">
-        <v>1127</v>
+        <v>1201</v>
       </c>
       <c r="E414">
         <v>0</v>
       </c>
       <c r="F414">
-        <v>382.49</v>
+        <v>52.49</v>
+      </c>
+      <c r="G414" t="s">
+        <v>632</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
-        <v>1128</v>
+        <v>1202</v>
       </c>
       <c r="B415" s="1">
-        <v>4211125314002</v>
+        <v>6973424410950</v>
       </c>
       <c r="C415" t="s">
-        <v>1129</v>
+        <v>1203</v>
       </c>
       <c r="D415" t="s">
-        <v>1130</v>
+        <v>1204</v>
       </c>
       <c r="E415">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F415">
-        <v>231.17</v>
+        <v>52.99</v>
+      </c>
+      <c r="G415" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
-        <v>1099</v>
+        <v>115</v>
       </c>
       <c r="B416" s="1">
-        <v>8007403060046</v>
+        <v>4549292165678</v>
       </c>
       <c r="C416" t="s">
-        <v>1100</v>
+        <v>116</v>
       </c>
       <c r="D416" t="s">
-        <v>1131</v>
+        <v>1205</v>
       </c>
       <c r="E416">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F416">
-        <v>382.49</v>
+        <v>52.99</v>
+      </c>
+      <c r="G416" t="s">
+        <v>871</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
-        <v>1030</v>
+        <v>1129</v>
       </c>
       <c r="B417" s="1">
-        <v>8007403166304</v>
+        <v>8715946702780</v>
       </c>
       <c r="C417" t="s">
-        <v>1031</v>
+        <v>1130</v>
       </c>
       <c r="D417" t="s">
-        <v>1132</v>
+        <v>1206</v>
       </c>
       <c r="E417">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F417">
-        <v>336.63</v>
+        <v>53.08</v>
+      </c>
+      <c r="G417" t="s">
+        <v>871</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
-        <v>804</v>
+        <v>1207</v>
       </c>
       <c r="B418" s="1">
-        <v>8007403166281</v>
+        <v>3664944060017</v>
       </c>
       <c r="C418" t="s">
-        <v>805</v>
+        <v>1208</v>
       </c>
       <c r="D418" t="s">
-        <v>1133</v>
+        <v>1209</v>
       </c>
       <c r="E418">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F418">
-        <v>109.99</v>
+        <v>53.21</v>
+      </c>
+      <c r="G418" t="s">
+        <v>632</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
-        <v>808</v>
+        <v>1210</v>
       </c>
       <c r="B419" s="1">
-        <v>8007403166311</v>
+        <v>9002493422681</v>
       </c>
       <c r="C419" t="s">
-        <v>809</v>
+        <v>1211</v>
       </c>
       <c r="D419" t="s">
-        <v>1134</v>
+        <v>1212</v>
       </c>
       <c r="E419">
         <v>0</v>
       </c>
       <c r="F419">
-        <v>670.77</v>
+        <v>53.24</v>
+      </c>
+      <c r="G419" t="s">
+        <v>1067</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="B420" s="1">
-        <v>8004032004137</v>
+        <v>4015588602283</v>
       </c>
       <c r="C420" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="D420" t="s">
-        <v>1137</v>
+        <v>1213</v>
       </c>
       <c r="E420">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F420">
-        <v>403.64</v>
+        <v>53.35</v>
+      </c>
+      <c r="G420" t="s">
+        <v>1009</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
-        <v>1038</v>
+        <v>1214</v>
       </c>
       <c r="B421" s="1">
-        <v>4015588612305</v>
+        <v>5603750420514</v>
       </c>
       <c r="C421" t="s">
-        <v>1039</v>
+        <v>1215</v>
       </c>
       <c r="D421" t="s">
-        <v>1138</v>
+        <v>1216</v>
       </c>
       <c r="E421">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F421">
-        <v>251.99</v>
+        <v>53.55</v>
+      </c>
+      <c r="G421" t="s">
+        <v>588</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
-        <v>1124</v>
+        <v>1217</v>
       </c>
       <c r="B422" s="1">
-        <v>4211125431037</v>
+        <v>8712184053766</v>
       </c>
       <c r="C422" t="s">
-        <v>777</v>
+        <v>1218</v>
       </c>
       <c r="D422" t="s">
-        <v>1139</v>
+        <v>1219</v>
       </c>
       <c r="E422">
         <v>1</v>
       </c>
       <c r="F422">
-        <v>311.63</v>
+        <v>53.58</v>
+      </c>
+      <c r="G422" t="s">
+        <v>1220</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
-        <v>1099</v>
+        <v>1221</v>
       </c>
       <c r="B423" s="1">
-        <v>8007403060046</v>
+        <v>3595560024940</v>
       </c>
       <c r="C423" t="s">
-        <v>1100</v>
+        <v>1222</v>
       </c>
       <c r="D423" t="s">
-        <v>1140</v>
+        <v>1223</v>
       </c>
       <c r="E423">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F423">
-        <v>382.49</v>
+        <v>53.9</v>
+      </c>
+      <c r="G423" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
-        <v>795</v>
+        <v>1224</v>
       </c>
       <c r="B424" s="1">
-        <v>8007403062217</v>
+        <v>4043197359717</v>
       </c>
       <c r="C424" t="s">
-        <v>796</v>
+        <v>1225</v>
       </c>
       <c r="D424" t="s">
-        <v>1141</v>
+        <v>1226</v>
       </c>
       <c r="E424">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F424">
-        <v>387.47</v>
+        <v>53.92</v>
+      </c>
+      <c r="G424" t="s">
+        <v>708</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
-        <v>1099</v>
+        <v>1227</v>
       </c>
       <c r="B425" s="1">
-        <v>8007403060046</v>
+        <v>5010777139679</v>
       </c>
       <c r="C425" t="s">
-        <v>1100</v>
+        <v>1228</v>
       </c>
       <c r="D425" t="s">
-        <v>1142</v>
+        <v>1229</v>
       </c>
       <c r="E425">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F425">
-        <v>382.49</v>
+        <v>54.79</v>
+      </c>
+      <c r="G425" t="s">
+        <v>462</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
-        <v>804</v>
+        <v>1230</v>
       </c>
       <c r="B426" s="1">
-        <v>8007403166281</v>
+        <v>3664944059929</v>
       </c>
       <c r="C426" t="s">
-        <v>805</v>
+        <v>1231</v>
       </c>
       <c r="D426" t="s">
-        <v>1143</v>
+        <v>1232</v>
       </c>
       <c r="E426">
         <v>1</v>
       </c>
       <c r="F426">
-        <v>109.99</v>
+        <v>54.8</v>
+      </c>
+      <c r="G426" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>4211125368036</v>
+        <v>999</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>1233</v>
       </c>
       <c r="C427" t="s">
-        <v>1028</v>
+        <v>1000</v>
       </c>
       <c r="D427" t="s">
-        <v>1144</v>
+        <v>1234</v>
       </c>
       <c r="E427">
         <v>1</v>
       </c>
       <c r="F427">
-        <v>339.28</v>
+        <v>54.96</v>
+      </c>
+      <c r="G427" t="s">
+        <v>559</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
-        <v>1059</v>
+        <v>1235</v>
       </c>
       <c r="B428" s="1">
-        <v>8007403167288</v>
+        <v>4211125274139</v>
       </c>
       <c r="C428" t="s">
-        <v>1060</v>
+        <v>1236</v>
       </c>
       <c r="D428" t="s">
-        <v>1145</v>
+        <v>1237</v>
       </c>
       <c r="E428">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F428">
-        <v>461.25</v>
+        <v>54.99</v>
+      </c>
+      <c r="G428" t="s">
+        <v>1238</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
-        <v>1076</v>
+        <v>1239</v>
       </c>
       <c r="B429" s="1">
-        <v>8436531911058</v>
+        <v>4015588612305</v>
       </c>
       <c r="C429" t="s">
-        <v>1077</v>
+        <v>1240</v>
       </c>
       <c r="D429" t="s">
-        <v>1146</v>
+        <v>1241</v>
       </c>
       <c r="E429">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F429">
-        <v>22.7</v>
+        <v>54.99</v>
+      </c>
+      <c r="G429" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
-        <v>1076</v>
+        <v>1242</v>
       </c>
       <c r="B430" s="1">
-        <v>8436531911058</v>
+        <v>4549292185638</v>
       </c>
       <c r="C430" t="s">
-        <v>1077</v>
+        <v>1243</v>
       </c>
       <c r="D430" t="s">
-        <v>1147</v>
+        <v>1244</v>
       </c>
       <c r="E430">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F430">
-        <v>22.7</v>
+        <v>55.0</v>
+      </c>
+      <c r="G430" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
-        <v>795</v>
+        <v>1242</v>
       </c>
       <c r="B431" s="1">
-        <v>8007403062217</v>
+        <v>4549292185638</v>
       </c>
       <c r="C431" t="s">
-        <v>796</v>
+        <v>1243</v>
       </c>
       <c r="D431" t="s">
-        <v>1148</v>
+        <v>1245</v>
       </c>
       <c r="E431">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F431">
-        <v>387.47</v>
+        <v>55.0</v>
+      </c>
+      <c r="G431" t="s">
+        <v>462</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>8007403062217</v>
+        <v>1247</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>1246</v>
       </c>
       <c r="C432" t="s">
-        <v>796</v>
+        <v>1248</v>
       </c>
       <c r="D432" t="s">
-        <v>1149</v>
+        <v>1249</v>
       </c>
       <c r="E432">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F432">
-        <v>387.47</v>
+        <v>55.3</v>
+      </c>
+      <c r="G432" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>8007403061135</v>
+        <v>1034</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>1033</v>
       </c>
       <c r="C433" t="s">
-        <v>742</v>
+        <v>57</v>
       </c>
       <c r="D433" t="s">
-        <v>1150</v>
+        <v>1250</v>
       </c>
       <c r="E433">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F433">
-        <v>294.95</v>
+        <v>55.7</v>
+      </c>
+      <c r="G433" t="s">
+        <v>913</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>8007403167158</v>
+        <v>1034</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>1033</v>
       </c>
       <c r="C434" t="s">
-        <v>774</v>
+        <v>57</v>
       </c>
       <c r="D434" t="s">
-        <v>1151</v>
+        <v>1251</v>
       </c>
       <c r="E434">
         <v>0</v>
       </c>
       <c r="F434">
-        <v>93.0</v>
+        <v>55.7</v>
+      </c>
+      <c r="G434" t="s">
+        <v>913</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>4211125431037</v>
+        <v>1034</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>1033</v>
       </c>
       <c r="C435" t="s">
-        <v>777</v>
+        <v>57</v>
       </c>
       <c r="D435" t="s">
-        <v>1152</v>
+        <v>1252</v>
       </c>
       <c r="E435">
         <v>0</v>
       </c>
       <c r="F435">
-        <v>311.63</v>
+        <v>55.7</v>
+      </c>
+      <c r="G435" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>8007403166281</v>
+        <v>1034</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>1033</v>
       </c>
       <c r="C436" t="s">
-        <v>805</v>
+        <v>57</v>
       </c>
       <c r="D436" t="s">
-        <v>1153</v>
+        <v>1253</v>
       </c>
       <c r="E436">
         <v>0</v>
       </c>
       <c r="F436">
-        <v>109.99</v>
+        <v>55.7</v>
+      </c>
+      <c r="G436" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
-        <v>1027</v>
+        <v>1254</v>
       </c>
       <c r="B437" s="1">
-        <v>4211125368036</v>
+        <v>4211125424169</v>
       </c>
       <c r="C437" t="s">
-        <v>1028</v>
+        <v>1255</v>
       </c>
       <c r="D437" t="s">
-        <v>1154</v>
+        <v>1256</v>
       </c>
       <c r="E437">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F437">
-        <v>339.28</v>
+        <v>55.83</v>
+      </c>
+      <c r="G437" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
-        <v>1155</v>
-[...2 lines deleted...]
-        <v>4211125215132</v>
+        <v>1258</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>1257</v>
       </c>
       <c r="C438" t="s">
-        <v>1156</v>
+        <v>943</v>
       </c>
       <c r="D438" t="s">
-        <v>1157</v>
+        <v>1259</v>
       </c>
       <c r="E438">
         <v>0</v>
       </c>
       <c r="F438">
-        <v>162.25</v>
+        <v>56.07</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
-        <v>1158</v>
+        <v>1260</v>
       </c>
       <c r="B439" s="1">
-        <v>4211125274139</v>
+        <v>7290108861181</v>
       </c>
       <c r="C439" t="s">
-        <v>53</v>
+        <v>1261</v>
       </c>
       <c r="D439" t="s">
-        <v>1159</v>
+        <v>1262</v>
       </c>
       <c r="E439">
         <v>0</v>
       </c>
       <c r="F439">
-        <v>235.99</v>
+        <v>56.9</v>
+      </c>
+      <c r="G439" t="s">
+        <v>748</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
-        <v>1160</v>
+        <v>1263</v>
       </c>
       <c r="B440" s="1">
-        <v>4211125275013</v>
+        <v>3661276160620</v>
       </c>
       <c r="C440" t="s">
-        <v>1161</v>
+        <v>1264</v>
       </c>
       <c r="D440" t="s">
-        <v>1162</v>
+        <v>1265</v>
       </c>
       <c r="E440">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F440">
-        <v>208.74</v>
+        <v>57.08</v>
+      </c>
+      <c r="G440" t="s">
+        <v>1266</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
-        <v>1163</v>
+        <v>1267</v>
       </c>
       <c r="B441" s="1">
-        <v>4211125216160</v>
+        <v>4002432129683</v>
       </c>
       <c r="C441" t="s">
-        <v>1164</v>
+        <v>1268</v>
       </c>
       <c r="D441" t="s">
-        <v>1165</v>
+        <v>1269</v>
       </c>
       <c r="E441">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F441">
-        <v>231.68</v>
+        <v>57.72</v>
+      </c>
+      <c r="G441" t="s">
+        <v>462</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
-        <v>1166</v>
-[...2 lines deleted...]
-        <v>4211125276850</v>
+        <v>1271</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>1270</v>
       </c>
       <c r="C442" t="s">
-        <v>1167</v>
+        <v>1272</v>
       </c>
       <c r="D442" t="s">
-        <v>1168</v>
+        <v>1273</v>
       </c>
       <c r="E442">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F442">
-        <v>139.64</v>
+        <v>57.99</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
-        <v>1169</v>
+        <v>1274</v>
       </c>
       <c r="B443" s="1">
-        <v>4211125273927</v>
+        <v>7318089781011</v>
       </c>
       <c r="C443" t="s">
-        <v>1170</v>
+        <v>1275</v>
       </c>
       <c r="D443" t="s">
-        <v>1171</v>
+        <v>1276</v>
       </c>
       <c r="E443">
         <v>0</v>
       </c>
       <c r="F443">
-        <v>0.0</v>
+        <v>58.44</v>
+      </c>
+      <c r="G443" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
-        <v>1027</v>
+        <v>1277</v>
       </c>
       <c r="B444" s="1">
-        <v>4211125368036</v>
+        <v>6941607305737</v>
       </c>
       <c r="C444" t="s">
-        <v>1028</v>
+        <v>1278</v>
       </c>
       <c r="D444" t="s">
-        <v>1172</v>
+        <v>1279</v>
       </c>
       <c r="E444">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F444">
-        <v>339.28</v>
+        <v>59.0</v>
+      </c>
+      <c r="G444" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
-        <v>1173</v>
+        <v>1280</v>
       </c>
       <c r="B445" s="1">
-        <v>4015588611681</v>
+        <v>5019090444286</v>
       </c>
       <c r="C445" t="s">
-        <v>1174</v>
+        <v>1281</v>
       </c>
       <c r="D445" t="s">
-        <v>1175</v>
+        <v>1282</v>
       </c>
       <c r="E445">
         <v>1</v>
       </c>
       <c r="F445">
-        <v>214.97</v>
+        <v>59.14</v>
+      </c>
+      <c r="G445" t="s">
+        <v>466</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
-        <v>741</v>
+        <v>1283</v>
       </c>
       <c r="B446" s="1">
-        <v>8007403061135</v>
+        <v>8436584361442</v>
       </c>
       <c r="C446" t="s">
-        <v>742</v>
+        <v>1284</v>
       </c>
       <c r="D446" t="s">
-        <v>1176</v>
+        <v>1285</v>
       </c>
       <c r="E446">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F446">
-        <v>294.95</v>
+        <v>59.23</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
-        <v>1177</v>
+        <v>1286</v>
       </c>
       <c r="B447" s="1">
-        <v>4211125276898</v>
+        <v>6941057401904</v>
       </c>
       <c r="C447" t="s">
-        <v>1178</v>
+        <v>1287</v>
       </c>
       <c r="D447" t="s">
-        <v>1179</v>
+        <v>1288</v>
       </c>
       <c r="E447">
         <v>0</v>
       </c>
       <c r="F447">
-        <v>0.0</v>
+        <v>59.4</v>
+      </c>
+      <c r="G447" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
-        <v>1163</v>
+        <v>1286</v>
       </c>
       <c r="B448" s="1">
-        <v>4211125216160</v>
+        <v>6941057401904</v>
       </c>
       <c r="C448" t="s">
-        <v>1164</v>
+        <v>1287</v>
       </c>
       <c r="D448" t="s">
-        <v>1180</v>
+        <v>1289</v>
       </c>
       <c r="E448">
         <v>0</v>
       </c>
       <c r="F448">
-        <v>231.68</v>
+        <v>59.4</v>
+      </c>
+      <c r="G448" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
-        <v>795</v>
+        <v>1290</v>
       </c>
       <c r="B449" s="1">
-        <v>8007403062217</v>
+        <v>4211125644130</v>
       </c>
       <c r="C449" t="s">
-        <v>796</v>
+        <v>1291</v>
       </c>
       <c r="D449" t="s">
-        <v>1181</v>
+        <v>1292</v>
       </c>
       <c r="E449">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F449">
-        <v>387.47</v>
+        <v>59.46</v>
+      </c>
+      <c r="G449" t="s">
+        <v>1195</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
-        <v>1109</v>
+        <v>1293</v>
       </c>
       <c r="B450" s="1">
-        <v>8007403060152</v>
+        <v>4549292126815</v>
       </c>
       <c r="C450" t="s">
-        <v>1110</v>
+        <v>1294</v>
       </c>
       <c r="D450" t="s">
-        <v>1182</v>
+        <v>1295</v>
       </c>
       <c r="E450">
         <v>0</v>
       </c>
       <c r="F450">
-        <v>507.13</v>
+        <v>59.49</v>
+      </c>
+      <c r="G450" t="s">
+        <v>871</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
-        <v>744</v>
+        <v>1296</v>
       </c>
       <c r="B451" s="1">
-        <v>8007403167295</v>
+        <v>4549292092875</v>
       </c>
       <c r="C451" t="s">
-        <v>745</v>
+        <v>1297</v>
       </c>
       <c r="D451" t="s">
-        <v>1183</v>
+        <v>1298</v>
       </c>
       <c r="E451">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F451">
-        <v>0.0</v>
+        <v>59.79</v>
+      </c>
+      <c r="G451" t="s">
+        <v>871</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>4211125317164</v>
+        <v>1300</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>1299</v>
       </c>
       <c r="C452" t="s">
-        <v>1185</v>
+        <v>1301</v>
       </c>
       <c r="D452" t="s">
-        <v>1186</v>
+        <v>1302</v>
       </c>
       <c r="E452">
         <v>0</v>
       </c>
       <c r="F452">
-        <v>347.81</v>
+        <v>59.83</v>
+      </c>
+      <c r="G452" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
-        <v>1099</v>
+        <v>1303</v>
       </c>
       <c r="B453" s="1">
-        <v>8007403060046</v>
+        <v>6438543011766</v>
       </c>
       <c r="C453" t="s">
-        <v>1100</v>
+        <v>1304</v>
       </c>
       <c r="D453" t="s">
-        <v>1187</v>
+        <v>1305</v>
       </c>
       <c r="E453">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F453">
-        <v>382.49</v>
+        <v>59.9</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
-        <v>1188</v>
+        <v>1306</v>
       </c>
       <c r="B454" s="1">
-        <v>8007403167769</v>
+        <v>5413346335418</v>
       </c>
       <c r="C454" t="s">
-        <v>1189</v>
+        <v>1307</v>
       </c>
       <c r="D454" t="s">
-        <v>1190</v>
+        <v>1308</v>
       </c>
       <c r="E454">
         <v>0</v>
       </c>
       <c r="F454">
-        <v>462.62</v>
+        <v>59.99</v>
+      </c>
+      <c r="G454" t="s">
+        <v>1309</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
-        <v>1034</v>
+        <v>1310</v>
       </c>
       <c r="B455" s="1">
-        <v>4211125431051</v>
+        <v>4010340988353</v>
       </c>
       <c r="C455" t="s">
-        <v>17</v>
+        <v>1311</v>
       </c>
       <c r="D455" t="s">
-        <v>1191</v>
+        <v>1312</v>
       </c>
       <c r="E455">
         <v>0</v>
       </c>
       <c r="F455">
-        <v>431.17</v>
+        <v>59.99</v>
+      </c>
+      <c r="G455" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
-        <v>751</v>
+        <v>1313</v>
       </c>
       <c r="B456" s="1">
-        <v>4211125318055</v>
+        <v>6973424410486</v>
       </c>
       <c r="C456" t="s">
-        <v>752</v>
+        <v>1314</v>
       </c>
       <c r="D456" t="s">
-        <v>1192</v>
+        <v>1315</v>
       </c>
       <c r="E456">
         <v>0</v>
       </c>
       <c r="F456">
-        <v>488.9</v>
+        <v>59.99</v>
+      </c>
+      <c r="G456" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
-        <v>744</v>
+        <v>1006</v>
       </c>
       <c r="B457" s="1">
-        <v>8007403167295</v>
+        <v>4211125956059</v>
       </c>
       <c r="C457" t="s">
-        <v>745</v>
+        <v>1007</v>
       </c>
       <c r="D457" t="s">
-        <v>1193</v>
+        <v>1316</v>
       </c>
       <c r="E457">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F457">
-        <v>0.0</v>
+        <v>59.99</v>
+      </c>
+      <c r="G457" t="s">
+        <v>1067</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
-        <v>741</v>
+        <v>1317</v>
       </c>
       <c r="B458" s="1">
-        <v>8007403061135</v>
+        <v>4211125421038</v>
       </c>
       <c r="C458" t="s">
-        <v>742</v>
+        <v>1318</v>
       </c>
       <c r="D458" t="s">
-        <v>1194</v>
+        <v>1319</v>
       </c>
       <c r="E458">
         <v>1</v>
       </c>
       <c r="F458">
-        <v>294.95</v>
+        <v>59.99</v>
+      </c>
+      <c r="G458" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
-        <v>1030</v>
+        <v>1317</v>
       </c>
       <c r="B459" s="1">
-        <v>8007403166304</v>
+        <v>4211125421038</v>
       </c>
       <c r="C459" t="s">
-        <v>1031</v>
+        <v>1318</v>
       </c>
       <c r="D459" t="s">
-        <v>1195</v>
+        <v>1320</v>
       </c>
       <c r="E459">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F459">
-        <v>336.63</v>
+        <v>59.99</v>
+      </c>
+      <c r="G459" t="s">
+        <v>588</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
-        <v>1030</v>
+        <v>1317</v>
       </c>
       <c r="B460" s="1">
-        <v>8007403166304</v>
+        <v>4211125421038</v>
       </c>
       <c r="C460" t="s">
-        <v>1031</v>
+        <v>1318</v>
       </c>
       <c r="D460" t="s">
-        <v>1196</v>
+        <v>1321</v>
       </c>
       <c r="E460">
         <v>1</v>
       </c>
       <c r="F460">
-        <v>336.63</v>
+        <v>59.99</v>
+      </c>
+      <c r="G460" t="s">
+        <v>588</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
-        <v>1099</v>
+        <v>1068</v>
       </c>
       <c r="B461" s="1">
-        <v>8007403060046</v>
+        <v>4015588602313</v>
       </c>
       <c r="C461" t="s">
-        <v>1100</v>
+        <v>1069</v>
       </c>
       <c r="D461" t="s">
-        <v>1197</v>
+        <v>1322</v>
       </c>
       <c r="E461">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F461">
-        <v>382.49</v>
+        <v>59.99</v>
+      </c>
+      <c r="G461" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
-        <v>776</v>
+        <v>1323</v>
       </c>
       <c r="B462" s="1">
-        <v>4211125431037</v>
+        <v>8058664129539</v>
       </c>
       <c r="C462" t="s">
-        <v>777</v>
+        <v>1324</v>
       </c>
       <c r="D462" t="s">
-        <v>1198</v>
+        <v>1325</v>
       </c>
       <c r="E462">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F462">
-        <v>311.63</v>
+        <v>59.99</v>
+      </c>
+      <c r="G462" t="s">
+        <v>1326</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
-        <v>1099</v>
+        <v>1323</v>
       </c>
       <c r="B463" s="1">
-        <v>8007403060046</v>
+        <v>8058664129539</v>
       </c>
       <c r="C463" t="s">
-        <v>1100</v>
+        <v>1324</v>
       </c>
       <c r="D463" t="s">
-        <v>1199</v>
+        <v>1327</v>
       </c>
       <c r="E463">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F463">
-        <v>382.49</v>
+        <v>59.99</v>
+      </c>
+      <c r="G463" t="s">
+        <v>1326</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" t="s">
-        <v>1049</v>
+        <v>1328</v>
       </c>
       <c r="B464" s="1">
-        <v>4211125304065</v>
+        <v>6009075859050</v>
       </c>
       <c r="C464" t="s">
-        <v>1050</v>
+        <v>1329</v>
       </c>
       <c r="D464" t="s">
-        <v>1200</v>
+        <v>1330</v>
       </c>
       <c r="E464">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F464">
-        <v>187.31</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" t="s">
-        <v>782</v>
+        <v>1331</v>
       </c>
       <c r="B465" s="1">
-        <v>4211125421038</v>
+        <v>765142568671</v>
       </c>
       <c r="C465" t="s">
-        <v>783</v>
+        <v>1332</v>
       </c>
       <c r="D465" t="s">
-        <v>1201</v>
+        <v>1333</v>
       </c>
       <c r="E465">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F465">
-        <v>274.4</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" t="s">
-        <v>1202</v>
+        <v>1334</v>
       </c>
       <c r="B466" s="1">
-        <v>4015588611568</v>
+        <v>8007403168742</v>
       </c>
       <c r="C466" t="s">
-        <v>1203</v>
+        <v>1335</v>
       </c>
       <c r="D466" t="s">
-        <v>1204</v>
+        <v>1336</v>
       </c>
       <c r="E466">
         <v>1</v>
       </c>
       <c r="F466">
-        <v>60.99</v>
+        <v>60.0</v>
+      </c>
+      <c r="G466" t="s">
+        <v>1337</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" t="s">
-        <v>801</v>
+        <v>1338</v>
       </c>
       <c r="B467" s="1">
-        <v>4211125424169</v>
+        <v>4008146022852</v>
       </c>
       <c r="C467" t="s">
-        <v>802</v>
+        <v>1339</v>
       </c>
       <c r="D467" t="s">
-        <v>1205</v>
+        <v>1340</v>
       </c>
       <c r="E467">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F467">
-        <v>279.55</v>
+        <v>60.51</v>
+      </c>
+      <c r="G467" t="s">
+        <v>1125</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" t="s">
-        <v>801</v>
+        <v>1341</v>
       </c>
       <c r="B468" s="1">
-        <v>4211125424169</v>
+        <v>3760223830859</v>
       </c>
       <c r="C468" t="s">
-        <v>802</v>
+        <v>1342</v>
       </c>
       <c r="D468" t="s">
-        <v>1206</v>
+        <v>1343</v>
       </c>
       <c r="E468">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F468">
-        <v>279.55</v>
+        <v>60.57</v>
+      </c>
+      <c r="G468" t="s">
+        <v>588</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" t="s">
+        <v>800</v>
+      </c>
+      <c r="B469" s="1">
+        <v>4015588611568</v>
+      </c>
+      <c r="C469" t="s">
         <v>801</v>
       </c>
-      <c r="B469" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D469" t="s">
-        <v>1207</v>
+        <v>1344</v>
       </c>
       <c r="E469">
         <v>1</v>
       </c>
       <c r="F469">
-        <v>279.55</v>
+        <v>60.99</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" t="s">
-        <v>1030</v>
+        <v>1345</v>
       </c>
       <c r="B470" s="1">
-        <v>8007403166304</v>
+        <v>4055325840158</v>
       </c>
       <c r="C470" t="s">
-        <v>1031</v>
+        <v>1346</v>
       </c>
       <c r="D470" t="s">
-        <v>1208</v>
+        <v>1347</v>
       </c>
       <c r="E470">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F470">
-        <v>336.63</v>
+        <v>61.24</v>
+      </c>
+      <c r="G470" t="s">
+        <v>621</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" t="s">
-        <v>741</v>
+        <v>1348</v>
       </c>
       <c r="B471" s="1">
-        <v>8007403061135</v>
+        <v>8436036558192</v>
       </c>
       <c r="C471" t="s">
-        <v>742</v>
+        <v>1349</v>
       </c>
       <c r="D471" t="s">
-        <v>1209</v>
+        <v>1350</v>
       </c>
       <c r="E471">
         <v>1</v>
       </c>
       <c r="F471">
-        <v>294.95</v>
+        <v>61.9</v>
+      </c>
+      <c r="G471" t="s">
+        <v>491</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" t="s">
-        <v>801</v>
+        <v>1351</v>
       </c>
       <c r="B472" s="1">
-        <v>4211125424169</v>
+        <v>8715946666174</v>
       </c>
       <c r="C472" t="s">
-        <v>802</v>
+        <v>1352</v>
       </c>
       <c r="D472" t="s">
-        <v>1210</v>
+        <v>1353</v>
       </c>
       <c r="E472">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F472">
-        <v>279.55</v>
+        <v>62.24</v>
+      </c>
+      <c r="G472" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" t="s">
-        <v>741</v>
-[...3 lines deleted...]
-      </c>
+        <v>1354</v>
+      </c>
+      <c r="B473" s="1"/>
       <c r="C473" t="s">
-        <v>742</v>
+        <v>1355</v>
       </c>
       <c r="D473" t="s">
-        <v>1211</v>
+        <v>1356</v>
       </c>
       <c r="E473">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F473">
-        <v>294.95</v>
+        <v>62.5</v>
+      </c>
+      <c r="G473" t="s">
+        <v>698</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" t="s">
-        <v>1041</v>
+        <v>1357</v>
       </c>
       <c r="B474" s="1">
-        <v>8007403167776</v>
+        <v>4270000736117</v>
       </c>
       <c r="C474" t="s">
-        <v>1042</v>
+        <v>1358</v>
       </c>
       <c r="D474" t="s">
-        <v>1212</v>
+        <v>1359</v>
       </c>
       <c r="E474">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F474">
-        <v>0.0</v>
+        <v>62.95</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1360</v>
+      </c>
+      <c r="B475" s="1"/>
       <c r="C475" t="s">
-        <v>1060</v>
+        <v>1361</v>
       </c>
       <c r="D475" t="s">
-        <v>1213</v>
+        <v>1362</v>
       </c>
       <c r="E475">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F475">
-        <v>461.25</v>
+        <v>63.54</v>
+      </c>
+      <c r="G475" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" t="s">
-        <v>1030</v>
+        <v>1363</v>
       </c>
       <c r="B476" s="1">
-        <v>8007403166304</v>
+        <v>4211125585006</v>
       </c>
       <c r="C476" t="s">
-        <v>1031</v>
+        <v>1364</v>
       </c>
       <c r="D476" t="s">
-        <v>1214</v>
+        <v>1365</v>
       </c>
       <c r="E476">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F476">
-        <v>336.63</v>
+        <v>63.63</v>
+      </c>
+      <c r="G476" t="s">
+        <v>1019</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" t="s">
-        <v>751</v>
+        <v>1366</v>
       </c>
       <c r="B477" s="1">
-        <v>4211125318055</v>
+        <v>8715946702797</v>
       </c>
       <c r="C477" t="s">
-        <v>752</v>
+        <v>1367</v>
       </c>
       <c r="D477" t="s">
-        <v>1215</v>
+        <v>1368</v>
       </c>
       <c r="E477">
         <v>0</v>
       </c>
       <c r="F477">
-        <v>488.9</v>
+        <v>63.98</v>
+      </c>
+      <c r="G477" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" t="s">
-        <v>804</v>
+        <v>1366</v>
       </c>
       <c r="B478" s="1">
-        <v>8007403166281</v>
+        <v>8715946702797</v>
       </c>
       <c r="C478" t="s">
-        <v>805</v>
+        <v>1367</v>
       </c>
       <c r="D478" t="s">
-        <v>1216</v>
+        <v>1369</v>
       </c>
       <c r="E478">
         <v>0</v>
       </c>
       <c r="F478">
-        <v>109.99</v>
+        <v>63.98</v>
+      </c>
+      <c r="G478" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" t="s">
-        <v>1109</v>
+        <v>1370</v>
       </c>
       <c r="B479" s="1">
-        <v>8007403060152</v>
+        <v>5060456651732</v>
       </c>
       <c r="C479" t="s">
-        <v>1110</v>
+        <v>1371</v>
       </c>
       <c r="D479" t="s">
-        <v>1217</v>
+        <v>1372</v>
       </c>
       <c r="E479">
         <v>0</v>
       </c>
       <c r="F479">
-        <v>507.13</v>
+        <v>64.44</v>
+      </c>
+      <c r="G479" t="s">
+        <v>760</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" t="s">
-        <v>1177</v>
-[...2 lines deleted...]
-        <v>4211125276898</v>
+        <v>1374</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>1373</v>
       </c>
       <c r="C480" t="s">
-        <v>1178</v>
+        <v>1375</v>
       </c>
       <c r="D480" t="s">
-        <v>1218</v>
+        <v>1376</v>
       </c>
       <c r="E480">
         <v>0</v>
       </c>
       <c r="F480">
-        <v>0.0</v>
+        <v>64.98</v>
+      </c>
+      <c r="G480" t="s">
+        <v>588</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" t="s">
-        <v>1219</v>
+        <v>1377</v>
       </c>
       <c r="B481" s="1">
-        <v>4211125225919</v>
+        <v>4052025337957</v>
       </c>
       <c r="C481" t="s">
-        <v>1220</v>
+        <v>1378</v>
       </c>
       <c r="D481" t="s">
-        <v>1221</v>
+        <v>1379</v>
       </c>
       <c r="E481">
         <v>0</v>
       </c>
       <c r="F481">
-        <v>318.52</v>
+        <v>64.99</v>
+      </c>
+      <c r="G481" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" t="s">
-        <v>1177</v>
+        <v>1380</v>
       </c>
       <c r="B482" s="1">
-        <v>4211125276898</v>
+        <v>8716382192890</v>
       </c>
       <c r="C482" t="s">
-        <v>1178</v>
+        <v>1381</v>
       </c>
       <c r="D482" t="s">
-        <v>1222</v>
+        <v>1382</v>
       </c>
       <c r="E482">
         <v>0</v>
       </c>
       <c r="F482">
-        <v>0.0</v>
+        <v>64.99</v>
+      </c>
+      <c r="G482" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" t="s">
-        <v>1223</v>
+        <v>1383</v>
       </c>
       <c r="B483" s="1">
-        <v>4211125213145</v>
+        <v>4002432128464</v>
       </c>
       <c r="C483" t="s">
-        <v>1224</v>
+        <v>1384</v>
       </c>
       <c r="D483" t="s">
-        <v>1225</v>
+        <v>1385</v>
       </c>
       <c r="E483">
         <v>0</v>
       </c>
       <c r="F483">
-        <v>189.99</v>
+        <v>65.86</v>
+      </c>
+      <c r="G483" t="s">
+        <v>588</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
-        <v>764</v>
+        <v>1386</v>
       </c>
       <c r="B484" s="1">
-        <v>4211125362010</v>
+        <v>4022167005755</v>
       </c>
       <c r="C484" t="s">
-        <v>38</v>
+        <v>1387</v>
       </c>
       <c r="D484" t="s">
-        <v>1226</v>
+        <v>1388</v>
       </c>
       <c r="E484">
         <v>0</v>
       </c>
       <c r="F484">
-        <v>0.0</v>
+        <v>66.32</v>
+      </c>
+      <c r="G484" t="s">
+        <v>856</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
-        <v>1223</v>
+        <v>1389</v>
       </c>
       <c r="B485" s="1">
-        <v>4211125213145</v>
+        <v>6974649195196</v>
       </c>
       <c r="C485" t="s">
-        <v>1224</v>
+        <v>1390</v>
       </c>
       <c r="D485" t="s">
-        <v>1227</v>
+        <v>1391</v>
       </c>
       <c r="E485">
         <v>0</v>
       </c>
       <c r="F485">
-        <v>189.99</v>
+        <v>66.49</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
-        <v>1092</v>
+        <v>304</v>
       </c>
       <c r="B486" s="1">
-        <v>4015588612329</v>
+        <v>722020332755</v>
       </c>
       <c r="C486" t="s">
-        <v>1093</v>
+        <v>305</v>
       </c>
       <c r="D486" t="s">
-        <v>1228</v>
+        <v>1392</v>
       </c>
       <c r="E486">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F486">
-        <v>149.55</v>
+        <v>66.99</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
-        <v>1229</v>
+        <v>304</v>
       </c>
       <c r="B487" s="1">
-        <v>4211125255022</v>
+        <v>722020332755</v>
       </c>
       <c r="C487" t="s">
-        <v>1230</v>
+        <v>305</v>
       </c>
       <c r="D487" t="s">
-        <v>1231</v>
+        <v>1393</v>
       </c>
       <c r="E487">
         <v>0</v>
       </c>
       <c r="F487">
-        <v>119.99</v>
+        <v>66.99</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
-        <v>1166</v>
+        <v>1394</v>
       </c>
       <c r="B488" s="1">
-        <v>4211125276850</v>
+        <v>4549292165791</v>
       </c>
       <c r="C488" t="s">
-        <v>1167</v>
+        <v>1395</v>
       </c>
       <c r="D488" t="s">
-        <v>1232</v>
+        <v>1396</v>
       </c>
       <c r="E488">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F488">
-        <v>139.64</v>
+        <v>67.18</v>
+      </c>
+      <c r="G488" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
-        <v>1233</v>
+        <v>1227</v>
       </c>
       <c r="B489" s="1">
-        <v>8712876020762</v>
+        <v>5010777139679</v>
       </c>
       <c r="C489" t="s">
-        <v>1234</v>
+        <v>1228</v>
       </c>
       <c r="D489" t="s">
-        <v>1235</v>
+        <v>1397</v>
       </c>
       <c r="E489">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F489">
-        <v>0.0</v>
+        <v>67.28</v>
+      </c>
+      <c r="G489" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
-        <v>1124</v>
+        <v>1398</v>
       </c>
       <c r="B490" s="1">
-        <v>4211125431037</v>
+        <v>8435484015202</v>
       </c>
       <c r="C490" t="s">
-        <v>777</v>
+        <v>1399</v>
       </c>
       <c r="D490" t="s">
-        <v>1236</v>
+        <v>1400</v>
       </c>
       <c r="E490">
         <v>0</v>
       </c>
       <c r="F490">
-        <v>311.63</v>
+        <v>67.41</v>
+      </c>
+      <c r="G490" t="s">
+        <v>1125</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
-        <v>788</v>
+        <v>1401</v>
       </c>
       <c r="B491" s="1">
-        <v>8007403166298</v>
+        <v>8018628683538</v>
       </c>
       <c r="C491" t="s">
-        <v>789</v>
+        <v>1402</v>
       </c>
       <c r="D491" t="s">
-        <v>1237</v>
+        <v>1403</v>
       </c>
       <c r="E491">
         <v>0</v>
       </c>
       <c r="F491">
-        <v>180.51</v>
+        <v>67.54</v>
+      </c>
+      <c r="G491" t="s">
+        <v>632</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" t="s">
-        <v>1238</v>
-[...3 lines deleted...]
-      </c>
+        <v>1404</v>
+      </c>
+      <c r="B492" s="1"/>
       <c r="C492" t="s">
-        <v>1239</v>
+        <v>1405</v>
       </c>
       <c r="D492" t="s">
-        <v>1240</v>
+        <v>1406</v>
       </c>
       <c r="E492">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F492">
-        <v>42.08</v>
+        <v>67.7</v>
+      </c>
+      <c r="G492" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" t="s">
-        <v>1166</v>
+        <v>1407</v>
       </c>
       <c r="B493" s="1">
-        <v>4211125276850</v>
+        <v>6941057419367</v>
       </c>
       <c r="C493" t="s">
-        <v>1167</v>
+        <v>1408</v>
       </c>
       <c r="D493" t="s">
-        <v>1241</v>
+        <v>1409</v>
       </c>
       <c r="E493">
         <v>0</v>
       </c>
       <c r="F493">
-        <v>139.64</v>
+        <v>68.07</v>
+      </c>
+      <c r="G493" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" t="s">
-        <v>1166</v>
+        <v>1410</v>
       </c>
       <c r="B494" s="1">
-        <v>4211125276850</v>
+        <v>5902041312102</v>
       </c>
       <c r="C494" t="s">
-        <v>1167</v>
+        <v>1411</v>
       </c>
       <c r="D494" t="s">
-        <v>1242</v>
+        <v>1412</v>
       </c>
       <c r="E494">
         <v>0</v>
       </c>
       <c r="F494">
-        <v>139.64</v>
+        <v>68.1</v>
+      </c>
+      <c r="G494" t="s">
+        <v>1413</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" t="s">
-        <v>1017</v>
+        <v>1414</v>
       </c>
       <c r="B495" s="1">
-        <v>4015588611506</v>
+        <v>8436584361862</v>
       </c>
       <c r="C495" t="s">
-        <v>1018</v>
+        <v>1415</v>
       </c>
       <c r="D495" t="s">
-        <v>1243</v>
+        <v>1416</v>
       </c>
       <c r="E495">
         <v>0</v>
       </c>
       <c r="F495">
-        <v>16.57</v>
+        <v>68.36</v>
+      </c>
+      <c r="G495" t="s">
+        <v>760</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" t="s">
-        <v>1223</v>
-[...2 lines deleted...]
-        <v>4211125213145</v>
+        <v>1418</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>1417</v>
       </c>
       <c r="C496" t="s">
-        <v>1224</v>
+        <v>1419</v>
       </c>
       <c r="D496" t="s">
-        <v>1244</v>
+        <v>1420</v>
       </c>
       <c r="E496">
         <v>0</v>
       </c>
       <c r="F496">
-        <v>189.99</v>
+        <v>68.48</v>
+      </c>
+      <c r="G496" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>4053757306433</v>
+        <v>1422</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>1421</v>
       </c>
       <c r="C497" t="s">
-        <v>116</v>
+        <v>1423</v>
       </c>
       <c r="D497" t="s">
-        <v>1245</v>
+        <v>1424</v>
       </c>
       <c r="E497">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F497">
-        <v>347.47</v>
+        <v>69.06</v>
+      </c>
+      <c r="G497" t="s">
+        <v>481</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" t="s">
-        <v>1229</v>
+        <v>1425</v>
       </c>
       <c r="B498" s="1">
-        <v>4211125255022</v>
+        <v>8058664129577</v>
       </c>
       <c r="C498" t="s">
-        <v>1230</v>
+        <v>1426</v>
       </c>
       <c r="D498" t="s">
-        <v>1246</v>
+        <v>1427</v>
       </c>
       <c r="E498">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F498">
-        <v>119.99</v>
+        <v>69.81</v>
+      </c>
+      <c r="G498" t="s">
+        <v>487</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" t="s">
-        <v>1248</v>
+        <v>1429</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1247</v>
+        <v>1428</v>
       </c>
       <c r="C499" t="s">
-        <v>1249</v>
+        <v>1430</v>
       </c>
       <c r="D499" t="s">
-        <v>1250</v>
+        <v>1431</v>
       </c>
       <c r="E499">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F499">
-        <v>532.39</v>
+        <v>69.89</v>
+      </c>
+      <c r="G499" t="s">
+        <v>592</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>4211125370008</v>
+        <v>1433</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>1432</v>
       </c>
       <c r="C500" t="s">
-        <v>116</v>
+        <v>1434</v>
       </c>
       <c r="D500" t="s">
-        <v>1251</v>
+        <v>1435</v>
       </c>
       <c r="E500">
         <v>0</v>
       </c>
       <c r="F500">
-        <v>385.77</v>
+        <v>69.9</v>
+      </c>
+      <c r="G500" t="s">
+        <v>1436</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>4211125370008</v>
+        <v>1433</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>1432</v>
       </c>
       <c r="C501" t="s">
-        <v>116</v>
+        <v>1434</v>
       </c>
       <c r="D501" t="s">
-        <v>1252</v>
+        <v>1437</v>
       </c>
       <c r="E501">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F501">
-        <v>385.77</v>
+        <v>69.9</v>
+      </c>
+      <c r="G501" t="s">
+        <v>1438</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" t="s">
-        <v>1253</v>
-[...1 lines deleted...]
-      <c r="B502" s="1"/>
+        <v>1439</v>
+      </c>
+      <c r="B502" s="1">
+        <v>4015588883774</v>
+      </c>
       <c r="C502" t="s">
-        <v>1254</v>
+        <v>1440</v>
       </c>
       <c r="D502" t="s">
-        <v>1255</v>
+        <v>1441</v>
       </c>
       <c r="E502">
         <v>0</v>
       </c>
       <c r="F502">
-        <v>169.0</v>
+        <v>69.99</v>
+      </c>
+      <c r="G502" t="s">
+        <v>1442</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" t="s">
-        <v>1256</v>
+        <v>1443</v>
       </c>
       <c r="B503" s="1">
-        <v>4002432116386</v>
+        <v>4211125649319</v>
       </c>
       <c r="C503" t="s">
-        <v>1257</v>
+        <v>1444</v>
       </c>
       <c r="D503" t="s">
-        <v>1258</v>
+        <v>1445</v>
       </c>
       <c r="E503">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F503">
-        <v>337.95</v>
+        <v>69.99</v>
       </c>
       <c r="G503" t="s">
-        <v>1259</v>
+        <v>592</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" t="s">
-        <v>1260</v>
+        <v>1446</v>
       </c>
       <c r="B504" s="1">
-        <v>5099206082793</v>
+        <v>4211125956066</v>
       </c>
       <c r="C504" t="s">
-        <v>1261</v>
+        <v>1447</v>
       </c>
       <c r="D504" t="s">
-        <v>1262</v>
+        <v>1448</v>
       </c>
       <c r="E504">
         <v>0</v>
       </c>
       <c r="F504">
-        <v>313.81</v>
+        <v>69.99</v>
       </c>
       <c r="G504" t="s">
-        <v>1263</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" t="s">
-        <v>1264</v>
+        <v>1449</v>
       </c>
       <c r="B505" s="1">
-        <v>4977766790062</v>
+        <v>5603750488798</v>
       </c>
       <c r="C505" t="s">
-        <v>1265</v>
+        <v>1450</v>
       </c>
       <c r="D505" t="s">
-        <v>1266</v>
+        <v>1451</v>
       </c>
       <c r="E505">
         <v>0</v>
       </c>
       <c r="F505">
-        <v>215.03</v>
+        <v>69.99</v>
       </c>
       <c r="G505" t="s">
-        <v>1267</v>
+        <v>473</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" t="s">
-        <v>835</v>
+        <v>1452</v>
       </c>
       <c r="B506" s="1">
-        <v>8717496334701</v>
+        <v>718893775171</v>
       </c>
       <c r="C506" t="s">
-        <v>836</v>
+        <v>1453</v>
       </c>
       <c r="D506" t="s">
-        <v>1268</v>
+        <v>1454</v>
       </c>
       <c r="E506">
         <v>0</v>
       </c>
       <c r="F506">
-        <v>191.34</v>
-[...2 lines deleted...]
-        <v>1269</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" t="s">
-        <v>1270</v>
+        <v>1455</v>
       </c>
       <c r="B507" s="1">
-        <v>4002432129430</v>
+        <v>4251822561927</v>
       </c>
       <c r="C507" t="s">
-        <v>1271</v>
+        <v>1456</v>
       </c>
       <c r="D507" t="s">
-        <v>1272</v>
+        <v>1457</v>
       </c>
       <c r="E507">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F507">
-        <v>186.82</v>
-[...2 lines deleted...]
-        <v>1273</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" t="s">
-        <v>1275</v>
-[...2 lines deleted...]
-        <v>1274</v>
+        <v>1458</v>
+      </c>
+      <c r="B508" s="1">
+        <v>3011245110369</v>
       </c>
       <c r="C508" t="s">
-        <v>1276</v>
+        <v>1459</v>
       </c>
       <c r="D508" t="s">
-        <v>1277</v>
+        <v>1460</v>
       </c>
       <c r="E508">
         <v>0</v>
       </c>
       <c r="F508">
-        <v>165.44</v>
+        <v>70.05</v>
       </c>
       <c r="G508" t="s">
-        <v>1278</v>
+        <v>477</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" t="s">
-        <v>1279</v>
+        <v>1461</v>
       </c>
       <c r="B509" s="1">
-        <v>5038948015607</v>
+        <v>8435484015288</v>
       </c>
       <c r="C509" t="s">
-        <v>1280</v>
+        <v>1462</v>
       </c>
       <c r="D509" t="s">
-        <v>1281</v>
+        <v>1463</v>
       </c>
       <c r="E509">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F509">
-        <v>161.14</v>
+        <v>70.38</v>
       </c>
       <c r="G509" t="s">
-        <v>1267</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" t="s">
-        <v>1283</v>
-[...2 lines deleted...]
-        <v>1282</v>
+        <v>1464</v>
+      </c>
+      <c r="B510" s="1">
+        <v>8431252021000</v>
       </c>
       <c r="C510" t="s">
-        <v>1284</v>
+        <v>1465</v>
       </c>
       <c r="D510" t="s">
-        <v>1285</v>
+        <v>1466</v>
       </c>
       <c r="E510">
         <v>0</v>
       </c>
       <c r="F510">
-        <v>159.99</v>
+        <v>70.78</v>
       </c>
       <c r="G510" t="s">
-        <v>1278</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" t="s">
-        <v>1286</v>
+        <v>1468</v>
       </c>
       <c r="B511" s="1">
-        <v>4977766771153</v>
+        <v>8435484015264</v>
       </c>
       <c r="C511" t="s">
-        <v>1287</v>
+        <v>1469</v>
       </c>
       <c r="D511" t="s">
-        <v>1288</v>
+        <v>1470</v>
       </c>
       <c r="E511">
         <v>0</v>
       </c>
       <c r="F511">
-        <v>156.18</v>
+        <v>70.99</v>
       </c>
       <c r="G511" t="s">
-        <v>1259</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" t="s">
-        <v>1290</v>
-[...2 lines deleted...]
-        <v>1289</v>
+        <v>1471</v>
+      </c>
+      <c r="B512" s="1">
+        <v>4260517521962</v>
       </c>
       <c r="C512" t="s">
-        <v>1291</v>
+        <v>1472</v>
       </c>
       <c r="D512" t="s">
-        <v>1292</v>
+        <v>1473</v>
       </c>
       <c r="E512">
         <v>0</v>
       </c>
       <c r="F512">
-        <v>155.96</v>
+        <v>70.99</v>
       </c>
       <c r="G512" t="s">
-        <v>1259</v>
+        <v>466</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" t="s">
-        <v>664</v>
+        <v>1474</v>
       </c>
       <c r="B513" s="1">
-        <v>4015588889394</v>
+        <v>4015588889554</v>
       </c>
       <c r="C513" t="s">
-        <v>665</v>
+        <v>1475</v>
       </c>
       <c r="D513" t="s">
-        <v>1293</v>
+        <v>1476</v>
       </c>
       <c r="E513">
         <v>0</v>
       </c>
       <c r="F513">
-        <v>155.9</v>
+        <v>70.99</v>
       </c>
       <c r="G513" t="s">
-        <v>1267</v>
+        <v>871</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" t="s">
-        <v>1294</v>
+        <v>1474</v>
       </c>
       <c r="B514" s="1">
-        <v>4211125370015</v>
+        <v>4015588889554</v>
       </c>
       <c r="C514" t="s">
-        <v>1295</v>
+        <v>1475</v>
       </c>
       <c r="D514" t="s">
-        <v>1296</v>
+        <v>1477</v>
       </c>
       <c r="E514">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F514">
-        <v>149.99</v>
+        <v>70.99</v>
       </c>
       <c r="G514" t="s">
-        <v>1278</v>
+        <v>462</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>1297</v>
+        <v>1425</v>
+      </c>
+      <c r="B515" s="1">
+        <v>8058664129577</v>
       </c>
       <c r="C515" t="s">
-        <v>660</v>
+        <v>1426</v>
       </c>
       <c r="D515" t="s">
-        <v>1298</v>
+        <v>1478</v>
       </c>
       <c r="E515">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F515">
-        <v>145.16</v>
+        <v>71.4</v>
       </c>
       <c r="G515" t="s">
-        <v>1273</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" t="s">
-        <v>1299</v>
+        <v>1480</v>
       </c>
       <c r="B516" s="1">
-        <v>4251413814692</v>
+        <v>4549292185737</v>
       </c>
       <c r="C516" t="s">
-        <v>1300</v>
+        <v>1481</v>
       </c>
       <c r="D516" t="s">
-        <v>1301</v>
+        <v>1482</v>
       </c>
       <c r="E516">
         <v>0</v>
       </c>
       <c r="F516">
-        <v>130.46</v>
+        <v>72.09</v>
       </c>
       <c r="G516" t="s">
-        <v>1259</v>
+        <v>506</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" t="s">
-        <v>1302</v>
+        <v>1480</v>
       </c>
       <c r="B517" s="1">
-        <v>4015588883880</v>
+        <v>4549292185737</v>
       </c>
       <c r="C517" t="s">
-        <v>1303</v>
+        <v>1481</v>
       </c>
       <c r="D517" t="s">
-        <v>1304</v>
+        <v>1483</v>
       </c>
       <c r="E517">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F517">
-        <v>129.99</v>
+        <v>72.09</v>
       </c>
       <c r="G517" t="s">
-        <v>1305</v>
+        <v>506</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" t="s">
-        <v>678</v>
+        <v>1484</v>
       </c>
       <c r="B518" s="1">
-        <v>8426680890694</v>
+        <v>5603750488712</v>
       </c>
       <c r="C518" t="s">
-        <v>679</v>
+        <v>1485</v>
       </c>
       <c r="D518" t="s">
-        <v>1306</v>
+        <v>1486</v>
       </c>
       <c r="E518">
         <v>0</v>
       </c>
       <c r="F518">
-        <v>128.03</v>
+        <v>72.19</v>
       </c>
       <c r="G518" t="s">
-        <v>1278</v>
+        <v>760</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" t="s">
-        <v>1307</v>
-[...2 lines deleted...]
-        <v>4004360825927</v>
+        <v>1488</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>1487</v>
       </c>
       <c r="C519" t="s">
-        <v>1308</v>
+        <v>1489</v>
       </c>
       <c r="D519" t="s">
-        <v>1309</v>
+        <v>1490</v>
       </c>
       <c r="E519">
         <v>1</v>
       </c>
       <c r="F519">
-        <v>121.34</v>
+        <v>72.5</v>
       </c>
       <c r="G519" t="s">
-        <v>1269</v>
+        <v>614</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" t="s">
-        <v>1310</v>
+        <v>1443</v>
       </c>
       <c r="B520" s="1">
-        <v>8436036557423</v>
+        <v>4211125649319</v>
       </c>
       <c r="C520" t="s">
-        <v>1311</v>
+        <v>1444</v>
       </c>
       <c r="D520" t="s">
-        <v>1312</v>
+        <v>1491</v>
       </c>
       <c r="E520">
         <v>0</v>
       </c>
       <c r="F520">
-        <v>115.95</v>
+        <v>72.97</v>
       </c>
       <c r="G520" t="s">
-        <v>1273</v>
+        <v>491</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" t="s">
-        <v>1314</v>
-[...2 lines deleted...]
-        <v>1313</v>
+        <v>1492</v>
+      </c>
+      <c r="B521" s="1">
+        <v>6941057420714</v>
       </c>
       <c r="C521" t="s">
-        <v>1315</v>
+        <v>1493</v>
       </c>
       <c r="D521" t="s">
-        <v>1316</v>
+        <v>1494</v>
       </c>
       <c r="E521">
         <v>0</v>
       </c>
       <c r="F521">
-        <v>111.89</v>
+        <v>74.25</v>
       </c>
       <c r="G521" t="s">
-        <v>1263</v>
+        <v>544</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" t="s">
-        <v>1317</v>
-[...2 lines deleted...]
-        <v>4015588889301</v>
+        <v>1271</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>1495</v>
       </c>
       <c r="C522" t="s">
-        <v>12</v>
+        <v>1272</v>
       </c>
       <c r="D522" t="s">
-        <v>1318</v>
+        <v>1496</v>
       </c>
       <c r="E522">
         <v>0</v>
       </c>
       <c r="F522">
-        <v>109.99</v>
+        <v>74.38</v>
       </c>
       <c r="G522" t="s">
-        <v>1278</v>
+        <v>913</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" t="s">
-        <v>867</v>
+        <v>1497</v>
       </c>
       <c r="B523" s="1">
-        <v>4030152028023</v>
+        <v>8715946702711</v>
       </c>
       <c r="C523" t="s">
-        <v>868</v>
+        <v>1498</v>
       </c>
       <c r="D523" t="s">
-        <v>1319</v>
+        <v>1499</v>
       </c>
       <c r="E523">
         <v>0</v>
       </c>
       <c r="F523">
-        <v>106.18</v>
+        <v>74.51</v>
       </c>
       <c r="G523" t="s">
-        <v>1278</v>
+        <v>592</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" t="s">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>8436036555702</v>
+        <v>1501</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="C524" t="s">
-        <v>1321</v>
+        <v>1502</v>
       </c>
       <c r="D524" t="s">
-        <v>1322</v>
+        <v>1503</v>
       </c>
       <c r="E524">
         <v>0</v>
       </c>
       <c r="F524">
-        <v>105.95</v>
+        <v>74.58</v>
       </c>
       <c r="G524" t="s">
-        <v>1273</v>
+        <v>537</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" t="s">
-        <v>1323</v>
+        <v>1497</v>
       </c>
       <c r="B525" s="1">
-        <v>4015588889707</v>
+        <v>8715946702711</v>
       </c>
       <c r="C525" t="s">
-        <v>1324</v>
+        <v>1498</v>
       </c>
       <c r="D525" t="s">
-        <v>1325</v>
+        <v>1504</v>
       </c>
       <c r="E525">
         <v>0</v>
       </c>
       <c r="F525">
-        <v>99.95</v>
+        <v>74.66</v>
       </c>
       <c r="G525" t="s">
-        <v>1273</v>
+        <v>462</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" t="s">
-        <v>1326</v>
+        <v>1505</v>
       </c>
       <c r="B526" s="1">
-        <v>4977766771221</v>
+        <v>8716382213069</v>
       </c>
       <c r="C526" t="s">
-        <v>1327</v>
+        <v>1506</v>
       </c>
       <c r="D526" t="s">
-        <v>1328</v>
+        <v>1507</v>
       </c>
       <c r="E526">
         <v>0</v>
       </c>
       <c r="F526">
-        <v>97.89</v>
+        <v>74.78</v>
       </c>
       <c r="G526" t="s">
-        <v>1305</v>
+        <v>645</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" t="s">
-        <v>1330</v>
-[...2 lines deleted...]
-        <v>1329</v>
+        <v>1508</v>
+      </c>
+      <c r="B527" s="1">
+        <v>4052095431036</v>
       </c>
       <c r="C527" t="s">
-        <v>1331</v>
+        <v>1509</v>
       </c>
       <c r="D527" t="s">
-        <v>1332</v>
+        <v>1510</v>
       </c>
       <c r="E527">
         <v>0</v>
       </c>
       <c r="F527">
-        <v>94.97</v>
+        <v>74.89</v>
       </c>
       <c r="G527" t="s">
-        <v>1263</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>1511</v>
+      </c>
+      <c r="B528" s="1">
+        <v>8436036555825</v>
       </c>
       <c r="C528" t="s">
-        <v>890</v>
+        <v>1512</v>
       </c>
       <c r="D528" t="s">
-        <v>1333</v>
+        <v>1513</v>
       </c>
       <c r="E528">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F528">
-        <v>92.99</v>
+        <v>74.95</v>
       </c>
       <c r="G528" t="s">
-        <v>1259</v>
+        <v>873</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>1514</v>
+      </c>
+      <c r="B529" s="1">
+        <v>3362934110208</v>
       </c>
       <c r="C529" t="s">
-        <v>890</v>
+        <v>1515</v>
       </c>
       <c r="D529" t="s">
-        <v>1334</v>
+        <v>1516</v>
       </c>
       <c r="E529">
         <v>0</v>
       </c>
       <c r="F529">
-        <v>92.99</v>
+        <v>74.99</v>
       </c>
       <c r="G529" t="s">
-        <v>1259</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-        <v>4002432118939</v>
+        <v>1519</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>1518</v>
       </c>
       <c r="C530" t="s">
-        <v>879</v>
+        <v>1520</v>
       </c>
       <c r="D530" t="s">
-        <v>1335</v>
+        <v>1521</v>
       </c>
       <c r="E530">
         <v>0</v>
       </c>
       <c r="F530">
-        <v>89.99</v>
+        <v>75.51</v>
       </c>
       <c r="G530" t="s">
-        <v>1267</v>
+        <v>873</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>1522</v>
+      </c>
+      <c r="B531" s="1">
+        <v>4053757306433</v>
       </c>
       <c r="C531" t="s">
-        <v>876</v>
+        <v>1523</v>
       </c>
       <c r="D531" t="s">
-        <v>1336</v>
+        <v>1524</v>
       </c>
       <c r="E531">
         <v>0</v>
       </c>
       <c r="F531">
-        <v>83.93</v>
+        <v>75.69</v>
       </c>
       <c r="G531" t="s">
-        <v>1269</v>
+        <v>913</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" t="s">
-        <v>1337</v>
+        <v>1525</v>
       </c>
       <c r="B532" s="1">
-        <v>8436584361213</v>
+        <v>195161625435</v>
       </c>
       <c r="C532" t="s">
-        <v>1338</v>
+        <v>1526</v>
       </c>
       <c r="D532" t="s">
-        <v>1339</v>
+        <v>1527</v>
       </c>
       <c r="E532">
         <v>0</v>
       </c>
       <c r="F532">
-        <v>80.38</v>
-[...2 lines deleted...]
-        <v>1267</v>
+        <v>75.97</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" t="s">
-        <v>1340</v>
+        <v>1528</v>
       </c>
       <c r="B533" s="1">
         <v>6934177787867</v>
       </c>
       <c r="C533" t="s">
-        <v>1341</v>
+        <v>1529</v>
       </c>
       <c r="D533" t="s">
-        <v>1342</v>
+        <v>1530</v>
       </c>
       <c r="E533">
         <v>0</v>
       </c>
       <c r="F533">
         <v>76.05</v>
       </c>
       <c r="G533" t="s">
-        <v>1263</v>
+        <v>578</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" t="s">
-        <v>115</v>
+        <v>1522</v>
       </c>
       <c r="B534" s="1">
         <v>4053757306433</v>
       </c>
       <c r="C534" t="s">
-        <v>116</v>
+        <v>1523</v>
       </c>
       <c r="D534" t="s">
-        <v>1343</v>
+        <v>1531</v>
       </c>
       <c r="E534">
         <v>0</v>
       </c>
       <c r="F534">
-        <v>75.69</v>
+        <v>76.81</v>
       </c>
       <c r="G534" t="s">
-        <v>1278</v>
+        <v>458</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-        <v>1344</v>
+        <v>1532</v>
+      </c>
+      <c r="B535" s="1">
+        <v>6974649195189</v>
       </c>
       <c r="C535" t="s">
-        <v>1346</v>
+        <v>1533</v>
       </c>
       <c r="D535" t="s">
-        <v>1347</v>
+        <v>1534</v>
       </c>
       <c r="E535">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F535">
-        <v>74.58</v>
-[...2 lines deleted...]
-        <v>1273</v>
+        <v>76.99</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" t="s">
-        <v>911</v>
+        <v>1532</v>
       </c>
       <c r="B536" s="1">
-        <v>8715946702711</v>
+        <v>6974649195189</v>
       </c>
       <c r="C536" t="s">
-        <v>912</v>
+        <v>1533</v>
       </c>
       <c r="D536" t="s">
-        <v>1348</v>
+        <v>1535</v>
       </c>
       <c r="E536">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F536">
-        <v>74.51</v>
-[...2 lines deleted...]
-        <v>1267</v>
+        <v>76.99</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" t="s">
-        <v>1349</v>
+        <v>1537</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>29</v>
+        <v>1536</v>
       </c>
       <c r="C537" t="s">
-        <v>31</v>
+        <v>1538</v>
       </c>
       <c r="D537" t="s">
-        <v>1350</v>
+        <v>1539</v>
       </c>
       <c r="E537">
         <v>0</v>
       </c>
       <c r="F537">
-        <v>74.38</v>
+        <v>77.28</v>
       </c>
       <c r="G537" t="s">
-        <v>1278</v>
+        <v>774</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>4015588883774</v>
+        <v>1537</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>1536</v>
       </c>
       <c r="C538" t="s">
-        <v>871</v>
+        <v>1538</v>
       </c>
       <c r="D538" t="s">
-        <v>1351</v>
+        <v>1540</v>
       </c>
       <c r="E538">
         <v>0</v>
       </c>
       <c r="F538">
-        <v>69.99</v>
+        <v>77.28</v>
       </c>
       <c r="G538" t="s">
-        <v>1305</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" t="s">
-        <v>693</v>
+        <v>1541</v>
       </c>
       <c r="B539" s="1">
-        <v>4211125649319</v>
+        <v>4211125362010</v>
       </c>
       <c r="C539" t="s">
-        <v>694</v>
+        <v>14</v>
       </c>
       <c r="D539" t="s">
-        <v>1352</v>
+        <v>1542</v>
       </c>
       <c r="E539">
         <v>0</v>
       </c>
       <c r="F539">
-        <v>69.99</v>
+        <v>77.95</v>
       </c>
       <c r="G539" t="s">
-        <v>1267</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" t="s">
-        <v>1354</v>
-[...2 lines deleted...]
-        <v>1353</v>
+        <v>1544</v>
+      </c>
+      <c r="B540" s="1">
+        <v>3129710016846</v>
       </c>
       <c r="C540" t="s">
-        <v>1355</v>
+        <v>1545</v>
       </c>
       <c r="D540" t="s">
-        <v>1356</v>
+        <v>1546</v>
       </c>
       <c r="E540">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F540">
-        <v>69.89</v>
+        <v>78.0</v>
       </c>
       <c r="G540" t="s">
-        <v>1267</v>
+        <v>491</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" t="s">
-        <v>1358</v>
-[...2 lines deleted...]
-        <v>1357</v>
+        <v>1544</v>
+      </c>
+      <c r="B541" s="1">
+        <v>3129710016846</v>
       </c>
       <c r="C541" t="s">
-        <v>1359</v>
+        <v>1545</v>
       </c>
       <c r="D541" t="s">
-        <v>1360</v>
+        <v>1547</v>
       </c>
       <c r="E541">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F541">
-        <v>69.06</v>
+        <v>78.0</v>
       </c>
       <c r="G541" t="s">
-        <v>1269</v>
+        <v>491</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>4549292165791</v>
+        <v>1549</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>1548</v>
       </c>
       <c r="C542" t="s">
-        <v>1362</v>
+        <v>1550</v>
       </c>
       <c r="D542" t="s">
-        <v>1363</v>
+        <v>1551</v>
       </c>
       <c r="E542">
         <v>0</v>
       </c>
       <c r="F542">
-        <v>67.18</v>
+        <v>78.5</v>
       </c>
       <c r="G542" t="s">
-        <v>1263</v>
+        <v>873</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" t="s">
-        <v>1364</v>
-[...1 lines deleted...]
-      <c r="B543" s="1"/>
+        <v>1552</v>
+      </c>
+      <c r="B543" s="1">
+        <v>8015250476002</v>
+      </c>
       <c r="C543" t="s">
-        <v>1365</v>
+        <v>1553</v>
       </c>
       <c r="D543" t="s">
-        <v>1366</v>
+        <v>1554</v>
       </c>
       <c r="E543">
         <v>0</v>
       </c>
       <c r="F543">
-        <v>62.5</v>
+        <v>78.58</v>
       </c>
       <c r="G543" t="s">
-        <v>1367</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" t="s">
-        <v>1368</v>
+        <v>1522</v>
       </c>
       <c r="B544" s="1">
-        <v>8715946666174</v>
+        <v>4053757306433</v>
       </c>
       <c r="C544" t="s">
-        <v>1369</v>
+        <v>1523</v>
       </c>
       <c r="D544" t="s">
-        <v>1370</v>
+        <v>1555</v>
       </c>
       <c r="E544">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F544">
-        <v>62.24</v>
+        <v>78.7</v>
       </c>
       <c r="G544" t="s">
-        <v>1263</v>
+        <v>532</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>1522</v>
+      </c>
+      <c r="B545" s="1">
+        <v>4053757306433</v>
       </c>
       <c r="C545" t="s">
-        <v>977</v>
+        <v>1523</v>
       </c>
       <c r="D545" t="s">
-        <v>1371</v>
+        <v>1556</v>
       </c>
       <c r="E545">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F545">
-        <v>55.7</v>
+        <v>78.7</v>
       </c>
       <c r="G545" t="s">
-        <v>1278</v>
+        <v>532</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>1522</v>
+      </c>
+      <c r="B546" s="1">
+        <v>4053757306433</v>
       </c>
       <c r="C546" t="s">
-        <v>977</v>
+        <v>1523</v>
       </c>
       <c r="D546" t="s">
-        <v>1372</v>
+        <v>1557</v>
       </c>
       <c r="E546">
         <v>0</v>
       </c>
       <c r="F546">
-        <v>55.7</v>
+        <v>78.7</v>
       </c>
       <c r="G546" t="s">
-        <v>1278</v>
+        <v>588</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>1558</v>
+      </c>
+      <c r="B547" s="1">
+        <v>5903771704205</v>
       </c>
       <c r="C547" t="s">
-        <v>977</v>
+        <v>1559</v>
       </c>
       <c r="D547" t="s">
-        <v>1373</v>
+        <v>1560</v>
       </c>
       <c r="E547">
         <v>0</v>
       </c>
       <c r="F547">
-        <v>55.7</v>
+        <v>78.74</v>
       </c>
       <c r="G547" t="s">
-        <v>1273</v>
+        <v>748</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" t="s">
-        <v>1073</v>
+        <v>1558</v>
       </c>
       <c r="B548" s="1">
-        <v>4015588602283</v>
+        <v>5903771704205</v>
       </c>
       <c r="C548" t="s">
-        <v>1074</v>
+        <v>1559</v>
       </c>
       <c r="D548" t="s">
-        <v>1374</v>
+        <v>1561</v>
       </c>
       <c r="E548">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F548">
-        <v>53.35</v>
+        <v>78.74</v>
       </c>
       <c r="G548" t="s">
-        <v>1259</v>
+        <v>748</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" t="s">
-        <v>1375</v>
-[...2 lines deleted...]
-        <v>3130630507291</v>
+        <v>229</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>1562</v>
       </c>
       <c r="C549" t="s">
-        <v>1376</v>
+        <v>230</v>
       </c>
       <c r="D549" t="s">
-        <v>1377</v>
+        <v>1563</v>
       </c>
       <c r="E549">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F549">
-        <v>51.97</v>
+        <v>78.99</v>
       </c>
       <c r="G549" t="s">
-        <v>1263</v>
+        <v>871</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" t="s">
-        <v>1378</v>
-[...2 lines deleted...]
-        <v>8423029035198</v>
+        <v>229</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>1562</v>
       </c>
       <c r="C550" t="s">
-        <v>1379</v>
+        <v>230</v>
       </c>
       <c r="D550" t="s">
-        <v>1380</v>
+        <v>1564</v>
       </c>
       <c r="E550">
         <v>0</v>
       </c>
       <c r="F550">
-        <v>51.91</v>
+        <v>78.99</v>
       </c>
       <c r="G550" t="s">
-        <v>1259</v>
+        <v>462</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" t="s">
-        <v>1007</v>
+        <v>229</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>83</v>
+        <v>1562</v>
       </c>
       <c r="C551" t="s">
-        <v>85</v>
+        <v>230</v>
       </c>
       <c r="D551" t="s">
-        <v>1381</v>
+        <v>1565</v>
       </c>
       <c r="E551">
         <v>0</v>
       </c>
       <c r="F551">
-        <v>50.8</v>
+        <v>78.99</v>
       </c>
       <c r="G551" t="s">
-        <v>1382</v>
+        <v>462</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>1566</v>
+      </c>
+      <c r="B552" s="1">
+        <v>4211125431051</v>
       </c>
       <c r="C552" t="s">
-        <v>85</v>
+        <v>1567</v>
       </c>
       <c r="D552" t="s">
-        <v>1383</v>
+        <v>1568</v>
       </c>
       <c r="E552">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F552">
-        <v>50.8</v>
+        <v>78.99</v>
       </c>
       <c r="G552" t="s">
-        <v>1384</v>
+        <v>532</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" t="s">
-        <v>1386</v>
-[...2 lines deleted...]
-        <v>1385</v>
+        <v>1569</v>
+      </c>
+      <c r="B553" s="1">
+        <v>4251586203651</v>
       </c>
       <c r="C553" t="s">
-        <v>1387</v>
+        <v>1570</v>
       </c>
       <c r="D553" t="s">
-        <v>1388</v>
+        <v>1571</v>
       </c>
       <c r="E553">
         <v>0</v>
       </c>
       <c r="F553">
-        <v>50.53</v>
+        <v>79.06</v>
       </c>
       <c r="G553" t="s">
-        <v>1263</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" t="s">
-        <v>949</v>
+        <v>1572</v>
       </c>
       <c r="B554" s="1">
-        <v>8715946702780</v>
+        <v>4260517300697</v>
       </c>
       <c r="C554" t="s">
-        <v>950</v>
+        <v>1573</v>
       </c>
       <c r="D554" t="s">
-        <v>1389</v>
+        <v>1574</v>
       </c>
       <c r="E554">
         <v>0</v>
       </c>
       <c r="F554">
-        <v>49.99</v>
+        <v>79.18</v>
       </c>
       <c r="G554" t="s">
-        <v>1263</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>1576</v>
+      </c>
+      <c r="B555" s="1">
+        <v>4008912509037</v>
       </c>
       <c r="C555" t="s">
-        <v>977</v>
+        <v>1577</v>
       </c>
       <c r="D555" t="s">
-        <v>1390</v>
+        <v>1578</v>
       </c>
       <c r="E555">
         <v>0</v>
       </c>
       <c r="F555">
-        <v>47.97</v>
+        <v>79.57</v>
       </c>
       <c r="G555" t="s">
-        <v>1267</v>
+        <v>978</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>1579</v>
+      </c>
+      <c r="B556" s="1">
+        <v>8005646027246</v>
       </c>
       <c r="C556" t="s">
-        <v>977</v>
+        <v>1580</v>
       </c>
       <c r="D556" t="s">
-        <v>1391</v>
+        <v>1581</v>
       </c>
       <c r="E556">
         <v>0</v>
       </c>
       <c r="F556">
-        <v>47.97</v>
+        <v>79.9</v>
       </c>
       <c r="G556" t="s">
-        <v>1278</v>
+        <v>561</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>1582</v>
+      </c>
+      <c r="B557" s="1">
+        <v>4002432129690</v>
       </c>
       <c r="C557" t="s">
-        <v>977</v>
+        <v>1583</v>
       </c>
       <c r="D557" t="s">
-        <v>1392</v>
+        <v>1584</v>
       </c>
       <c r="E557">
         <v>0</v>
       </c>
       <c r="F557">
-        <v>47.97</v>
+        <v>79.9</v>
       </c>
       <c r="G557" t="s">
-        <v>1278</v>
+        <v>871</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>1585</v>
+      </c>
+      <c r="B558" s="1">
+        <v>6438543011735</v>
       </c>
       <c r="C558" t="s">
-        <v>977</v>
+        <v>1586</v>
       </c>
       <c r="D558" t="s">
-        <v>1393</v>
+        <v>1587</v>
       </c>
       <c r="E558">
         <v>0</v>
       </c>
       <c r="F558">
-        <v>47.97</v>
-[...2 lines deleted...]
-        <v>1273</v>
+        <v>79.9</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" t="s">
-        <v>976</v>
+        <v>1589</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>975</v>
+        <v>1588</v>
       </c>
       <c r="C559" t="s">
-        <v>977</v>
+        <v>1590</v>
       </c>
       <c r="D559" t="s">
-        <v>1394</v>
+        <v>1591</v>
       </c>
       <c r="E559">
         <v>1</v>
       </c>
       <c r="F559">
-        <v>47.97</v>
+        <v>79.95</v>
       </c>
       <c r="G559" t="s">
-        <v>1273</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" t="s">
-        <v>1395</v>
-[...2 lines deleted...]
-        <v>5400392543898</v>
+        <v>1592</v>
+      </c>
+      <c r="B560" s="1" t="s">
+        <v>1495</v>
       </c>
       <c r="C560" t="s">
-        <v>1396</v>
+        <v>1272</v>
       </c>
       <c r="D560" t="s">
-        <v>1397</v>
+        <v>1593</v>
       </c>
       <c r="E560">
         <v>0</v>
       </c>
       <c r="F560">
-        <v>45.99</v>
+        <v>79.99</v>
       </c>
       <c r="G560" t="s">
-        <v>1278</v>
+        <v>696</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" t="s">
-        <v>1398</v>
+        <v>1594</v>
       </c>
       <c r="B561" s="1">
-        <v>4015588602313</v>
+        <v>8007403060046</v>
       </c>
       <c r="C561" t="s">
-        <v>1399</v>
+        <v>1595</v>
       </c>
       <c r="D561" t="s">
-        <v>1400</v>
+        <v>1596</v>
       </c>
       <c r="E561">
         <v>0</v>
       </c>
       <c r="F561">
-        <v>45.5</v>
+        <v>79.99</v>
       </c>
       <c r="G561" t="s">
-        <v>1267</v>
+        <v>760</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>992</v>
+        <v>1597</v>
+      </c>
+      <c r="B562" s="1">
+        <v>8436584361213</v>
       </c>
       <c r="C562" t="s">
-        <v>714</v>
+        <v>1598</v>
       </c>
       <c r="D562" t="s">
-        <v>1401</v>
+        <v>1599</v>
       </c>
       <c r="E562">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F562">
-        <v>45.46</v>
+        <v>80.38</v>
       </c>
       <c r="G562" t="s">
-        <v>1367</v>
+        <v>592</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>992</v>
+        <v>1600</v>
+      </c>
+      <c r="B563" s="1">
+        <v>5603750506065</v>
       </c>
       <c r="C563" t="s">
-        <v>714</v>
+        <v>1601</v>
       </c>
       <c r="D563" t="s">
-        <v>1402</v>
+        <v>1602</v>
       </c>
       <c r="E563">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F563">
-        <v>45.46</v>
+        <v>80.99</v>
       </c>
       <c r="G563" t="s">
-        <v>1403</v>
+        <v>621</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" t="s">
-        <v>1223</v>
+        <v>1603</v>
       </c>
       <c r="B564" s="1">
-        <v>4211125213145</v>
+        <v>8715946702742</v>
       </c>
       <c r="C564" t="s">
-        <v>1224</v>
+        <v>1604</v>
       </c>
       <c r="D564" t="s">
-        <v>1404</v>
+        <v>1605</v>
       </c>
       <c r="E564">
         <v>0</v>
       </c>
       <c r="F564">
-        <v>44.43</v>
+        <v>81.24</v>
       </c>
       <c r="G564" t="s">
-        <v>1403</v>
+        <v>871</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" t="s">
-        <v>1405</v>
+        <v>1603</v>
       </c>
       <c r="B565" s="1">
-        <v>4015588602580</v>
+        <v>8715946702742</v>
       </c>
       <c r="C565" t="s">
-        <v>103</v>
+        <v>1604</v>
       </c>
       <c r="D565" t="s">
-        <v>1406</v>
+        <v>1606</v>
       </c>
       <c r="E565">
         <v>0</v>
       </c>
       <c r="F565">
-        <v>44.29</v>
+        <v>81.24</v>
       </c>
       <c r="G565" t="s">
-        <v>1384</v>
+        <v>873</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" t="s">
-        <v>1407</v>
+        <v>1607</v>
       </c>
       <c r="B566" s="1">
-        <v>4211125956059</v>
+        <v>6941057400266</v>
       </c>
       <c r="C566" t="s">
-        <v>1408</v>
+        <v>1608</v>
       </c>
       <c r="D566" t="s">
-        <v>1409</v>
+        <v>1609</v>
       </c>
       <c r="E566">
         <v>0</v>
       </c>
       <c r="F566">
-        <v>42.99</v>
+        <v>81.99</v>
       </c>
       <c r="G566" t="s">
-        <v>1259</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" t="s">
-        <v>1410</v>
+        <v>1611</v>
       </c>
       <c r="B567" s="1">
-        <v>4014481243647</v>
+        <v>9008748409551</v>
       </c>
       <c r="C567" t="s">
-        <v>1411</v>
+        <v>1612</v>
       </c>
       <c r="D567" t="s">
-        <v>1412</v>
+        <v>1613</v>
       </c>
       <c r="E567">
         <v>0</v>
       </c>
       <c r="F567">
-        <v>42.09</v>
+        <v>82.09</v>
       </c>
       <c r="G567" t="s">
-        <v>1273</v>
+        <v>495</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" t="s">
-        <v>1414</v>
-[...2 lines deleted...]
-        <v>1413</v>
+        <v>1614</v>
+      </c>
+      <c r="B568" s="1">
+        <v>5400882009996</v>
       </c>
       <c r="C568" t="s">
-        <v>1415</v>
+        <v>1615</v>
       </c>
       <c r="D568" t="s">
-        <v>1416</v>
+        <v>1616</v>
       </c>
       <c r="E568">
         <v>0</v>
       </c>
       <c r="F568">
-        <v>41.99</v>
+        <v>83.13</v>
       </c>
       <c r="G568" t="s">
-        <v>1367</v>
+        <v>683</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" t="s">
-        <v>1417</v>
+        <v>1617</v>
       </c>
       <c r="B569" s="1">
-        <v>5603750118022</v>
+        <v>8711245145372</v>
       </c>
       <c r="C569" t="s">
-        <v>1418</v>
+        <v>1618</v>
       </c>
       <c r="D569" t="s">
-        <v>1419</v>
+        <v>1619</v>
       </c>
       <c r="E569">
         <v>1</v>
       </c>
       <c r="F569">
-        <v>40.29</v>
+        <v>83.78</v>
       </c>
       <c r="G569" t="s">
-        <v>1263</v>
+        <v>561</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" t="s">
-        <v>1420</v>
-[...2 lines deleted...]
-        <v>5603750488842</v>
+        <v>1621</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>1620</v>
       </c>
       <c r="C570" t="s">
-        <v>1421</v>
+        <v>1622</v>
       </c>
       <c r="D570" t="s">
-        <v>1422</v>
+        <v>1623</v>
       </c>
       <c r="E570">
         <v>0</v>
       </c>
       <c r="F570">
-        <v>40.19</v>
+        <v>83.93</v>
       </c>
       <c r="G570" t="s">
-        <v>1273</v>
+        <v>481</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" t="s">
-        <v>1423</v>
+        <v>1624</v>
       </c>
       <c r="B571" s="1">
-        <v>5901856407379</v>
+        <v>4002725988362</v>
       </c>
       <c r="C571" t="s">
-        <v>1424</v>
+        <v>1625</v>
       </c>
       <c r="D571" t="s">
-        <v>1425</v>
+        <v>1626</v>
       </c>
       <c r="E571">
         <v>1</v>
       </c>
       <c r="F571">
-        <v>38.6</v>
+        <v>83.94</v>
       </c>
       <c r="G571" t="s">
-        <v>1278</v>
+        <v>473</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" t="s">
-        <v>1426</v>
+        <v>1627</v>
       </c>
       <c r="B572" s="1">
-        <v>3560239688464</v>
+        <v>8007403166526</v>
       </c>
       <c r="C572" t="s">
-        <v>1427</v>
+        <v>1628</v>
       </c>
       <c r="D572" t="s">
-        <v>1428</v>
+        <v>1629</v>
       </c>
       <c r="E572">
         <v>0</v>
       </c>
       <c r="F572">
-        <v>38.59</v>
+        <v>84.9</v>
       </c>
       <c r="G572" t="s">
-        <v>1263</v>
+        <v>532</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" t="s">
-        <v>1429</v>
+        <v>1630</v>
       </c>
       <c r="B573" s="1">
-        <v>4007249505439</v>
+        <v>6944271670644</v>
       </c>
       <c r="C573" t="s">
-        <v>1430</v>
+        <v>1631</v>
       </c>
       <c r="D573" t="s">
-        <v>1431</v>
+        <v>1632</v>
       </c>
       <c r="E573">
         <v>0</v>
       </c>
       <c r="F573">
-        <v>37.58</v>
+        <v>86.99</v>
       </c>
       <c r="G573" t="s">
-        <v>1278</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" t="s">
-        <v>1433</v>
-[...2 lines deleted...]
-        <v>1432</v>
+        <v>1633</v>
+      </c>
+      <c r="B574" s="1">
+        <v>799408477735</v>
       </c>
       <c r="C574" t="s">
-        <v>1434</v>
+        <v>1634</v>
       </c>
       <c r="D574" t="s">
-        <v>1435</v>
+        <v>1635</v>
       </c>
       <c r="E574">
         <v>0</v>
       </c>
       <c r="F574">
-        <v>37.54</v>
-[...2 lines deleted...]
-        <v>1263</v>
+        <v>86.99</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" t="s">
-        <v>1420</v>
-[...2 lines deleted...]
-        <v>5603750488842</v>
+        <v>1637</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>1636</v>
       </c>
       <c r="C575" t="s">
-        <v>1421</v>
+        <v>195</v>
       </c>
       <c r="D575" t="s">
-        <v>1436</v>
+        <v>1638</v>
       </c>
       <c r="E575">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F575">
-        <v>36.99</v>
+        <v>87.15</v>
       </c>
       <c r="G575" t="s">
-        <v>1267</v>
+        <v>696</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" t="s">
-        <v>1437</v>
+        <v>23</v>
       </c>
       <c r="B576" s="1">
-        <v>4015468121804</v>
+        <v>8007403167776</v>
       </c>
       <c r="C576" t="s">
-        <v>1438</v>
+        <v>24</v>
       </c>
       <c r="D576" t="s">
-        <v>1439</v>
+        <v>1639</v>
       </c>
       <c r="E576">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F576">
-        <v>36.88</v>
+        <v>87.35</v>
       </c>
       <c r="G576" t="s">
-        <v>1440</v>
+        <v>588</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" t="s">
-        <v>1441</v>
+        <v>1640</v>
       </c>
       <c r="B577" s="1">
-        <v>3760223830057</v>
+        <v>4048164108060</v>
       </c>
       <c r="C577" t="s">
-        <v>1442</v>
+        <v>1641</v>
       </c>
       <c r="D577" t="s">
-        <v>1443</v>
+        <v>1642</v>
       </c>
       <c r="E577">
         <v>0</v>
       </c>
       <c r="F577">
-        <v>36.5</v>
+        <v>87.66</v>
       </c>
       <c r="G577" t="s">
-        <v>1273</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" t="s">
-        <v>1445</v>
-[...2 lines deleted...]
-        <v>1444</v>
+        <v>1630</v>
+      </c>
+      <c r="B578" s="1">
+        <v>6944271670644</v>
       </c>
       <c r="C578" t="s">
-        <v>1446</v>
+        <v>1631</v>
       </c>
       <c r="D578" t="s">
-        <v>1447</v>
+        <v>1643</v>
       </c>
       <c r="E578">
         <v>0</v>
       </c>
       <c r="F578">
-        <v>36.45</v>
+        <v>87.99</v>
       </c>
       <c r="G578" t="s">
-        <v>1448</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" t="s">
-        <v>1449</v>
+        <v>1630</v>
       </c>
       <c r="B579" s="1">
-        <v>5603750570103</v>
+        <v>6944271670644</v>
       </c>
       <c r="C579" t="s">
-        <v>1450</v>
+        <v>1631</v>
       </c>
       <c r="D579" t="s">
-        <v>1451</v>
+        <v>1645</v>
       </c>
       <c r="E579">
         <v>0</v>
       </c>
       <c r="F579">
-        <v>36.24</v>
+        <v>87.99</v>
       </c>
       <c r="G579" t="s">
-        <v>1273</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" t="s">
-        <v>1452</v>
+        <v>1630</v>
       </c>
       <c r="B580" s="1">
-        <v>5099206092372</v>
+        <v>6944271670644</v>
       </c>
       <c r="C580" t="s">
-        <v>1453</v>
+        <v>1631</v>
       </c>
       <c r="D580" t="s">
-        <v>1454</v>
+        <v>1646</v>
       </c>
       <c r="E580">
         <v>0</v>
       </c>
       <c r="F580">
-        <v>35.98</v>
+        <v>87.99</v>
       </c>
       <c r="G580" t="s">
-        <v>1269</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" t="s">
-        <v>1155</v>
+        <v>1630</v>
       </c>
       <c r="B581" s="1">
-        <v>4211125215132</v>
+        <v>6944271670644</v>
       </c>
       <c r="C581" t="s">
-        <v>1156</v>
+        <v>1631</v>
       </c>
       <c r="D581" t="s">
-        <v>1455</v>
+        <v>1647</v>
       </c>
       <c r="E581">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F581">
-        <v>34.99</v>
+        <v>87.99</v>
       </c>
       <c r="G581" t="s">
-        <v>1384</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" t="s">
-        <v>761</v>
+        <v>1648</v>
       </c>
       <c r="B582" s="1">
-        <v>4015588612206</v>
+        <v>4007923661130</v>
       </c>
       <c r="C582" t="s">
-        <v>762</v>
+        <v>1649</v>
       </c>
       <c r="D582" t="s">
-        <v>1456</v>
+        <v>1650</v>
       </c>
       <c r="E582">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F582">
-        <v>32.99</v>
+        <v>88.25</v>
       </c>
       <c r="G582" t="s">
-        <v>1367</v>
+        <v>748</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" t="s">
-        <v>1202</v>
+        <v>1651</v>
       </c>
       <c r="B583" s="1">
-        <v>4015588611568</v>
+        <v>8435484015226</v>
       </c>
       <c r="C583" t="s">
-        <v>1203</v>
+        <v>1652</v>
       </c>
       <c r="D583" t="s">
-        <v>1457</v>
+        <v>1653</v>
       </c>
       <c r="E583">
         <v>1</v>
       </c>
       <c r="F583">
-        <v>32.99</v>
+        <v>88.28</v>
       </c>
       <c r="G583" t="s">
-        <v>1448</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" t="s">
-        <v>1202</v>
+        <v>1655</v>
       </c>
       <c r="B584" s="1">
-        <v>4015588611568</v>
+        <v>8016361859333</v>
       </c>
       <c r="C584" t="s">
-        <v>1203</v>
+        <v>1656</v>
       </c>
       <c r="D584" t="s">
-        <v>1458</v>
+        <v>1657</v>
       </c>
       <c r="E584">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F584">
-        <v>32.99</v>
+        <v>88.37</v>
       </c>
       <c r="G584" t="s">
-        <v>1440</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" t="s">
-        <v>1459</v>
+        <v>1286</v>
       </c>
       <c r="B585" s="1">
-        <v>4211125632335</v>
+        <v>6941057401904</v>
       </c>
       <c r="C585" t="s">
-        <v>94</v>
+        <v>1287</v>
       </c>
       <c r="D585" t="s">
-        <v>1460</v>
+        <v>1658</v>
       </c>
       <c r="E585">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F585">
-        <v>32.99</v>
+        <v>88.84</v>
       </c>
       <c r="G585" t="s">
-        <v>1269</v>
+        <v>632</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" t="s">
-        <v>1462</v>
-[...2 lines deleted...]
-        <v>1461</v>
+        <v>1659</v>
+      </c>
+      <c r="B586" s="1">
+        <v>5025232881130</v>
       </c>
       <c r="C586" t="s">
-        <v>1463</v>
+        <v>1660</v>
       </c>
       <c r="D586" t="s">
-        <v>1464</v>
+        <v>1661</v>
       </c>
       <c r="E586">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F586">
-        <v>32.9</v>
+        <v>88.99</v>
       </c>
       <c r="G586" t="s">
-        <v>1267</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" t="s">
-        <v>1466</v>
-[...2 lines deleted...]
-        <v>1465</v>
+        <v>1662</v>
+      </c>
+      <c r="B587" s="1">
+        <v>5028319168704</v>
       </c>
       <c r="C587" t="s">
-        <v>1467</v>
+        <v>1663</v>
       </c>
       <c r="D587" t="s">
-        <v>1468</v>
+        <v>1664</v>
       </c>
       <c r="E587">
         <v>1</v>
       </c>
       <c r="F587">
-        <v>31.16</v>
-[...2 lines deleted...]
-        <v>1269</v>
+        <v>89.04</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" t="s">
-        <v>1469</v>
+        <v>1665</v>
       </c>
       <c r="B588" s="1">
-        <v>5028318211494</v>
+        <v>4002432118939</v>
       </c>
       <c r="C588" t="s">
-        <v>1470</v>
+        <v>1666</v>
       </c>
       <c r="D588" t="s">
-        <v>1471</v>
+        <v>1667</v>
       </c>
       <c r="E588">
         <v>0</v>
       </c>
       <c r="F588">
-        <v>30.59</v>
+        <v>89.99</v>
       </c>
       <c r="G588" t="s">
-        <v>1273</v>
+        <v>653</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" t="s">
-        <v>1017</v>
+        <v>1665</v>
       </c>
       <c r="B589" s="1">
-        <v>4015588611506</v>
+        <v>4002432118939</v>
       </c>
       <c r="C589" t="s">
-        <v>1018</v>
+        <v>1666</v>
       </c>
       <c r="D589" t="s">
-        <v>1472</v>
+        <v>1668</v>
       </c>
       <c r="E589">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F589">
-        <v>29.99</v>
+        <v>89.99</v>
       </c>
       <c r="G589" t="s">
-        <v>1367</v>
+        <v>592</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" t="s">
-        <v>1166</v>
+        <v>1665</v>
       </c>
       <c r="B590" s="1">
-        <v>4211125276850</v>
+        <v>4002432118939</v>
       </c>
       <c r="C590" t="s">
-        <v>1167</v>
+        <v>1666</v>
       </c>
       <c r="D590" t="s">
-        <v>1473</v>
+        <v>1669</v>
       </c>
       <c r="E590">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F590">
-        <v>29.99</v>
+        <v>89.99</v>
       </c>
       <c r="G590" t="s">
-        <v>1474</v>
+        <v>532</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" t="s">
-        <v>1017</v>
+        <v>1665</v>
       </c>
       <c r="B591" s="1">
-        <v>4015588611506</v>
+        <v>4002432118939</v>
       </c>
       <c r="C591" t="s">
-        <v>1018</v>
+        <v>1666</v>
       </c>
       <c r="D591" t="s">
-        <v>1475</v>
+        <v>1670</v>
       </c>
       <c r="E591">
         <v>0</v>
       </c>
       <c r="F591">
-        <v>29.99</v>
+        <v>89.99</v>
       </c>
       <c r="G591" t="s">
-        <v>1403</v>
+        <v>588</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-        <v>4015588404627</v>
+        <v>1672</v>
+      </c>
+      <c r="B592" s="1" t="s">
+        <v>1671</v>
       </c>
       <c r="C592" t="s">
-        <v>995</v>
+        <v>1673</v>
       </c>
       <c r="D592" t="s">
-        <v>1476</v>
+        <v>1674</v>
       </c>
       <c r="E592">
         <v>0</v>
       </c>
       <c r="F592">
-        <v>29.99</v>
+        <v>89.99</v>
       </c>
       <c r="G592" t="s">
-        <v>1263</v>
+        <v>760</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" t="s">
-        <v>1477</v>
+        <v>1665</v>
       </c>
       <c r="B593" s="1">
-        <v>5032608377586</v>
+        <v>4002432118939</v>
       </c>
       <c r="C593" t="s">
-        <v>1478</v>
+        <v>1666</v>
       </c>
       <c r="D593" t="s">
-        <v>1479</v>
+        <v>1675</v>
       </c>
       <c r="E593">
         <v>0</v>
       </c>
       <c r="F593">
-        <v>29.99</v>
+        <v>89.99</v>
       </c>
       <c r="G593" t="s">
-        <v>1263</v>
+        <v>760</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" t="s">
-        <v>1089</v>
+        <v>1676</v>
       </c>
       <c r="B594" s="1">
-        <v>4211125303006</v>
+        <v>5903771705509</v>
       </c>
       <c r="C594" t="s">
-        <v>1090</v>
+        <v>1677</v>
       </c>
       <c r="D594" t="s">
-        <v>1480</v>
+        <v>1678</v>
       </c>
       <c r="E594">
         <v>0</v>
       </c>
       <c r="F594">
-        <v>29.99</v>
+        <v>89.99</v>
       </c>
       <c r="G594" t="s">
-        <v>1384</v>
+        <v>748</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" t="s">
-        <v>1481</v>
+        <v>1679</v>
       </c>
       <c r="B595" s="1">
-        <v>4015468115124</v>
+        <v>738630893104</v>
       </c>
       <c r="C595" t="s">
-        <v>1482</v>
+        <v>1680</v>
       </c>
       <c r="D595" t="s">
-        <v>1483</v>
+        <v>1681</v>
       </c>
       <c r="E595">
         <v>0</v>
       </c>
       <c r="F595">
-        <v>29.99</v>
-[...2 lines deleted...]
-        <v>1269</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" t="s">
-        <v>1484</v>
+        <v>1682</v>
       </c>
       <c r="B596" s="1">
-        <v>5052461192140</v>
+        <v>4974019174877</v>
       </c>
       <c r="C596" t="s">
-        <v>1485</v>
+        <v>1683</v>
       </c>
       <c r="D596" t="s">
-        <v>1486</v>
+        <v>1684</v>
       </c>
       <c r="E596">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F596">
-        <v>29.79</v>
+        <v>90.81</v>
       </c>
       <c r="G596" t="s">
-        <v>1263</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" t="s">
-        <v>1488</v>
+        <v>1621</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>1487</v>
+        <v>1620</v>
       </c>
       <c r="C597" t="s">
-        <v>1489</v>
+        <v>1622</v>
       </c>
       <c r="D597" t="s">
-        <v>1490</v>
+        <v>1685</v>
       </c>
       <c r="E597">
         <v>0</v>
       </c>
       <c r="F597">
-        <v>29.58</v>
+        <v>91.69</v>
       </c>
       <c r="G597" t="s">
-        <v>1269</v>
+        <v>871</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" t="s">
-        <v>757</v>
+        <v>1439</v>
       </c>
       <c r="B598" s="1">
-        <v>4015588891007</v>
+        <v>4015588883774</v>
       </c>
       <c r="C598" t="s">
-        <v>758</v>
+        <v>1440</v>
       </c>
       <c r="D598" t="s">
-        <v>1491</v>
+        <v>1686</v>
       </c>
       <c r="E598">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F598">
-        <v>28.99</v>
+        <v>91.92</v>
       </c>
       <c r="G598" t="s">
-        <v>1367</v>
+        <v>776</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" t="s">
-        <v>1492</v>
+        <v>1687</v>
       </c>
       <c r="B599" s="1">
-        <v>3760223833003</v>
+        <v>767344053337</v>
       </c>
       <c r="C599" t="s">
-        <v>1493</v>
+        <v>1248</v>
       </c>
       <c r="D599" t="s">
-        <v>1494</v>
+        <v>1688</v>
       </c>
       <c r="E599">
         <v>0</v>
       </c>
       <c r="F599">
-        <v>28.5</v>
+        <v>92.18</v>
       </c>
       <c r="G599" t="s">
-        <v>1263</v>
+        <v>491</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" t="s">
-        <v>1495</v>
-[...2 lines deleted...]
-        <v>4012473145054</v>
+        <v>1690</v>
+      </c>
+      <c r="B600" s="1" t="s">
+        <v>1689</v>
       </c>
       <c r="C600" t="s">
-        <v>1496</v>
+        <v>1691</v>
       </c>
       <c r="D600" t="s">
-        <v>1497</v>
+        <v>1692</v>
       </c>
       <c r="E600">
         <v>0</v>
       </c>
       <c r="F600">
-        <v>27.17</v>
+        <v>92.34</v>
       </c>
       <c r="G600" t="s">
-        <v>1263</v>
+        <v>522</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" t="s">
-        <v>1498</v>
+        <v>1693</v>
       </c>
       <c r="B601" s="1">
-        <v>5603750480266</v>
+        <v>4211125431051</v>
       </c>
       <c r="C601" t="s">
-        <v>1499</v>
+        <v>1567</v>
       </c>
       <c r="D601" t="s">
-        <v>1500</v>
+        <v>1694</v>
       </c>
       <c r="E601">
         <v>0</v>
       </c>
       <c r="F601">
-        <v>25.29</v>
+        <v>92.98</v>
       </c>
       <c r="G601" t="s">
-        <v>1267</v>
+        <v>696</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" t="s">
-        <v>1501</v>
-[...2 lines deleted...]
-        <v>4012473145016</v>
+        <v>229</v>
+      </c>
+      <c r="B602" s="1" t="s">
+        <v>1562</v>
       </c>
       <c r="C602" t="s">
-        <v>1502</v>
+        <v>230</v>
       </c>
       <c r="D602" t="s">
-        <v>1503</v>
+        <v>1695</v>
       </c>
       <c r="E602">
         <v>0</v>
       </c>
       <c r="F602">
-        <v>24.62</v>
+        <v>92.99</v>
       </c>
       <c r="G602" t="s">
-        <v>1269</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" t="s">
-        <v>1504</v>
-[...2 lines deleted...]
-        <v>5907627399102</v>
+        <v>229</v>
+      </c>
+      <c r="B603" s="1" t="s">
+        <v>1562</v>
       </c>
       <c r="C603" t="s">
-        <v>1505</v>
+        <v>230</v>
       </c>
       <c r="D603" t="s">
-        <v>1506</v>
+        <v>1696</v>
       </c>
       <c r="E603">
         <v>0</v>
       </c>
       <c r="F603">
-        <v>22.68</v>
+        <v>92.99</v>
       </c>
       <c r="G603" t="s">
-        <v>1267</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" t="s">
-        <v>1508</v>
+        <v>229</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1507</v>
+        <v>1562</v>
       </c>
       <c r="C604" t="s">
-        <v>1509</v>
+        <v>230</v>
       </c>
       <c r="D604" t="s">
-        <v>1510</v>
+        <v>1697</v>
       </c>
       <c r="E604">
         <v>0</v>
       </c>
       <c r="F604">
-        <v>22.06</v>
+        <v>92.99</v>
       </c>
       <c r="G604" t="s">
-        <v>1263</v>
+        <v>506</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" t="s">
-        <v>719</v>
+        <v>1698</v>
       </c>
       <c r="B605" s="1">
-        <v>4007249505415</v>
+        <v>8007403167158</v>
       </c>
       <c r="C605" t="s">
-        <v>720</v>
+        <v>1699</v>
       </c>
       <c r="D605" t="s">
-        <v>1511</v>
+        <v>1700</v>
       </c>
       <c r="E605">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F605">
-        <v>22.0</v>
-[...2 lines deleted...]
-        <v>1384</v>
+        <v>93.0</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" t="s">
-        <v>757</v>
+        <v>1698</v>
       </c>
       <c r="B606" s="1">
-        <v>4015588891007</v>
+        <v>8007403167158</v>
       </c>
       <c r="C606" t="s">
-        <v>758</v>
+        <v>1699</v>
       </c>
       <c r="D606" t="s">
-        <v>1512</v>
+        <v>1701</v>
       </c>
       <c r="E606">
         <v>0</v>
       </c>
       <c r="F606">
-        <v>19.99</v>
-[...2 lines deleted...]
-        <v>1448</v>
+        <v>93.0</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" t="s">
-        <v>757</v>
+        <v>1702</v>
       </c>
       <c r="B607" s="1">
-        <v>4015588891007</v>
+        <v>4078500034531</v>
       </c>
       <c r="C607" t="s">
-        <v>758</v>
+        <v>1703</v>
       </c>
       <c r="D607" t="s">
-        <v>1513</v>
+        <v>1704</v>
       </c>
       <c r="E607">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F607">
-        <v>19.99</v>
+        <v>93.54</v>
       </c>
       <c r="G607" t="s">
-        <v>1382</v>
+        <v>544</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" t="s">
-        <v>757</v>
+        <v>1705</v>
       </c>
       <c r="B608" s="1">
-        <v>4015588891007</v>
+        <v>8426680890700</v>
       </c>
       <c r="C608" t="s">
-        <v>758</v>
+        <v>1706</v>
       </c>
       <c r="D608" t="s">
-        <v>1514</v>
+        <v>1707</v>
       </c>
       <c r="E608">
         <v>0</v>
       </c>
       <c r="F608">
-        <v>19.99</v>
+        <v>93.95</v>
       </c>
       <c r="G608" t="s">
-        <v>1382</v>
+        <v>532</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" t="s">
-        <v>1516</v>
-[...2 lines deleted...]
-        <v>1515</v>
+        <v>1708</v>
+      </c>
+      <c r="B609" s="1">
+        <v>4015588889301</v>
       </c>
       <c r="C609" t="s">
-        <v>1517</v>
+        <v>1709</v>
       </c>
       <c r="D609" t="s">
-        <v>1518</v>
+        <v>1710</v>
       </c>
       <c r="E609">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F609">
-        <v>19.46</v>
+        <v>94.47</v>
       </c>
       <c r="G609" t="s">
-        <v>1273</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" t="s">
-        <v>1519</v>
+        <v>1708</v>
       </c>
       <c r="B610" s="1">
-        <v>5400882025729</v>
+        <v>4015588889301</v>
       </c>
       <c r="C610" t="s">
-        <v>1520</v>
+        <v>1709</v>
       </c>
       <c r="D610" t="s">
-        <v>1521</v>
+        <v>1711</v>
       </c>
       <c r="E610">
         <v>0</v>
       </c>
       <c r="F610">
-        <v>18.75</v>
+        <v>94.47</v>
       </c>
       <c r="G610" t="s">
-        <v>1269</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" t="s">
-        <v>1011</v>
+        <v>1712</v>
       </c>
       <c r="B611" s="1">
-        <v>8711292031680</v>
+        <v>4018653992692</v>
       </c>
       <c r="C611" t="s">
-        <v>1012</v>
+        <v>1713</v>
       </c>
       <c r="D611" t="s">
-        <v>1522</v>
+        <v>1714</v>
       </c>
       <c r="E611">
         <v>0</v>
       </c>
       <c r="F611">
-        <v>17.5</v>
+        <v>94.49</v>
       </c>
       <c r="G611" t="s">
-        <v>1440</v>
+        <v>544</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" t="s">
-        <v>1523</v>
-[...2 lines deleted...]
-        <v>9010582003130</v>
+        <v>1716</v>
+      </c>
+      <c r="B612" s="1" t="s">
+        <v>1715</v>
       </c>
       <c r="C612" t="s">
-        <v>1524</v>
+        <v>1717</v>
       </c>
       <c r="D612" t="s">
-        <v>1525</v>
+        <v>1718</v>
       </c>
       <c r="E612">
         <v>0</v>
       </c>
       <c r="F612">
-        <v>13.53</v>
+        <v>94.97</v>
       </c>
       <c r="G612" t="s">
-        <v>1269</v>
+        <v>578</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" t="s">
-        <v>1526</v>
-[...1 lines deleted...]
-      <c r="B613" s="1"/>
+        <v>1719</v>
+      </c>
+      <c r="B613" s="1">
+        <v>4008146041310</v>
+      </c>
       <c r="C613" t="s">
-        <v>1527</v>
+        <v>1720</v>
       </c>
       <c r="D613" t="s">
-        <v>1528</v>
+        <v>1721</v>
       </c>
       <c r="E613">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F613">
-        <v>0.0</v>
+        <v>95.41</v>
+      </c>
+      <c r="G613" t="s">
+        <v>1722</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" t="s">
-        <v>1529</v>
+        <v>1723</v>
       </c>
       <c r="B614" s="1">
-        <v>8715946684109</v>
+        <v>8436036555702</v>
       </c>
       <c r="C614" t="s">
-        <v>1530</v>
+        <v>1724</v>
       </c>
       <c r="D614" t="s">
-        <v>1531</v>
+        <v>1725</v>
       </c>
       <c r="E614">
         <v>0</v>
       </c>
       <c r="F614">
-        <v>0.0</v>
+        <v>95.95</v>
+      </c>
+      <c r="G614" t="s">
+        <v>588</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" t="s">
-        <v>1532</v>
+        <v>1726</v>
       </c>
       <c r="B615" s="1">
-        <v>8715946701974</v>
+        <v>886678450541</v>
       </c>
       <c r="C615" t="s">
-        <v>1533</v>
+        <v>1727</v>
       </c>
       <c r="D615" t="s">
-        <v>1534</v>
+        <v>1728</v>
       </c>
       <c r="E615">
         <v>0</v>
       </c>
       <c r="F615">
-        <v>486.46</v>
+        <v>96.91</v>
+      </c>
+      <c r="G615" t="s">
+        <v>491</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" t="s">
-        <v>1459</v>
+        <v>1729</v>
       </c>
       <c r="B616" s="1">
-        <v>4211125632335</v>
+        <v>6944271661239</v>
       </c>
       <c r="C616" t="s">
-        <v>94</v>
+        <v>1730</v>
       </c>
       <c r="D616" t="s">
-        <v>1535</v>
+        <v>1731</v>
       </c>
       <c r="E616">
         <v>0</v>
       </c>
       <c r="F616">
-        <v>151.85</v>
+        <v>97.23</v>
+      </c>
+      <c r="G616" t="s">
+        <v>1438</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" t="s">
-        <v>1536</v>
+        <v>1732</v>
       </c>
       <c r="B617" s="1">
-        <v>5010993734306</v>
+        <v>4977766771221</v>
       </c>
       <c r="C617" t="s">
-        <v>1537</v>
+        <v>1733</v>
       </c>
       <c r="D617" t="s">
-        <v>1538</v>
+        <v>1734</v>
       </c>
       <c r="E617">
         <v>0</v>
       </c>
       <c r="F617">
-        <v>0.0</v>
+        <v>97.89</v>
+      </c>
+      <c r="G617" t="s">
+        <v>1442</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" t="s">
-        <v>1539</v>
+        <v>1735</v>
       </c>
       <c r="B618" s="1">
-        <v>8715946698595</v>
+        <v>5902533915279</v>
       </c>
       <c r="C618" t="s">
-        <v>1540</v>
+        <v>1736</v>
       </c>
       <c r="D618" t="s">
-        <v>1541</v>
+        <v>1737</v>
       </c>
       <c r="E618">
         <v>0</v>
       </c>
       <c r="F618">
-        <v>464.99</v>
+        <v>98.22</v>
+      </c>
+      <c r="G618" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" t="s">
-        <v>1542</v>
+        <v>1738</v>
       </c>
       <c r="B619" s="1">
-        <v>195161617973</v>
+        <v>8004779019210</v>
       </c>
       <c r="C619" t="s">
-        <v>977</v>
+        <v>1739</v>
       </c>
       <c r="D619" t="s">
-        <v>1543</v>
+        <v>1740</v>
       </c>
       <c r="E619">
         <v>0</v>
       </c>
       <c r="F619">
-        <v>0.0</v>
+        <v>98.37</v>
+      </c>
+      <c r="G619" t="s">
+        <v>632</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" t="s">
-        <v>1544</v>
-[...3 lines deleted...]
-      </c>
+        <v>1741</v>
+      </c>
+      <c r="B620" s="1"/>
       <c r="C620" t="s">
-        <v>1545</v>
+        <v>1742</v>
       </c>
       <c r="D620" t="s">
-        <v>1546</v>
+        <v>1743</v>
       </c>
       <c r="E620">
         <v>0</v>
       </c>
       <c r="F620">
-        <v>410.99</v>
+        <v>98.85</v>
+      </c>
+      <c r="G620" t="s">
+        <v>978</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" t="s">
-        <v>939</v>
+        <v>1744</v>
       </c>
       <c r="B621" s="1">
-        <v>4549292185638</v>
+        <v>4048164108046</v>
       </c>
       <c r="C621" t="s">
-        <v>940</v>
+        <v>1745</v>
       </c>
       <c r="D621" t="s">
-        <v>1547</v>
+        <v>1746</v>
       </c>
       <c r="E621">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F621">
-        <v>318.99</v>
+        <v>99.0</v>
+      </c>
+      <c r="G621" t="s">
+        <v>1125</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" t="s">
-        <v>1548</v>
+        <v>1747</v>
       </c>
       <c r="B622" s="1">
-        <v>8715946517087</v>
+        <v>4015588889707</v>
       </c>
       <c r="C622" t="s">
-        <v>1549</v>
+        <v>1748</v>
       </c>
       <c r="D622" t="s">
-        <v>1550</v>
+        <v>1749</v>
       </c>
       <c r="E622">
         <v>0</v>
       </c>
       <c r="F622">
-        <v>0.0</v>
+        <v>99.95</v>
+      </c>
+      <c r="G622" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623" t="s">
-        <v>1551</v>
+        <v>1750</v>
       </c>
       <c r="B623" s="1">
-        <v>4017807383737</v>
+        <v>8436036556655</v>
       </c>
       <c r="C623" t="s">
-        <v>1552</v>
+        <v>1751</v>
       </c>
       <c r="D623" t="s">
-        <v>1553</v>
+        <v>1752</v>
       </c>
       <c r="E623">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F623">
-        <v>344.98</v>
+        <v>99.95</v>
+      </c>
+      <c r="G623" t="s">
+        <v>588</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624" t="s">
-        <v>1554</v>
-[...1 lines deleted...]
-      <c r="B624" s="1"/>
+        <v>1747</v>
+      </c>
+      <c r="B624" s="1">
+        <v>4015588889707</v>
+      </c>
       <c r="C624" t="s">
-        <v>1555</v>
+        <v>1748</v>
       </c>
       <c r="D624" t="s">
-        <v>1556</v>
+        <v>1753</v>
       </c>
       <c r="E624">
         <v>0</v>
       </c>
       <c r="F624">
-        <v>0.0</v>
+        <v>99.95</v>
+      </c>
+      <c r="G624" t="s">
+        <v>760</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>1754</v>
+      </c>
+      <c r="B625" s="1">
+        <v>810013787436</v>
       </c>
       <c r="C625" t="s">
-        <v>85</v>
+        <v>1755</v>
       </c>
       <c r="D625" t="s">
-        <v>1557</v>
+        <v>1756</v>
       </c>
       <c r="E625">
         <v>0</v>
       </c>
       <c r="F625">
-        <v>41.19</v>
+        <v>99.99</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626" t="s">
-        <v>1007</v>
+        <v>1758</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>83</v>
+        <v>1757</v>
       </c>
       <c r="C626" t="s">
-        <v>85</v>
+        <v>1759</v>
       </c>
       <c r="D626" t="s">
-        <v>1558</v>
+        <v>1760</v>
       </c>
       <c r="E626">
         <v>0</v>
       </c>
       <c r="F626">
-        <v>41.19</v>
+        <v>101.86</v>
+      </c>
+      <c r="G626" t="s">
+        <v>588</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627" t="s">
-        <v>1559</v>
+        <v>1761</v>
       </c>
       <c r="B627" s="1">
-        <v>841710147902</v>
+        <v>4015704291698</v>
       </c>
       <c r="C627" t="s">
-        <v>714</v>
+        <v>1762</v>
       </c>
       <c r="D627" t="s">
-        <v>1560</v>
+        <v>1763</v>
       </c>
       <c r="E627">
         <v>0</v>
       </c>
       <c r="F627">
-        <v>229.99</v>
+        <v>101.89</v>
+      </c>
+      <c r="G627" t="s">
+        <v>1436</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628" t="s">
-        <v>1177</v>
+        <v>1764</v>
       </c>
       <c r="B628" s="1">
-        <v>4211125276898</v>
+        <v>3362934110314</v>
       </c>
       <c r="C628" t="s">
-        <v>1178</v>
+        <v>1765</v>
       </c>
       <c r="D628" t="s">
-        <v>1561</v>
+        <v>1766</v>
       </c>
       <c r="E628">
         <v>0</v>
       </c>
       <c r="F628">
-        <v>0.0</v>
+        <v>102.91</v>
+      </c>
+      <c r="G628" t="s">
+        <v>683</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629" t="s">
-        <v>737</v>
+        <v>1767</v>
       </c>
       <c r="B629" s="1">
-        <v>4211125274061</v>
+        <v>4052305247624</v>
       </c>
       <c r="C629" t="s">
-        <v>738</v>
+        <v>1768</v>
       </c>
       <c r="D629" t="s">
-        <v>1562</v>
+        <v>1769</v>
       </c>
       <c r="E629">
         <v>0</v>
       </c>
       <c r="F629">
-        <v>143.12</v>
+        <v>104.13</v>
+      </c>
+      <c r="G629" t="s">
+        <v>1067</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630" t="s">
-        <v>1160</v>
+        <v>1770</v>
       </c>
       <c r="B630" s="1">
-        <v>4211125275013</v>
+        <v>5903771704373</v>
       </c>
       <c r="C630" t="s">
-        <v>1161</v>
+        <v>1771</v>
       </c>
       <c r="D630" t="s">
-        <v>1563</v>
+        <v>1772</v>
       </c>
       <c r="E630">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F630">
-        <v>208.74</v>
+        <v>104.99</v>
+      </c>
+      <c r="G630" t="s">
+        <v>748</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631" t="s">
-        <v>1564</v>
+        <v>1773</v>
       </c>
       <c r="B631" s="1">
-        <v>4015588602191</v>
+        <v>7076941683209</v>
       </c>
       <c r="C631" t="s">
-        <v>1565</v>
+        <v>1774</v>
       </c>
       <c r="D631" t="s">
-        <v>1566</v>
+        <v>1775</v>
       </c>
       <c r="E631">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F631">
-        <v>344.89</v>
+        <v>104.99</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632" t="s">
-        <v>1567</v>
+        <v>1723</v>
       </c>
       <c r="B632" s="1">
-        <v>8715946664781</v>
+        <v>8436036555702</v>
       </c>
       <c r="C632" t="s">
-        <v>1568</v>
+        <v>1724</v>
       </c>
       <c r="D632" t="s">
-        <v>1569</v>
+        <v>1776</v>
       </c>
       <c r="E632">
         <v>0</v>
       </c>
       <c r="F632">
-        <v>374.47</v>
+        <v>105.95</v>
+      </c>
+      <c r="G632" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633" t="s">
-        <v>1570</v>
+        <v>1777</v>
       </c>
       <c r="B633" s="1">
-        <v>8715946651866</v>
+        <v>8436036555214</v>
       </c>
       <c r="C633" t="s">
-        <v>1571</v>
+        <v>1778</v>
       </c>
       <c r="D633" t="s">
-        <v>1572</v>
+        <v>1779</v>
       </c>
       <c r="E633">
         <v>0</v>
       </c>
       <c r="F633">
-        <v>872.99</v>
+        <v>105.95</v>
+      </c>
+      <c r="G633" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="634" spans="1:7">
+      <c r="A634" t="s">
+        <v>1780</v>
+      </c>
       <c r="B634" s="1">
-        <v>841710153422</v>
+        <v>4030152028023</v>
       </c>
       <c r="C634" t="s">
-        <v>85</v>
+        <v>1781</v>
       </c>
       <c r="D634" t="s">
-        <v>1573</v>
+        <v>1782</v>
       </c>
       <c r="E634">
         <v>0</v>
       </c>
       <c r="F634">
-        <v>0.0</v>
+        <v>106.18</v>
+      </c>
+      <c r="G634" t="s">
+        <v>913</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="A635" t="s">
-        <v>1574</v>
-[...1 lines deleted...]
-      <c r="B635" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="B635" s="1">
+        <v>4056352359118</v>
+      </c>
       <c r="C635" t="s">
-        <v>1575</v>
+        <v>29</v>
       </c>
       <c r="D635" t="s">
-        <v>1576</v>
+        <v>1783</v>
       </c>
       <c r="E635">
         <v>0</v>
       </c>
       <c r="F635">
-        <v>0.0</v>
+        <v>106.51</v>
+      </c>
+      <c r="G635" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="636" spans="1:7">
-      <c r="B636" s="1"/>
+      <c r="A636" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B636" s="1">
+        <v>4030152028023</v>
+      </c>
       <c r="C636" t="s">
-        <v>1577</v>
+        <v>1781</v>
       </c>
       <c r="D636" t="s">
-        <v>1578</v>
+        <v>1784</v>
       </c>
       <c r="E636">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F636">
-        <v>0.0</v>
+        <v>106.97</v>
+      </c>
+      <c r="G636" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637" t="s">
-        <v>1579</v>
+        <v>1785</v>
       </c>
       <c r="B637" s="1">
-        <v>195161624919</v>
+        <v>4048164108831</v>
       </c>
       <c r="C637" t="s">
-        <v>1580</v>
+        <v>1786</v>
       </c>
       <c r="D637" t="s">
-        <v>1581</v>
+        <v>1787</v>
       </c>
       <c r="E637">
         <v>0</v>
       </c>
       <c r="F637">
-        <v>0.0</v>
+        <v>107.31</v>
+      </c>
+      <c r="G637" t="s">
+        <v>1125</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638" t="s">
-        <v>1034</v>
+        <v>1788</v>
       </c>
       <c r="B638" s="1">
-        <v>4211125431051</v>
+        <v>8806085258006</v>
       </c>
       <c r="C638" t="s">
-        <v>17</v>
+        <v>1789</v>
       </c>
       <c r="D638" t="s">
-        <v>1582</v>
+        <v>1790</v>
       </c>
       <c r="E638">
         <v>0</v>
       </c>
       <c r="F638">
-        <v>431.17</v>
+        <v>107.84</v>
+      </c>
+      <c r="G638" t="s">
+        <v>1438</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639" t="s">
-        <v>1160</v>
+        <v>1791</v>
       </c>
       <c r="B639" s="1">
-        <v>4211125275013</v>
+        <v>737311959597</v>
       </c>
       <c r="C639" t="s">
-        <v>1161</v>
+        <v>1792</v>
       </c>
       <c r="D639" t="s">
-        <v>1583</v>
+        <v>1793</v>
       </c>
       <c r="E639">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F639">
-        <v>208.74</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640" t="s">
-        <v>799</v>
+        <v>1794</v>
       </c>
       <c r="B640" s="1">
-        <v>4211125421069</v>
+        <v>8435484015370</v>
       </c>
       <c r="C640" t="s">
-        <v>63</v>
+        <v>1795</v>
       </c>
       <c r="D640" t="s">
-        <v>1584</v>
+        <v>1796</v>
       </c>
       <c r="E640">
         <v>1</v>
       </c>
       <c r="F640">
-        <v>232.35</v>
+        <v>109.99</v>
+      </c>
+      <c r="G640" t="s">
+        <v>1797</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641" t="s">
-        <v>1585</v>
+        <v>1798</v>
       </c>
       <c r="B641" s="1">
-        <v>4004128019872</v>
+        <v>4048164104239</v>
       </c>
       <c r="C641" t="s">
-        <v>1586</v>
+        <v>1799</v>
       </c>
       <c r="D641" t="s">
-        <v>1587</v>
+        <v>1800</v>
       </c>
       <c r="E641">
         <v>0</v>
       </c>
       <c r="F641">
-        <v>309.45</v>
+        <v>109.99</v>
+      </c>
+      <c r="G641" t="s">
+        <v>1438</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642" t="s">
-        <v>1007</v>
+        <v>1801</v>
       </c>
       <c r="B642" s="1">
-        <v>841710153422</v>
+        <v>8007403166281</v>
       </c>
       <c r="C642" t="s">
-        <v>85</v>
+        <v>1802</v>
       </c>
       <c r="D642" t="s">
-        <v>1588</v>
+        <v>1803</v>
       </c>
       <c r="E642">
         <v>0</v>
       </c>
       <c r="F642">
-        <v>0.0</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643" t="s">
-        <v>1589</v>
+        <v>1801</v>
       </c>
       <c r="B643" s="1">
-        <v>8436584361442</v>
+        <v>8007403166281</v>
       </c>
       <c r="C643" t="s">
-        <v>1590</v>
+        <v>1802</v>
       </c>
       <c r="D643" t="s">
-        <v>1591</v>
+        <v>1804</v>
       </c>
       <c r="E643">
         <v>0</v>
       </c>
       <c r="F643">
-        <v>59.23</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644" t="s">
-        <v>757</v>
+        <v>1801</v>
       </c>
       <c r="B644" s="1">
-        <v>4015588602177</v>
+        <v>8007403166281</v>
       </c>
       <c r="C644" t="s">
-        <v>758</v>
+        <v>1802</v>
       </c>
       <c r="D644" t="s">
-        <v>1592</v>
+        <v>1805</v>
       </c>
       <c r="E644">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F644">
-        <v>112.67</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645" t="s">
-        <v>757</v>
+        <v>1801</v>
       </c>
       <c r="B645" s="1">
-        <v>4015588602177</v>
+        <v>8007403166281</v>
       </c>
       <c r="C645" t="s">
-        <v>758</v>
+        <v>1802</v>
       </c>
       <c r="D645" t="s">
-        <v>1593</v>
+        <v>1806</v>
       </c>
       <c r="E645">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F645">
-        <v>112.67</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646" t="s">
-        <v>751</v>
+        <v>1801</v>
       </c>
       <c r="B646" s="1">
-        <v>4211125318055</v>
+        <v>8007403166281</v>
       </c>
       <c r="C646" t="s">
-        <v>752</v>
+        <v>1802</v>
       </c>
       <c r="D646" t="s">
-        <v>1594</v>
+        <v>1807</v>
       </c>
       <c r="E646">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F646">
-        <v>488.9</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647" t="s">
-        <v>1595</v>
+        <v>1801</v>
       </c>
       <c r="B647" s="1">
-        <v>3168430339958</v>
+        <v>8007403166281</v>
       </c>
       <c r="C647" t="s">
-        <v>1596</v>
+        <v>1802</v>
       </c>
       <c r="D647" t="s">
-        <v>1597</v>
+        <v>1808</v>
       </c>
       <c r="E647">
         <v>0</v>
       </c>
       <c r="F647">
-        <v>0.0</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648" t="s">
-        <v>751</v>
+        <v>1801</v>
       </c>
       <c r="B648" s="1">
-        <v>4211125318055</v>
+        <v>8007403166281</v>
       </c>
       <c r="C648" t="s">
-        <v>752</v>
+        <v>1802</v>
       </c>
       <c r="D648" t="s">
-        <v>1598</v>
+        <v>1809</v>
       </c>
       <c r="E648">
         <v>0</v>
       </c>
       <c r="F648">
-        <v>488.9</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649" t="s">
-        <v>1049</v>
+        <v>1810</v>
       </c>
       <c r="B649" s="1">
-        <v>4211125304065</v>
+        <v>4015588889301</v>
       </c>
       <c r="C649" t="s">
-        <v>1050</v>
+        <v>1709</v>
       </c>
       <c r="D649" t="s">
-        <v>1599</v>
+        <v>1811</v>
       </c>
       <c r="E649">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F649">
-        <v>0.0</v>
+        <v>109.99</v>
+      </c>
+      <c r="G649" t="s">
+        <v>913</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650" t="s">
-        <v>769</v>
+        <v>1801</v>
       </c>
       <c r="B650" s="1">
-        <v>4211125360023</v>
+        <v>8007403166281</v>
       </c>
       <c r="C650" t="s">
-        <v>770</v>
+        <v>1802</v>
       </c>
       <c r="D650" t="s">
-        <v>1600</v>
+        <v>1812</v>
       </c>
       <c r="E650">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F650">
-        <v>277.05</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651" t="s">
-        <v>785</v>
+        <v>1801</v>
       </c>
       <c r="B651" s="1">
-        <v>4211125424008</v>
+        <v>8007403166281</v>
       </c>
       <c r="C651" t="s">
-        <v>786</v>
+        <v>1802</v>
       </c>
       <c r="D651" t="s">
-        <v>1601</v>
+        <v>1813</v>
       </c>
       <c r="E651">
         <v>1</v>
       </c>
       <c r="F651">
-        <v>249.0</v>
+        <v>109.99</v>
+      </c>
+      <c r="G651" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652" t="s">
-        <v>785</v>
+        <v>1810</v>
       </c>
       <c r="B652" s="1">
-        <v>4211125424008</v>
+        <v>4015588889301</v>
       </c>
       <c r="C652" t="s">
-        <v>786</v>
+        <v>1709</v>
       </c>
       <c r="D652" t="s">
-        <v>1602</v>
+        <v>1814</v>
       </c>
       <c r="E652">
         <v>0</v>
       </c>
       <c r="F652">
-        <v>249.0</v>
+        <v>109.99</v>
+      </c>
+      <c r="G652" t="s">
+        <v>588</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653" t="s">
-        <v>808</v>
+        <v>1801</v>
       </c>
       <c r="B653" s="1">
-        <v>8007403166311</v>
+        <v>8007403166281</v>
       </c>
       <c r="C653" t="s">
-        <v>809</v>
+        <v>1802</v>
       </c>
       <c r="D653" t="s">
-        <v>1603</v>
+        <v>1815</v>
       </c>
       <c r="E653">
         <v>0</v>
       </c>
       <c r="F653">
-        <v>670.77</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654" t="s">
-        <v>779</v>
+        <v>28</v>
       </c>
       <c r="B654" s="1">
-        <v>8007403166533</v>
+        <v>4056352359118</v>
       </c>
       <c r="C654" t="s">
-        <v>780</v>
+        <v>29</v>
       </c>
       <c r="D654" t="s">
-        <v>1604</v>
+        <v>1816</v>
       </c>
       <c r="E654">
         <v>0</v>
       </c>
       <c r="F654">
-        <v>728.49</v>
+        <v>110.08</v>
+      </c>
+      <c r="G654" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655" t="s">
-        <v>1184</v>
+        <v>1817</v>
       </c>
       <c r="B655" s="1">
-        <v>4211125317164</v>
+        <v>5603750500469</v>
       </c>
       <c r="C655" t="s">
-        <v>1185</v>
+        <v>1818</v>
       </c>
       <c r="D655" t="s">
-        <v>1605</v>
+        <v>1819</v>
       </c>
       <c r="E655">
         <v>0</v>
       </c>
       <c r="F655">
-        <v>347.81</v>
+        <v>110.65</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656" t="s">
-        <v>741</v>
+        <v>1820</v>
       </c>
       <c r="B656" s="1">
-        <v>8007403061135</v>
+        <v>5600442814125</v>
       </c>
       <c r="C656" t="s">
-        <v>742</v>
+        <v>1821</v>
       </c>
       <c r="D656" t="s">
-        <v>1606</v>
+        <v>1822</v>
       </c>
       <c r="E656">
         <v>1</v>
       </c>
       <c r="F656">
-        <v>294.95</v>
+        <v>111.64</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657" t="s">
-        <v>1166</v>
-[...2 lines deleted...]
-        <v>4211125276850</v>
+        <v>1824</v>
+      </c>
+      <c r="B657" s="1" t="s">
+        <v>1823</v>
       </c>
       <c r="C657" t="s">
-        <v>1167</v>
+        <v>1825</v>
       </c>
       <c r="D657" t="s">
-        <v>1607</v>
+        <v>1826</v>
       </c>
       <c r="E657">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F657">
-        <v>139.64</v>
+        <v>111.89</v>
+      </c>
+      <c r="G657" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658" t="s">
-        <v>808</v>
+        <v>545</v>
       </c>
       <c r="B658" s="1">
-        <v>8007403166311</v>
+        <v>4015588602177</v>
       </c>
       <c r="C658" t="s">
-        <v>809</v>
+        <v>546</v>
       </c>
       <c r="D658" t="s">
-        <v>1608</v>
+        <v>1827</v>
       </c>
       <c r="E658">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F658">
-        <v>670.77</v>
+        <v>112.67</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659" t="s">
-        <v>804</v>
+        <v>545</v>
       </c>
       <c r="B659" s="1">
-        <v>8007403166281</v>
+        <v>4015588602177</v>
       </c>
       <c r="C659" t="s">
-        <v>805</v>
+        <v>546</v>
       </c>
       <c r="D659" t="s">
-        <v>1609</v>
+        <v>1828</v>
       </c>
       <c r="E659">
         <v>0</v>
       </c>
       <c r="F659">
-        <v>109.99</v>
+        <v>112.67</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660" t="s">
-        <v>1027</v>
+        <v>545</v>
       </c>
       <c r="B660" s="1">
-        <v>4211125368036</v>
+        <v>4015588602177</v>
       </c>
       <c r="C660" t="s">
-        <v>1028</v>
+        <v>546</v>
       </c>
       <c r="D660" t="s">
-        <v>1610</v>
+        <v>1829</v>
       </c>
       <c r="E660">
         <v>1</v>
       </c>
       <c r="F660">
-        <v>339.28</v>
+        <v>112.67</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661" t="s">
-        <v>1611</v>
+        <v>545</v>
       </c>
       <c r="B661" s="1">
-        <v>8717496337207</v>
+        <v>4015588602177</v>
       </c>
       <c r="C661" t="s">
-        <v>1612</v>
+        <v>546</v>
       </c>
       <c r="D661" t="s">
-        <v>1613</v>
+        <v>1830</v>
       </c>
       <c r="E661">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F661">
-        <v>771.74</v>
-[...2 lines deleted...]
-        <v>1614</v>
+        <v>112.67</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662" t="s">
-        <v>1616</v>
-[...2 lines deleted...]
-        <v>1615</v>
+        <v>545</v>
+      </c>
+      <c r="B662" s="1">
+        <v>4015588602177</v>
       </c>
       <c r="C662" t="s">
-        <v>1617</v>
+        <v>546</v>
       </c>
       <c r="D662" t="s">
-        <v>1618</v>
+        <v>1831</v>
       </c>
       <c r="E662">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F662">
-        <v>505.61</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>112.67</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663" t="s">
-        <v>1621</v>
-[...2 lines deleted...]
-        <v>1620</v>
+        <v>1832</v>
+      </c>
+      <c r="B663" s="1">
+        <v>4030454002127</v>
       </c>
       <c r="C663" t="s">
-        <v>1622</v>
+        <v>1833</v>
       </c>
       <c r="D663" t="s">
-        <v>1623</v>
+        <v>1834</v>
       </c>
       <c r="E663">
         <v>0</v>
       </c>
       <c r="F663">
-        <v>482.66</v>
+        <v>113.09</v>
       </c>
       <c r="G663" t="s">
-        <v>1624</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="A664" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>1625</v>
+        <v>1835</v>
+      </c>
+      <c r="B664" s="1">
+        <v>4038437033151</v>
       </c>
       <c r="C664" t="s">
-        <v>1627</v>
+        <v>1836</v>
       </c>
       <c r="D664" t="s">
-        <v>1628</v>
+        <v>1837</v>
       </c>
       <c r="E664">
         <v>0</v>
       </c>
       <c r="F664">
-        <v>432.51</v>
+        <v>113.99</v>
       </c>
       <c r="G664" t="s">
-        <v>1619</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="A665" t="s">
-        <v>1629</v>
+        <v>1838</v>
       </c>
       <c r="B665" s="1">
-        <v>3362934110420</v>
+        <v>8436035343263</v>
       </c>
       <c r="C665" t="s">
-        <v>1630</v>
+        <v>1839</v>
       </c>
       <c r="D665" t="s">
-        <v>1631</v>
+        <v>1840</v>
       </c>
       <c r="E665">
         <v>0</v>
       </c>
       <c r="F665">
-        <v>423.66</v>
+        <v>114.31</v>
       </c>
       <c r="G665" t="s">
-        <v>1614</v>
+        <v>462</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="A666" t="s">
-        <v>1632</v>
+        <v>1841</v>
       </c>
       <c r="B666" s="1">
-        <v>8717448055821</v>
+        <v>8016361919112</v>
       </c>
       <c r="C666" t="s">
-        <v>1633</v>
+        <v>1842</v>
       </c>
       <c r="D666" t="s">
-        <v>1634</v>
+        <v>1843</v>
       </c>
       <c r="E666">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F666">
-        <v>394.86</v>
+        <v>114.99</v>
       </c>
       <c r="G666" t="s">
-        <v>1635</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="A667" t="s">
-        <v>1637</v>
-[...2 lines deleted...]
-        <v>1636</v>
+        <v>1841</v>
+      </c>
+      <c r="B667" s="1">
+        <v>8016361919112</v>
       </c>
       <c r="C667" t="s">
-        <v>1638</v>
+        <v>1842</v>
       </c>
       <c r="D667" t="s">
-        <v>1639</v>
+        <v>1844</v>
       </c>
       <c r="E667">
         <v>0</v>
       </c>
       <c r="F667">
-        <v>384.0</v>
+        <v>114.99</v>
       </c>
       <c r="G667" t="s">
-        <v>1619</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="A668" t="s">
-        <v>1640</v>
-[...1 lines deleted...]
-      <c r="B668" s="1"/>
+        <v>1841</v>
+      </c>
+      <c r="B668" s="1">
+        <v>8016361919112</v>
+      </c>
       <c r="C668" t="s">
-        <v>1641</v>
+        <v>1842</v>
       </c>
       <c r="D668" t="s">
-        <v>1642</v>
+        <v>1845</v>
       </c>
       <c r="E668">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F668">
-        <v>359.99</v>
+        <v>114.99</v>
       </c>
       <c r="G668" t="s">
-        <v>1643</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="A669" t="s">
-        <v>1256</v>
+        <v>1841</v>
       </c>
       <c r="B669" s="1">
-        <v>4002432116386</v>
+        <v>8016361919112</v>
       </c>
       <c r="C669" t="s">
-        <v>1257</v>
+        <v>1842</v>
       </c>
       <c r="D669" t="s">
-        <v>1644</v>
+        <v>1846</v>
       </c>
       <c r="E669">
         <v>0</v>
       </c>
       <c r="F669">
-        <v>333.2</v>
+        <v>114.99</v>
       </c>
       <c r="G669" t="s">
-        <v>1645</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670" t="s">
-        <v>1646</v>
+        <v>1841</v>
       </c>
       <c r="B670" s="1">
-        <v>4007885005584</v>
+        <v>8016361919112</v>
       </c>
       <c r="C670" t="s">
-        <v>1647</v>
+        <v>1842</v>
       </c>
       <c r="D670" t="s">
-        <v>1648</v>
+        <v>1847</v>
       </c>
       <c r="E670">
         <v>0</v>
       </c>
       <c r="F670">
-        <v>310.3</v>
+        <v>114.99</v>
       </c>
       <c r="G670" t="s">
-        <v>1649</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671" t="s">
-        <v>1651</v>
-[...2 lines deleted...]
-        <v>1650</v>
+        <v>1848</v>
+      </c>
+      <c r="B671" s="1">
+        <v>8436036557423</v>
       </c>
       <c r="C671" t="s">
-        <v>1652</v>
+        <v>1849</v>
       </c>
       <c r="D671" t="s">
-        <v>1653</v>
+        <v>1850</v>
       </c>
       <c r="E671">
         <v>0</v>
       </c>
       <c r="F671">
-        <v>300.83</v>
+        <v>115.95</v>
       </c>
       <c r="G671" t="s">
-        <v>1645</v>
+        <v>537</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672" t="s">
-        <v>1655</v>
+        <v>1758</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1654</v>
+        <v>1757</v>
       </c>
       <c r="C672" t="s">
-        <v>1656</v>
+        <v>1759</v>
       </c>
       <c r="D672" t="s">
-        <v>1657</v>
+        <v>1851</v>
       </c>
       <c r="E672">
         <v>0</v>
       </c>
       <c r="F672">
-        <v>299.0</v>
+        <v>116.16</v>
       </c>
       <c r="G672" t="s">
-        <v>1624</v>
+        <v>653</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673" t="s">
-        <v>1658</v>
+        <v>1852</v>
       </c>
       <c r="B673" s="1">
-        <v>5397184200261</v>
+        <v>4038437033205</v>
       </c>
       <c r="C673" t="s">
-        <v>1659</v>
+        <v>1853</v>
       </c>
       <c r="D673" t="s">
-        <v>1660</v>
+        <v>1854</v>
       </c>
       <c r="E673">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F673">
-        <v>288.81</v>
+        <v>116.99</v>
       </c>
       <c r="G673" t="s">
-        <v>1645</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674" t="s">
-        <v>1661</v>
-[...2 lines deleted...]
-        <v>5056547202433</v>
+        <v>1857</v>
+      </c>
+      <c r="B674" s="1" t="s">
+        <v>1856</v>
       </c>
       <c r="C674" t="s">
-        <v>1662</v>
+        <v>1858</v>
       </c>
       <c r="D674" t="s">
-        <v>1663</v>
+        <v>1859</v>
       </c>
       <c r="E674">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F674">
-        <v>263.72</v>
+        <v>117.99</v>
       </c>
       <c r="G674" t="s">
-        <v>1649</v>
+        <v>683</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675" t="s">
-        <v>819</v>
-[...3 lines deleted...]
-      </c>
+        <v>1860</v>
+      </c>
+      <c r="B675" s="1"/>
       <c r="C675" t="s">
-        <v>820</v>
+        <v>1861</v>
       </c>
       <c r="D675" t="s">
-        <v>1664</v>
+        <v>1862</v>
       </c>
       <c r="E675">
         <v>0</v>
       </c>
       <c r="F675">
-        <v>240.95</v>
+        <v>119.11</v>
       </c>
       <c r="G675" t="s">
-        <v>1624</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="A676" t="s">
-        <v>1665</v>
+        <v>1863</v>
       </c>
       <c r="B676" s="1">
-        <v>8436036555795</v>
+        <v>5060301696987</v>
       </c>
       <c r="C676" t="s">
-        <v>1666</v>
+        <v>1864</v>
       </c>
       <c r="D676" t="s">
-        <v>1667</v>
+        <v>1865</v>
       </c>
       <c r="E676">
         <v>0</v>
       </c>
       <c r="F676">
-        <v>220.95</v>
+        <v>119.66</v>
       </c>
       <c r="G676" t="s">
-        <v>1645</v>
+        <v>506</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>1866</v>
+      </c>
+      <c r="B677" s="1">
+        <v>4008146013485</v>
       </c>
       <c r="C677" t="s">
-        <v>847</v>
+        <v>1867</v>
       </c>
       <c r="D677" t="s">
-        <v>1668</v>
+        <v>1868</v>
       </c>
       <c r="E677">
         <v>0</v>
       </c>
       <c r="F677">
-        <v>199.99</v>
+        <v>119.9</v>
       </c>
       <c r="G677" t="s">
-        <v>1619</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678" t="s">
-        <v>1669</v>
+        <v>1869</v>
       </c>
       <c r="B678" s="1">
-        <v>5010777144055</v>
+        <v>4211125255022</v>
       </c>
       <c r="C678" t="s">
-        <v>1670</v>
+        <v>1870</v>
       </c>
       <c r="D678" t="s">
-        <v>1671</v>
+        <v>1871</v>
       </c>
       <c r="E678">
         <v>0</v>
       </c>
       <c r="F678">
-        <v>192.44</v>
-[...2 lines deleted...]
-        <v>1672</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679" t="s">
-        <v>1673</v>
+        <v>1869</v>
       </c>
       <c r="B679" s="1">
-        <v>5028252336437</v>
+        <v>4211125255022</v>
       </c>
       <c r="C679" t="s">
-        <v>1674</v>
+        <v>1870</v>
       </c>
       <c r="D679" t="s">
-        <v>1675</v>
+        <v>1872</v>
       </c>
       <c r="E679">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F679">
-        <v>187.43</v>
-[...2 lines deleted...]
-        <v>1645</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="A680" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>4015588889394</v>
+        <v>1874</v>
+      </c>
+      <c r="B680" s="1" t="s">
+        <v>1873</v>
       </c>
       <c r="C680" t="s">
-        <v>665</v>
+        <v>1875</v>
       </c>
       <c r="D680" t="s">
-        <v>1676</v>
+        <v>1876</v>
       </c>
       <c r="E680">
         <v>0</v>
       </c>
       <c r="F680">
-        <v>184.99</v>
+        <v>119.99</v>
       </c>
       <c r="G680" t="s">
-        <v>1649</v>
+        <v>452</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="A681" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-        <v>1677</v>
+        <v>1877</v>
+      </c>
+      <c r="B681" s="1">
+        <v>4211125637101</v>
       </c>
       <c r="C681" t="s">
-        <v>1679</v>
+        <v>1878</v>
       </c>
       <c r="D681" t="s">
-        <v>1680</v>
+        <v>1879</v>
       </c>
       <c r="E681">
         <v>0</v>
       </c>
       <c r="F681">
-        <v>181.16</v>
+        <v>119.99</v>
       </c>
       <c r="G681" t="s">
-        <v>1681</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="A682" t="s">
-        <v>1682</v>
+        <v>1881</v>
       </c>
       <c r="B682" s="1">
-        <v>8436036551742</v>
+        <v>8426680890694</v>
       </c>
       <c r="C682" t="s">
-        <v>1683</v>
+        <v>1882</v>
       </c>
       <c r="D682" t="s">
-        <v>1684</v>
+        <v>1883</v>
       </c>
       <c r="E682">
         <v>0</v>
       </c>
       <c r="F682">
-        <v>167.95</v>
+        <v>120.03</v>
       </c>
       <c r="G682" t="s">
-        <v>1635</v>
+        <v>491</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683" t="s">
-        <v>1685</v>
+        <v>1884</v>
       </c>
       <c r="B683" s="1">
-        <v>8715946684123</v>
+        <v>4004360825927</v>
       </c>
       <c r="C683" t="s">
-        <v>1686</v>
+        <v>1885</v>
       </c>
       <c r="D683" t="s">
-        <v>1687</v>
+        <v>1886</v>
       </c>
       <c r="E683">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F683">
-        <v>161.16</v>
+        <v>121.34</v>
       </c>
       <c r="G683" t="s">
-        <v>1645</v>
+        <v>481</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684" t="s">
-        <v>1323</v>
+        <v>1887</v>
       </c>
       <c r="B684" s="1">
-        <v>4015588889707</v>
+        <v>4006325508425</v>
       </c>
       <c r="C684" t="s">
-        <v>1324</v>
+        <v>1888</v>
       </c>
       <c r="D684" t="s">
-        <v>1688</v>
+        <v>1889</v>
       </c>
       <c r="E684">
         <v>0</v>
       </c>
       <c r="F684">
-        <v>150.89</v>
-[...2 lines deleted...]
-        <v>1649</v>
+        <v>124.26</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685" t="s">
-        <v>672</v>
+        <v>797</v>
       </c>
       <c r="B685" s="1">
-        <v>8436036555122</v>
+        <v>4015588612206</v>
       </c>
       <c r="C685" t="s">
-        <v>673</v>
+        <v>798</v>
       </c>
       <c r="D685" t="s">
-        <v>1689</v>
+        <v>1890</v>
       </c>
       <c r="E685">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F685">
-        <v>144.95</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>124.65</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="A686" t="s">
-        <v>1690</v>
+        <v>1891</v>
       </c>
       <c r="B686" s="1">
-        <v>4211125632311</v>
+        <v>8436036552701</v>
       </c>
       <c r="C686" t="s">
-        <v>1691</v>
+        <v>1892</v>
       </c>
       <c r="D686" t="s">
-        <v>1692</v>
+        <v>1893</v>
       </c>
       <c r="E686">
         <v>0</v>
       </c>
       <c r="F686">
-        <v>139.99</v>
+        <v>124.95</v>
       </c>
       <c r="G686" t="s">
-        <v>1614</v>
+        <v>871</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687" t="s">
-        <v>1693</v>
+        <v>1877</v>
       </c>
       <c r="B687" s="1">
-        <v>4211125632618</v>
+        <v>4211125637101</v>
       </c>
       <c r="C687" t="s">
-        <v>1694</v>
+        <v>1878</v>
       </c>
       <c r="D687" t="s">
-        <v>1695</v>
+        <v>1894</v>
       </c>
       <c r="E687">
         <v>0</v>
       </c>
       <c r="F687">
-        <v>134.99</v>
+        <v>126.89</v>
       </c>
       <c r="G687" t="s">
-        <v>1635</v>
+        <v>683</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="A688" t="s">
-        <v>1696</v>
+        <v>1895</v>
       </c>
       <c r="B688" s="1">
-        <v>8717624241505</v>
+        <v>5907451331286</v>
       </c>
       <c r="C688" t="s">
-        <v>1697</v>
+        <v>1896</v>
       </c>
       <c r="D688" t="s">
-        <v>1698</v>
+        <v>1897</v>
       </c>
       <c r="E688">
         <v>1</v>
       </c>
       <c r="F688">
-        <v>129.0</v>
+        <v>127.08</v>
       </c>
       <c r="G688" t="s">
-        <v>1635</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="A689" t="s">
-        <v>850</v>
+        <v>1898</v>
       </c>
       <c r="B689" s="1">
-        <v>4211125637101</v>
+        <v>8021098320261</v>
       </c>
       <c r="C689" t="s">
-        <v>851</v>
+        <v>1899</v>
       </c>
       <c r="D689" t="s">
-        <v>1699</v>
+        <v>1900</v>
       </c>
       <c r="E689">
         <v>0</v>
       </c>
       <c r="F689">
-        <v>126.89</v>
-[...2 lines deleted...]
-        <v>1614</v>
+        <v>127.97</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="A690" t="s">
-        <v>1701</v>
-[...2 lines deleted...]
-        <v>1700</v>
+        <v>1881</v>
+      </c>
+      <c r="B690" s="1">
+        <v>8426680890694</v>
       </c>
       <c r="C690" t="s">
-        <v>1702</v>
+        <v>1882</v>
       </c>
       <c r="D690" t="s">
-        <v>1703</v>
+        <v>1901</v>
       </c>
       <c r="E690">
         <v>0</v>
       </c>
       <c r="F690">
-        <v>119.99</v>
+        <v>128.03</v>
       </c>
       <c r="G690" t="s">
-        <v>1635</v>
+        <v>913</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="A691" t="s">
-        <v>850</v>
+        <v>1902</v>
       </c>
       <c r="B691" s="1">
-        <v>4211125637101</v>
+        <v>4046436051502</v>
       </c>
       <c r="C691" t="s">
-        <v>851</v>
+        <v>1903</v>
       </c>
       <c r="D691" t="s">
-        <v>1704</v>
+        <v>1904</v>
       </c>
       <c r="E691">
         <v>0</v>
       </c>
       <c r="F691">
-        <v>119.99</v>
+        <v>129.0</v>
       </c>
       <c r="G691" t="s">
-        <v>1619</v>
+        <v>561</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692" t="s">
-        <v>1705</v>
+        <v>1905</v>
       </c>
       <c r="B692" s="1">
-        <v>5060301696987</v>
+        <v>8717624241505</v>
       </c>
       <c r="C692" t="s">
-        <v>1706</v>
+        <v>1906</v>
       </c>
       <c r="D692" t="s">
-        <v>1707</v>
+        <v>1907</v>
       </c>
       <c r="E692">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F692">
-        <v>119.66</v>
+        <v>129.0</v>
       </c>
       <c r="G692" t="s">
-        <v>1643</v>
+        <v>452</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="A693" t="s">
-        <v>1709</v>
-[...2 lines deleted...]
-        <v>1708</v>
+        <v>650</v>
+      </c>
+      <c r="B693" s="1">
+        <v>192233009636</v>
       </c>
       <c r="C693" t="s">
-        <v>1710</v>
+        <v>651</v>
       </c>
       <c r="D693" t="s">
-        <v>1711</v>
+        <v>1908</v>
       </c>
       <c r="E693">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F693">
-        <v>117.99</v>
-[...2 lines deleted...]
-        <v>1614</v>
+        <v>129.53</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="A694" t="s">
-        <v>804</v>
+        <v>1877</v>
       </c>
       <c r="B694" s="1">
-        <v>8007403166281</v>
+        <v>4211125637101</v>
       </c>
       <c r="C694" t="s">
-        <v>805</v>
+        <v>1878</v>
       </c>
       <c r="D694" t="s">
-        <v>1712</v>
+        <v>1909</v>
       </c>
       <c r="E694">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F694">
-        <v>109.99</v>
+        <v>129.99</v>
       </c>
       <c r="G694" t="s">
-        <v>1672</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="A695" t="s">
-        <v>1317</v>
+        <v>1877</v>
       </c>
       <c r="B695" s="1">
-        <v>4015588889301</v>
+        <v>4211125637101</v>
       </c>
       <c r="C695" t="s">
-        <v>12</v>
+        <v>1878</v>
       </c>
       <c r="D695" t="s">
-        <v>1713</v>
+        <v>1911</v>
       </c>
       <c r="E695">
         <v>0</v>
       </c>
       <c r="F695">
-        <v>109.99</v>
+        <v>129.99</v>
       </c>
       <c r="G695" t="s">
-        <v>1714</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="A696" t="s">
-        <v>751</v>
+        <v>1877</v>
       </c>
       <c r="B696" s="1">
-        <v>4056352359118</v>
+        <v>4211125637101</v>
       </c>
       <c r="C696" t="s">
-        <v>752</v>
+        <v>1878</v>
       </c>
       <c r="D696" t="s">
-        <v>1715</v>
+        <v>1912</v>
       </c>
       <c r="E696">
         <v>0</v>
       </c>
       <c r="F696">
-        <v>106.51</v>
+        <v>129.99</v>
       </c>
       <c r="G696" t="s">
-        <v>1624</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697" t="s">
-        <v>1716</v>
+        <v>1913</v>
       </c>
       <c r="B697" s="1">
-        <v>8436036555214</v>
+        <v>4015588883880</v>
       </c>
       <c r="C697" t="s">
-        <v>1717</v>
+        <v>1914</v>
       </c>
       <c r="D697" t="s">
-        <v>1718</v>
+        <v>1915</v>
       </c>
       <c r="E697">
         <v>0</v>
       </c>
       <c r="F697">
-        <v>105.95</v>
+        <v>129.99</v>
       </c>
       <c r="G697" t="s">
-        <v>1624</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="A698" t="s">
-        <v>1719</v>
+        <v>1916</v>
       </c>
       <c r="B698" s="1">
-        <v>4052305247624</v>
+        <v>4251413814692</v>
       </c>
       <c r="C698" t="s">
-        <v>1720</v>
+        <v>1917</v>
       </c>
       <c r="D698" t="s">
-        <v>1721</v>
+        <v>1918</v>
       </c>
       <c r="E698">
         <v>0</v>
       </c>
       <c r="F698">
-        <v>104.13</v>
+        <v>130.46</v>
       </c>
       <c r="G698" t="s">
-        <v>1645</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699" t="s">
-        <v>1722</v>
+        <v>1919</v>
       </c>
       <c r="B699" s="1">
-        <v>3362934110314</v>
+        <v>4021937019626</v>
       </c>
       <c r="C699" t="s">
-        <v>1723</v>
+        <v>1920</v>
       </c>
       <c r="D699" t="s">
-        <v>1724</v>
+        <v>1921</v>
       </c>
       <c r="E699">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F699">
-        <v>102.91</v>
+        <v>131.39</v>
       </c>
       <c r="G699" t="s">
-        <v>1614</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>859</v>
+        <v>1922</v>
+      </c>
+      <c r="B700" s="1">
+        <v>31262046222</v>
       </c>
       <c r="C700" t="s">
-        <v>861</v>
+        <v>1923</v>
       </c>
       <c r="D700" t="s">
-        <v>1725</v>
+        <v>1924</v>
       </c>
       <c r="E700">
         <v>0</v>
       </c>
       <c r="F700">
-        <v>101.86</v>
+        <v>131.72</v>
       </c>
       <c r="G700" t="s">
-        <v>1714</v>
+        <v>621</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="A701" t="s">
-        <v>216</v>
+        <v>1925</v>
       </c>
       <c r="B701" s="1">
-        <v>8436036556655</v>
+        <v>3023191172520</v>
       </c>
       <c r="C701" t="s">
-        <v>217</v>
+        <v>1926</v>
       </c>
       <c r="D701" t="s">
-        <v>1726</v>
+        <v>1927</v>
       </c>
       <c r="E701">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F701">
-        <v>99.95</v>
-[...2 lines deleted...]
-        <v>1714</v>
+        <v>133.89</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="A702" t="s">
-        <v>1323</v>
+        <v>1928</v>
       </c>
       <c r="B702" s="1">
-        <v>4015588889707</v>
+        <v>5055322555108</v>
       </c>
       <c r="C702" t="s">
-        <v>1324</v>
+        <v>1929</v>
       </c>
       <c r="D702" t="s">
-        <v>1727</v>
+        <v>1930</v>
       </c>
       <c r="E702">
         <v>0</v>
       </c>
       <c r="F702">
-        <v>99.95</v>
+        <v>134.94</v>
       </c>
       <c r="G702" t="s">
-        <v>1681</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703" t="s">
-        <v>1320</v>
+        <v>1931</v>
       </c>
       <c r="B703" s="1">
-        <v>8436036555702</v>
+        <v>8436036555122</v>
       </c>
       <c r="C703" t="s">
-        <v>1321</v>
+        <v>1932</v>
       </c>
       <c r="D703" t="s">
-        <v>1728</v>
+        <v>1933</v>
       </c>
       <c r="E703">
         <v>0</v>
       </c>
       <c r="F703">
-        <v>95.95</v>
+        <v>134.95</v>
       </c>
       <c r="G703" t="s">
-        <v>1714</v>
+        <v>621</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="A704" t="s">
-        <v>1729</v>
-[...2 lines deleted...]
-        <v>8426680890700</v>
+        <v>1935</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>1934</v>
       </c>
       <c r="C704" t="s">
-        <v>1730</v>
+        <v>1936</v>
       </c>
       <c r="D704" t="s">
-        <v>1731</v>
+        <v>1937</v>
       </c>
       <c r="E704">
         <v>0</v>
       </c>
       <c r="F704">
-        <v>93.95</v>
+        <v>134.99</v>
       </c>
       <c r="G704" t="s">
-        <v>1672</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="A705" t="s">
-        <v>889</v>
+        <v>1935</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>888</v>
+        <v>1934</v>
       </c>
       <c r="C705" t="s">
-        <v>890</v>
+        <v>1936</v>
       </c>
       <c r="D705" t="s">
-        <v>1732</v>
+        <v>1938</v>
       </c>
       <c r="E705">
         <v>0</v>
       </c>
       <c r="F705">
-        <v>92.99</v>
+        <v>134.99</v>
       </c>
       <c r="G705" t="s">
-        <v>1643</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="A706" t="s">
-        <v>878</v>
+        <v>1939</v>
       </c>
       <c r="B706" s="1">
-        <v>4002432118939</v>
+        <v>4211125632618</v>
       </c>
       <c r="C706" t="s">
-        <v>879</v>
+        <v>1940</v>
       </c>
       <c r="D706" t="s">
-        <v>1733</v>
+        <v>1941</v>
       </c>
       <c r="E706">
         <v>0</v>
       </c>
       <c r="F706">
-        <v>89.99</v>
+        <v>134.99</v>
       </c>
       <c r="G706" t="s">
-        <v>1672</v>
+        <v>452</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="A707" t="s">
-        <v>878</v>
+        <v>1942</v>
       </c>
       <c r="B707" s="1">
-        <v>4002432118939</v>
+        <v>4974019966502</v>
       </c>
       <c r="C707" t="s">
-        <v>879</v>
+        <v>1943</v>
       </c>
       <c r="D707" t="s">
-        <v>1734</v>
+        <v>1944</v>
       </c>
       <c r="E707">
         <v>0</v>
       </c>
       <c r="F707">
-        <v>89.99</v>
+        <v>137.8</v>
       </c>
       <c r="G707" t="s">
-        <v>1714</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="A708" t="s">
-        <v>1736</v>
-[...2 lines deleted...]
-        <v>1735</v>
+        <v>1945</v>
+      </c>
+      <c r="B708" s="1">
+        <v>4016032222613</v>
       </c>
       <c r="C708" t="s">
-        <v>1737</v>
+        <v>1946</v>
       </c>
       <c r="D708" t="s">
-        <v>1738</v>
+        <v>1947</v>
       </c>
       <c r="E708">
         <v>0</v>
       </c>
       <c r="F708">
-        <v>89.99</v>
-[...2 lines deleted...]
-        <v>1681</v>
+        <v>138.54</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="A709" t="s">
-        <v>878</v>
+        <v>720</v>
       </c>
       <c r="B709" s="1">
-        <v>4002432118939</v>
+        <v>4211125276850</v>
       </c>
       <c r="C709" t="s">
-        <v>879</v>
+        <v>721</v>
       </c>
       <c r="D709" t="s">
-        <v>1739</v>
+        <v>1948</v>
       </c>
       <c r="E709">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F709">
-        <v>89.99</v>
-[...2 lines deleted...]
-        <v>1681</v>
+        <v>139.64</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="A710" t="s">
-        <v>1041</v>
+        <v>720</v>
       </c>
       <c r="B710" s="1">
-        <v>8007403167776</v>
+        <v>4211125276850</v>
       </c>
       <c r="C710" t="s">
-        <v>1042</v>
+        <v>721</v>
       </c>
       <c r="D710" t="s">
-        <v>1740</v>
+        <v>1949</v>
       </c>
       <c r="E710">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F710">
-        <v>87.35</v>
-[...2 lines deleted...]
-        <v>1714</v>
+        <v>139.64</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="A711" t="s">
-        <v>1741</v>
+        <v>720</v>
       </c>
       <c r="B711" s="1">
-        <v>8007403166526</v>
+        <v>4211125276850</v>
       </c>
       <c r="C711" t="s">
-        <v>1742</v>
+        <v>721</v>
       </c>
       <c r="D711" t="s">
-        <v>1743</v>
+        <v>1950</v>
       </c>
       <c r="E711">
         <v>0</v>
       </c>
       <c r="F711">
-        <v>84.9</v>
-[...2 lines deleted...]
-        <v>1672</v>
+        <v>139.64</v>
       </c>
     </row>
     <row r="712" spans="1:7">
       <c r="A712" t="s">
-        <v>1744</v>
+        <v>720</v>
       </c>
       <c r="B712" s="1">
-        <v>4002725988362</v>
+        <v>4211125276850</v>
       </c>
       <c r="C712" t="s">
-        <v>1745</v>
+        <v>721</v>
       </c>
       <c r="D712" t="s">
-        <v>1746</v>
+        <v>1951</v>
       </c>
       <c r="E712">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F712">
-        <v>83.94</v>
-[...2 lines deleted...]
-        <v>1649</v>
+        <v>139.64</v>
       </c>
     </row>
     <row r="713" spans="1:7">
       <c r="A713" t="s">
-        <v>1747</v>
+        <v>720</v>
       </c>
       <c r="B713" s="1">
-        <v>5400882009996</v>
+        <v>4211125276850</v>
       </c>
       <c r="C713" t="s">
-        <v>1748</v>
+        <v>721</v>
       </c>
       <c r="D713" t="s">
-        <v>1749</v>
+        <v>1952</v>
       </c>
       <c r="E713">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F713">
-        <v>83.13</v>
-[...2 lines deleted...]
-        <v>1614</v>
+        <v>139.64</v>
       </c>
     </row>
     <row r="714" spans="1:7">
       <c r="A714" t="s">
-        <v>1099</v>
+        <v>1953</v>
       </c>
       <c r="B714" s="1">
-        <v>8007403060046</v>
+        <v>8806087910285</v>
       </c>
       <c r="C714" t="s">
-        <v>1100</v>
+        <v>1954</v>
       </c>
       <c r="D714" t="s">
-        <v>1750</v>
+        <v>1955</v>
       </c>
       <c r="E714">
         <v>0</v>
       </c>
       <c r="F714">
-        <v>79.99</v>
+        <v>139.99</v>
       </c>
       <c r="G714" t="s">
-        <v>1681</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="A715" t="s">
-        <v>1034</v>
+        <v>1953</v>
       </c>
       <c r="B715" s="1">
-        <v>4211125431051</v>
+        <v>8806087910285</v>
       </c>
       <c r="C715" t="s">
-        <v>17</v>
+        <v>1954</v>
       </c>
       <c r="D715" t="s">
-        <v>1751</v>
+        <v>1956</v>
       </c>
       <c r="E715">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F715">
-        <v>78.99</v>
+        <v>139.99</v>
       </c>
       <c r="G715" t="s">
-        <v>1672</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="A716" t="s">
-        <v>115</v>
+        <v>1953</v>
       </c>
       <c r="B716" s="1">
-        <v>4053757306433</v>
+        <v>8806087910285</v>
       </c>
       <c r="C716" t="s">
-        <v>116</v>
+        <v>1954</v>
       </c>
       <c r="D716" t="s">
-        <v>1752</v>
+        <v>1957</v>
       </c>
       <c r="E716">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F716">
-        <v>78.7</v>
+        <v>139.99</v>
       </c>
       <c r="G716" t="s">
-        <v>1672</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="A717" t="s">
-        <v>115</v>
+        <v>1958</v>
       </c>
       <c r="B717" s="1">
-        <v>4053757306433</v>
+        <v>4211125645069</v>
       </c>
       <c r="C717" t="s">
-        <v>116</v>
+        <v>1959</v>
       </c>
       <c r="D717" t="s">
-        <v>1753</v>
+        <v>1960</v>
       </c>
       <c r="E717">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F717">
-        <v>78.7</v>
+        <v>139.99</v>
       </c>
       <c r="G717" t="s">
-        <v>1672</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718" t="s">
-        <v>115</v>
+        <v>1958</v>
       </c>
       <c r="B718" s="1">
-        <v>4053757306433</v>
+        <v>4211125645069</v>
       </c>
       <c r="C718" t="s">
-        <v>116</v>
+        <v>1959</v>
       </c>
       <c r="D718" t="s">
-        <v>1754</v>
+        <v>1961</v>
       </c>
       <c r="E718">
         <v>0</v>
       </c>
       <c r="F718">
-        <v>78.7</v>
+        <v>139.99</v>
       </c>
       <c r="G718" t="s">
-        <v>1714</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="A719" t="s">
-        <v>1755</v>
+        <v>1958</v>
       </c>
       <c r="B719" s="1">
-        <v>3362934110208</v>
+        <v>4211125645069</v>
       </c>
       <c r="C719" t="s">
-        <v>1756</v>
+        <v>1959</v>
       </c>
       <c r="D719" t="s">
-        <v>1757</v>
+        <v>1962</v>
       </c>
       <c r="E719">
         <v>0</v>
       </c>
       <c r="F719">
-        <v>74.99</v>
+        <v>139.99</v>
       </c>
       <c r="G719" t="s">
-        <v>1758</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="A720" t="s">
-        <v>1124</v>
+        <v>1958</v>
       </c>
       <c r="B720" s="1">
-        <v>4052095431036</v>
+        <v>4211125645069</v>
       </c>
       <c r="C720" t="s">
-        <v>777</v>
+        <v>1959</v>
       </c>
       <c r="D720" t="s">
-        <v>1759</v>
+        <v>1963</v>
       </c>
       <c r="E720">
         <v>0</v>
       </c>
       <c r="F720">
-        <v>74.89</v>
+        <v>139.99</v>
       </c>
       <c r="G720" t="s">
-        <v>1645</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="A721" t="s">
-        <v>1761</v>
-[...2 lines deleted...]
-        <v>1760</v>
+        <v>1964</v>
+      </c>
+      <c r="B721" s="1">
+        <v>4211125632311</v>
       </c>
       <c r="C721" t="s">
-        <v>1762</v>
+        <v>1965</v>
       </c>
       <c r="D721" t="s">
-        <v>1763</v>
+        <v>1966</v>
       </c>
       <c r="E721">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F721">
-        <v>72.5</v>
+        <v>139.99</v>
       </c>
       <c r="G721" t="s">
-        <v>1624</v>
+        <v>683</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="A722" t="s">
-        <v>1764</v>
+        <v>1967</v>
       </c>
       <c r="B722" s="1">
-        <v>5603750488712</v>
+        <v>787893394675</v>
       </c>
       <c r="C722" t="s">
-        <v>1765</v>
+        <v>1968</v>
       </c>
       <c r="D722" t="s">
-        <v>1766</v>
+        <v>1969</v>
       </c>
       <c r="E722">
         <v>0</v>
       </c>
       <c r="F722">
-        <v>72.19</v>
-[...2 lines deleted...]
-        <v>1681</v>
+        <v>139.99</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="A723" t="s">
-        <v>1767</v>
+        <v>1970</v>
       </c>
       <c r="B723" s="1">
-        <v>4549292185737</v>
+        <v>3661276148789</v>
       </c>
       <c r="C723" t="s">
-        <v>1768</v>
+        <v>1971</v>
       </c>
       <c r="D723" t="s">
-        <v>1769</v>
+        <v>1972</v>
       </c>
       <c r="E723">
         <v>0</v>
       </c>
       <c r="F723">
-        <v>72.09</v>
+        <v>140.49</v>
       </c>
       <c r="G723" t="s">
-        <v>1643</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="A724" t="s">
-        <v>1767</v>
+        <v>1841</v>
       </c>
       <c r="B724" s="1">
-        <v>4549292185737</v>
+        <v>8016361919112</v>
       </c>
       <c r="C724" t="s">
-        <v>1768</v>
+        <v>1842</v>
       </c>
       <c r="D724" t="s">
-        <v>1770</v>
+        <v>1973</v>
       </c>
       <c r="E724">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F724">
-        <v>72.09</v>
+        <v>140.9</v>
       </c>
       <c r="G724" t="s">
-        <v>1643</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="A725" t="s">
-        <v>1771</v>
+        <v>1974</v>
       </c>
       <c r="B725" s="1">
-        <v>4211125956066</v>
+        <v>3661276179820</v>
       </c>
       <c r="C725" t="s">
-        <v>1772</v>
+        <v>1975</v>
       </c>
       <c r="D725" t="s">
-        <v>1773</v>
+        <v>1976</v>
       </c>
       <c r="E725">
         <v>0</v>
       </c>
       <c r="F725">
-        <v>69.99</v>
+        <v>141.0</v>
       </c>
       <c r="G725" t="s">
-        <v>1645</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="A726" t="s">
-        <v>1774</v>
+        <v>1978</v>
       </c>
       <c r="B726" s="1">
-        <v>5603750488798</v>
+        <v>4242005296835</v>
       </c>
       <c r="C726" t="s">
-        <v>1775</v>
+        <v>1979</v>
       </c>
       <c r="D726" t="s">
-        <v>1776</v>
+        <v>1980</v>
       </c>
       <c r="E726">
         <v>0</v>
       </c>
       <c r="F726">
-        <v>69.99</v>
+        <v>141.99</v>
       </c>
       <c r="G726" t="s">
-        <v>1649</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="A727" t="s">
-        <v>1778</v>
-[...2 lines deleted...]
-        <v>1777</v>
+        <v>1981</v>
+      </c>
+      <c r="B727" s="1">
+        <v>4211125274061</v>
       </c>
       <c r="C727" t="s">
-        <v>1779</v>
+        <v>1982</v>
       </c>
       <c r="D727" t="s">
-        <v>1780</v>
+        <v>1983</v>
       </c>
       <c r="E727">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F727">
-        <v>68.48</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>143.12</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="A728" t="s">
-        <v>1781</v>
+        <v>1981</v>
       </c>
       <c r="B728" s="1">
-        <v>8436584361862</v>
+        <v>4211125274061</v>
       </c>
       <c r="C728" t="s">
-        <v>1782</v>
+        <v>1982</v>
       </c>
       <c r="D728" t="s">
-        <v>1783</v>
+        <v>1984</v>
       </c>
       <c r="E728">
         <v>0</v>
       </c>
       <c r="F728">
-        <v>68.36</v>
-[...2 lines deleted...]
-        <v>1681</v>
+        <v>143.12</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="A729" t="s">
-        <v>946</v>
+        <v>1981</v>
       </c>
       <c r="B729" s="1">
-        <v>5010777139679</v>
+        <v>4211125274061</v>
       </c>
       <c r="C729" t="s">
-        <v>947</v>
+        <v>1982</v>
       </c>
       <c r="D729" t="s">
-        <v>1784</v>
+        <v>1985</v>
       </c>
       <c r="E729">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F729">
-        <v>67.28</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>143.12</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="A730" t="s">
-        <v>1785</v>
+        <v>1986</v>
       </c>
       <c r="B730" s="1">
-        <v>4002432128464</v>
+        <v>8435484059008</v>
       </c>
       <c r="C730" t="s">
-        <v>1786</v>
+        <v>1987</v>
       </c>
       <c r="D730" t="s">
-        <v>1787</v>
+        <v>1988</v>
       </c>
       <c r="E730">
         <v>0</v>
       </c>
       <c r="F730">
-        <v>65.86</v>
-[...2 lines deleted...]
-        <v>1714</v>
+        <v>143.21</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="A731" t="s">
-        <v>1789</v>
-[...2 lines deleted...]
-        <v>1788</v>
+        <v>1989</v>
+      </c>
+      <c r="B731" s="1">
+        <v>5902581656049</v>
       </c>
       <c r="C731" t="s">
-        <v>1790</v>
+        <v>1990</v>
       </c>
       <c r="D731" t="s">
-        <v>1791</v>
+        <v>1991</v>
       </c>
       <c r="E731">
         <v>0</v>
       </c>
       <c r="F731">
-        <v>64.98</v>
-[...2 lines deleted...]
-        <v>1714</v>
+        <v>144.9</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="A732" t="s">
-        <v>1792</v>
-[...2 lines deleted...]
-        <v>5060456651732</v>
+        <v>1993</v>
+      </c>
+      <c r="B732" s="1" t="s">
+        <v>1992</v>
       </c>
       <c r="C732" t="s">
-        <v>1793</v>
+        <v>1994</v>
       </c>
       <c r="D732" t="s">
-        <v>1794</v>
+        <v>1995</v>
       </c>
       <c r="E732">
         <v>0</v>
       </c>
       <c r="F732">
-        <v>64.44</v>
+        <v>145.16</v>
       </c>
       <c r="G732" t="s">
-        <v>1681</v>
+        <v>537</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733" t="s">
-        <v>1795</v>
+        <v>1996</v>
       </c>
       <c r="B733" s="1">
-        <v>3760223830859</v>
+        <v>8801643736064</v>
       </c>
       <c r="C733" t="s">
-        <v>1796</v>
+        <v>1997</v>
       </c>
       <c r="D733" t="s">
-        <v>1797</v>
+        <v>1998</v>
       </c>
       <c r="E733">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F733">
-        <v>60.57</v>
+        <v>146.41</v>
       </c>
       <c r="G733" t="s">
-        <v>1714</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734" t="s">
-        <v>1407</v>
+        <v>1999</v>
       </c>
       <c r="B734" s="1">
-        <v>4211125956059</v>
+        <v>5055322541026</v>
       </c>
       <c r="C734" t="s">
-        <v>1408</v>
+        <v>2000</v>
       </c>
       <c r="D734" t="s">
-        <v>1798</v>
+        <v>2001</v>
       </c>
       <c r="E734">
         <v>0</v>
       </c>
       <c r="F734">
-        <v>59.99</v>
+        <v>147.02</v>
       </c>
       <c r="G734" t="s">
-        <v>1645</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735" t="s">
-        <v>782</v>
+        <v>732</v>
       </c>
       <c r="B735" s="1">
-        <v>4211125421038</v>
+        <v>4211125303006</v>
       </c>
       <c r="C735" t="s">
-        <v>783</v>
+        <v>733</v>
       </c>
       <c r="D735" t="s">
-        <v>1799</v>
+        <v>2002</v>
       </c>
       <c r="E735">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F735">
-        <v>59.99</v>
-[...2 lines deleted...]
-        <v>1672</v>
+        <v>147.17</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="A736" t="s">
-        <v>782</v>
+        <v>2003</v>
       </c>
       <c r="B736" s="1">
-        <v>4211125421038</v>
+        <v>8436036551827</v>
       </c>
       <c r="C736" t="s">
-        <v>783</v>
+        <v>2004</v>
       </c>
       <c r="D736" t="s">
-        <v>1800</v>
+        <v>2005</v>
       </c>
       <c r="E736">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F736">
-        <v>59.99</v>
+        <v>148.0</v>
       </c>
       <c r="G736" t="s">
-        <v>1714</v>
+        <v>491</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="A737" t="s">
-        <v>782</v>
+        <v>2006</v>
       </c>
       <c r="B737" s="1">
-        <v>4211125421038</v>
+        <v>4260332054386</v>
       </c>
       <c r="C737" t="s">
-        <v>783</v>
+        <v>2007</v>
       </c>
       <c r="D737" t="s">
-        <v>1801</v>
+        <v>2008</v>
       </c>
       <c r="E737">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F737">
-        <v>59.99</v>
-[...2 lines deleted...]
-        <v>1714</v>
+        <v>148.36</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="A738" t="s">
-        <v>1398</v>
+        <v>2009</v>
       </c>
       <c r="B738" s="1">
-        <v>4015588602313</v>
+        <v>3045386374991</v>
       </c>
       <c r="C738" t="s">
-        <v>1399</v>
+        <v>2010</v>
       </c>
       <c r="D738" t="s">
-        <v>1802</v>
+        <v>2011</v>
       </c>
       <c r="E738">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F738">
-        <v>59.99</v>
+        <v>149.0</v>
       </c>
       <c r="G738" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="A739" t="s">
-        <v>1803</v>
+        <v>1970</v>
       </c>
       <c r="B739" s="1">
-        <v>7318089781011</v>
+        <v>3661276148789</v>
       </c>
       <c r="C739" t="s">
-        <v>1804</v>
+        <v>1971</v>
       </c>
       <c r="D739" t="s">
-        <v>1805</v>
+        <v>2012</v>
       </c>
       <c r="E739">
         <v>0</v>
       </c>
       <c r="F739">
-        <v>58.44</v>
+        <v>149.0</v>
       </c>
       <c r="G739" t="s">
-        <v>1643</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="A740" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>2014</v>
+      </c>
+      <c r="B740" s="1">
+        <v>3220660302932</v>
       </c>
       <c r="C740" t="s">
-        <v>977</v>
+        <v>2015</v>
       </c>
       <c r="D740" t="s">
-        <v>1806</v>
+        <v>2016</v>
       </c>
       <c r="E740">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F740">
-        <v>55.7</v>
-[...2 lines deleted...]
-        <v>1672</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="A741" t="s">
-        <v>1038</v>
+        <v>2017</v>
       </c>
       <c r="B741" s="1">
-        <v>4015588612305</v>
+        <v>4015588612329</v>
       </c>
       <c r="C741" t="s">
-        <v>1039</v>
+        <v>2018</v>
       </c>
       <c r="D741" t="s">
-        <v>1807</v>
+        <v>2019</v>
       </c>
       <c r="E741">
         <v>0</v>
       </c>
       <c r="F741">
-        <v>54.99</v>
-[...2 lines deleted...]
-        <v>1649</v>
+        <v>149.55</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="A742" t="s">
-        <v>1808</v>
+        <v>2017</v>
       </c>
       <c r="B742" s="1">
-        <v>5603750420514</v>
+        <v>4015588612329</v>
       </c>
       <c r="C742" t="s">
-        <v>1809</v>
+        <v>2018</v>
       </c>
       <c r="D742" t="s">
-        <v>1810</v>
+        <v>2020</v>
       </c>
       <c r="E742">
         <v>0</v>
       </c>
       <c r="F742">
-        <v>53.55</v>
-[...2 lines deleted...]
-        <v>1714</v>
+        <v>149.55</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="A743" t="s">
-        <v>1811</v>
+        <v>2017</v>
       </c>
       <c r="B743" s="1">
-        <v>9002493422681</v>
+        <v>4015588612329</v>
       </c>
       <c r="C743" t="s">
-        <v>1812</v>
+        <v>2018</v>
       </c>
       <c r="D743" t="s">
-        <v>1813</v>
+        <v>2021</v>
       </c>
       <c r="E743">
         <v>0</v>
       </c>
       <c r="F743">
-        <v>53.24</v>
-[...2 lines deleted...]
-        <v>1645</v>
+        <v>149.55</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="A744" t="s">
-        <v>1814</v>
+        <v>2022</v>
       </c>
       <c r="B744" s="1">
-        <v>5033739989488</v>
+        <v>4211125370015</v>
       </c>
       <c r="C744" t="s">
-        <v>1815</v>
+        <v>2023</v>
       </c>
       <c r="D744" t="s">
-        <v>1816</v>
+        <v>2024</v>
       </c>
       <c r="E744">
         <v>0</v>
       </c>
       <c r="F744">
-        <v>51.99</v>
+        <v>149.99</v>
       </c>
       <c r="G744" t="s">
-        <v>1635</v>
+        <v>913</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="A745" t="s">
-        <v>1818</v>
-[...2 lines deleted...]
-        <v>1817</v>
+        <v>2025</v>
+      </c>
+      <c r="B745" s="1">
+        <v>8059019002705</v>
       </c>
       <c r="C745" t="s">
-        <v>1819</v>
+        <v>2026</v>
       </c>
       <c r="D745" t="s">
-        <v>1820</v>
+        <v>2027</v>
       </c>
       <c r="E745">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F745">
-        <v>50.11</v>
+        <v>150.0</v>
       </c>
       <c r="G745" t="s">
-        <v>1643</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="A746" t="s">
-        <v>1073</v>
+        <v>1785</v>
       </c>
       <c r="B746" s="1">
-        <v>4015588602283</v>
+        <v>4048164108831</v>
       </c>
       <c r="C746" t="s">
-        <v>1074</v>
+        <v>1786</v>
       </c>
       <c r="D746" t="s">
-        <v>1821</v>
+        <v>2028</v>
       </c>
       <c r="E746">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F746">
-        <v>49.99</v>
+        <v>150.7</v>
       </c>
       <c r="G746" t="s">
-        <v>1649</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747" t="s">
-        <v>949</v>
+        <v>1747</v>
       </c>
       <c r="B747" s="1">
-        <v>8715946702780</v>
+        <v>4015588889707</v>
       </c>
       <c r="C747" t="s">
-        <v>950</v>
+        <v>1748</v>
       </c>
       <c r="D747" t="s">
-        <v>1822</v>
+        <v>2029</v>
       </c>
       <c r="E747">
         <v>0</v>
       </c>
       <c r="F747">
-        <v>49.95</v>
+        <v>150.89</v>
       </c>
       <c r="G747" t="s">
-        <v>1614</v>
+        <v>473</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="A748" t="s">
-        <v>972</v>
+        <v>804</v>
       </c>
       <c r="B748" s="1">
-        <v>4015588883873</v>
+        <v>4211125632335</v>
       </c>
       <c r="C748" t="s">
-        <v>973</v>
+        <v>805</v>
       </c>
       <c r="D748" t="s">
-        <v>1823</v>
+        <v>2030</v>
       </c>
       <c r="E748">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F748">
-        <v>45.49</v>
-[...2 lines deleted...]
-        <v>1645</v>
+        <v>151.85</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749" t="s">
-        <v>952</v>
+        <v>804</v>
       </c>
       <c r="B749" s="1">
-        <v>4549292165678</v>
+        <v>4211125632335</v>
       </c>
       <c r="C749" t="s">
-        <v>953</v>
+        <v>805</v>
       </c>
       <c r="D749" t="s">
-        <v>1824</v>
+        <v>2031</v>
       </c>
       <c r="E749">
         <v>0</v>
       </c>
       <c r="F749">
-        <v>40.83</v>
-[...2 lines deleted...]
-        <v>1635</v>
+        <v>151.85</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="A750" t="s">
-        <v>1825</v>
+        <v>804</v>
       </c>
       <c r="B750" s="1">
-        <v>8436584361022</v>
+        <v>4211125632335</v>
       </c>
       <c r="C750" t="s">
-        <v>1826</v>
+        <v>805</v>
       </c>
       <c r="D750" t="s">
-        <v>1827</v>
+        <v>2032</v>
       </c>
       <c r="E750">
         <v>0</v>
       </c>
       <c r="F750">
-        <v>39.39</v>
-[...2 lines deleted...]
-        <v>1681</v>
+        <v>151.85</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="A751" t="s">
-        <v>1828</v>
+        <v>804</v>
       </c>
       <c r="B751" s="1">
-        <v>8436036556693</v>
+        <v>4211125632335</v>
       </c>
       <c r="C751" t="s">
-        <v>1829</v>
+        <v>805</v>
       </c>
       <c r="D751" t="s">
-        <v>1830</v>
+        <v>2033</v>
       </c>
       <c r="E751">
         <v>0</v>
       </c>
       <c r="F751">
-        <v>37.45</v>
-[...2 lines deleted...]
-        <v>1649</v>
+        <v>151.85</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752" t="s">
-        <v>1831</v>
+        <v>2034</v>
       </c>
       <c r="B752" s="1">
-        <v>4015588883804</v>
+        <v>5714403875046</v>
       </c>
       <c r="C752" t="s">
-        <v>1832</v>
+        <v>2035</v>
       </c>
       <c r="D752" t="s">
-        <v>1833</v>
+        <v>2036</v>
       </c>
       <c r="E752">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F752">
-        <v>35.01</v>
+        <v>153.51</v>
       </c>
       <c r="G752" t="s">
-        <v>1643</v>
+        <v>645</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753" t="s">
-        <v>1834</v>
+        <v>1913</v>
       </c>
       <c r="B753" s="1">
-        <v>4007885005027</v>
+        <v>4015588883880</v>
       </c>
       <c r="C753" t="s">
-        <v>97</v>
+        <v>1914</v>
       </c>
       <c r="D753" t="s">
-        <v>1835</v>
+        <v>2037</v>
       </c>
       <c r="E753">
         <v>0</v>
       </c>
       <c r="F753">
-        <v>34.72</v>
+        <v>154.19</v>
       </c>
       <c r="G753" t="s">
-        <v>1643</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="A754" t="s">
-        <v>1836</v>
+        <v>2039</v>
       </c>
       <c r="B754" s="1">
-        <v>4049793018430</v>
+        <v>4015588889394</v>
       </c>
       <c r="C754" t="s">
-        <v>1837</v>
+        <v>2040</v>
       </c>
       <c r="D754" t="s">
-        <v>1838</v>
+        <v>2041</v>
       </c>
       <c r="E754">
         <v>0</v>
       </c>
       <c r="F754">
-        <v>34.32</v>
+        <v>155.9</v>
       </c>
       <c r="G754" t="s">
-        <v>1635</v>
+        <v>592</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="A755" t="s">
-        <v>1459</v>
-[...2 lines deleted...]
-        <v>4211125632335</v>
+        <v>2043</v>
+      </c>
+      <c r="B755" s="1" t="s">
+        <v>2042</v>
       </c>
       <c r="C755" t="s">
-        <v>94</v>
+        <v>2044</v>
       </c>
       <c r="D755" t="s">
-        <v>1839</v>
+        <v>2045</v>
       </c>
       <c r="E755">
         <v>0</v>
       </c>
       <c r="F755">
-        <v>32.99</v>
+        <v>155.96</v>
       </c>
       <c r="G755" t="s">
-        <v>1614</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756" t="s">
-        <v>1840</v>
+        <v>2046</v>
       </c>
       <c r="B756" s="1">
-        <v>5413346356130</v>
+        <v>3334381038442</v>
       </c>
       <c r="C756" t="s">
-        <v>1841</v>
+        <v>2047</v>
       </c>
       <c r="D756" t="s">
-        <v>1842</v>
+        <v>2048</v>
       </c>
       <c r="E756">
         <v>0</v>
       </c>
       <c r="F756">
-        <v>31.6</v>
-[...2 lines deleted...]
-        <v>1635</v>
+        <v>156.15</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="A757" t="s">
-        <v>1844</v>
-[...2 lines deleted...]
-        <v>1843</v>
+        <v>2049</v>
+      </c>
+      <c r="B757" s="1">
+        <v>4977766771153</v>
       </c>
       <c r="C757" t="s">
-        <v>1845</v>
+        <v>2050</v>
       </c>
       <c r="D757" t="s">
-        <v>1846</v>
+        <v>2051</v>
       </c>
       <c r="E757">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F757">
-        <v>30.84</v>
+        <v>156.18</v>
       </c>
       <c r="G757" t="s">
-        <v>1681</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758" t="s">
-        <v>1848</v>
-[...2 lines deleted...]
-        <v>1847</v>
+        <v>2052</v>
+      </c>
+      <c r="B758" s="1">
+        <v>4016032276050</v>
       </c>
       <c r="C758" t="s">
-        <v>1849</v>
+        <v>2053</v>
       </c>
       <c r="D758" t="s">
-        <v>1850</v>
+        <v>2054</v>
       </c>
       <c r="E758">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F758">
-        <v>29.99</v>
-[...2 lines deleted...]
-        <v>1635</v>
+        <v>157.38</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="A759" t="s">
-        <v>1851</v>
-[...2 lines deleted...]
-        <v>4056324230186</v>
+        <v>2056</v>
+      </c>
+      <c r="B759" s="1" t="s">
+        <v>2055</v>
       </c>
       <c r="C759" t="s">
-        <v>1852</v>
+        <v>2057</v>
       </c>
       <c r="D759" t="s">
-        <v>1853</v>
+        <v>2058</v>
       </c>
       <c r="E759">
         <v>0</v>
       </c>
       <c r="F759">
-        <v>28.63</v>
+        <v>157.39</v>
       </c>
       <c r="G759" t="s">
-        <v>1614</v>
+        <v>632</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="A760" t="s">
-        <v>1854</v>
+        <v>2059</v>
       </c>
       <c r="B760" s="1">
-        <v>5017534990092</v>
+        <v>4211125533014</v>
       </c>
       <c r="C760" t="s">
-        <v>1855</v>
+        <v>2060</v>
       </c>
       <c r="D760" t="s">
-        <v>1856</v>
+        <v>2061</v>
       </c>
       <c r="E760">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F760">
-        <v>28.12</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>158.24</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="A761" t="s">
-        <v>1858</v>
-[...2 lines deleted...]
-        <v>1857</v>
+        <v>2059</v>
+      </c>
+      <c r="B761" s="1">
+        <v>4211125533014</v>
       </c>
       <c r="C761" t="s">
-        <v>1859</v>
+        <v>2060</v>
       </c>
       <c r="D761" t="s">
-        <v>1860</v>
+        <v>2062</v>
       </c>
       <c r="E761">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F761">
-        <v>27.73</v>
-[...2 lines deleted...]
-        <v>1614</v>
+        <v>158.24</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762" t="s">
-        <v>1862</v>
-[...2 lines deleted...]
-        <v>1861</v>
+        <v>2063</v>
+      </c>
+      <c r="B762" s="1">
+        <v>4211125533014</v>
       </c>
       <c r="C762" t="s">
-        <v>1863</v>
+        <v>2060</v>
       </c>
       <c r="D762" t="s">
-        <v>1864</v>
+        <v>2064</v>
       </c>
       <c r="E762">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F762">
-        <v>24.99</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>158.24</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="A763" t="s">
-        <v>1865</v>
+        <v>2065</v>
       </c>
       <c r="B763" s="1">
-        <v>5603750530107</v>
+        <v>4054278544830</v>
       </c>
       <c r="C763" t="s">
-        <v>1866</v>
+        <v>2066</v>
       </c>
       <c r="D763" t="s">
-        <v>1867</v>
+        <v>2067</v>
       </c>
       <c r="E763">
         <v>0</v>
       </c>
       <c r="F763">
-        <v>23.44</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>158.79</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="A764" t="s">
-        <v>1868</v>
+        <v>2068</v>
       </c>
       <c r="B764" s="1">
-        <v>5603750489764</v>
+        <v>8420421090718</v>
       </c>
       <c r="C764" t="s">
-        <v>1869</v>
+        <v>2069</v>
       </c>
       <c r="D764" t="s">
-        <v>1870</v>
+        <v>2070</v>
       </c>
       <c r="E764">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F764">
-        <v>22.61</v>
+        <v>159.95</v>
       </c>
       <c r="G764" t="s">
-        <v>1714</v>
+        <v>748</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="A765" t="s">
-        <v>1871</v>
-[...2 lines deleted...]
-        <v>4250525329582</v>
+        <v>2072</v>
+      </c>
+      <c r="B765" s="1" t="s">
+        <v>2071</v>
       </c>
       <c r="C765" t="s">
-        <v>1872</v>
+        <v>2073</v>
       </c>
       <c r="D765" t="s">
-        <v>1873</v>
+        <v>2074</v>
       </c>
       <c r="E765">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F765">
-        <v>20.1</v>
+        <v>159.99</v>
       </c>
       <c r="G765" t="s">
-        <v>1672</v>
+        <v>913</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="A766" t="s">
-        <v>1874</v>
+        <v>316</v>
       </c>
       <c r="B766" s="1">
-        <v>4059313007554</v>
+        <v>5902581658234</v>
       </c>
       <c r="C766" t="s">
-        <v>1875</v>
+        <v>317</v>
       </c>
       <c r="D766" t="s">
-        <v>1876</v>
+        <v>2075</v>
       </c>
       <c r="E766">
         <v>0</v>
       </c>
       <c r="F766">
-        <v>19.95</v>
-[...2 lines deleted...]
-        <v>1649</v>
+        <v>159.99</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767" t="s">
-        <v>1877</v>
+        <v>2076</v>
       </c>
       <c r="B767" s="1">
-        <v>5603750170129</v>
+        <v>3220660271825</v>
       </c>
       <c r="C767" t="s">
-        <v>1878</v>
+        <v>2077</v>
       </c>
       <c r="D767" t="s">
-        <v>1879</v>
+        <v>2078</v>
       </c>
       <c r="E767">
         <v>0</v>
       </c>
       <c r="F767">
-        <v>18.97</v>
-[...2 lines deleted...]
-        <v>1672</v>
+        <v>159.99</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="A768" t="s">
-        <v>1880</v>
+        <v>2039</v>
       </c>
       <c r="B768" s="1">
-        <v>5901503614891</v>
+        <v>4015588889394</v>
       </c>
       <c r="C768" t="s">
-        <v>1881</v>
+        <v>2040</v>
       </c>
       <c r="D768" t="s">
-        <v>1882</v>
+        <v>2079</v>
       </c>
       <c r="E768">
         <v>0</v>
       </c>
       <c r="F768">
-        <v>18.75</v>
+        <v>160.27</v>
       </c>
       <c r="G768" t="s">
-        <v>1635</v>
+        <v>491</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="A769" t="s">
-        <v>1884</v>
-[...2 lines deleted...]
-        <v>1883</v>
+        <v>2039</v>
+      </c>
+      <c r="B769" s="1">
+        <v>4015588889394</v>
       </c>
       <c r="C769" t="s">
-        <v>1885</v>
+        <v>2040</v>
       </c>
       <c r="D769" t="s">
-        <v>1886</v>
+        <v>2080</v>
       </c>
       <c r="E769">
         <v>0</v>
       </c>
       <c r="F769">
-        <v>16.11</v>
+        <v>160.27</v>
       </c>
       <c r="G769" t="s">
-        <v>1643</v>
+        <v>621</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="A770" t="s">
-        <v>1865</v>
+        <v>2081</v>
       </c>
       <c r="B770" s="1">
-        <v>5603750530107</v>
+        <v>5038948015607</v>
       </c>
       <c r="C770" t="s">
-        <v>1866</v>
+        <v>2082</v>
       </c>
       <c r="D770" t="s">
-        <v>1887</v>
+        <v>2083</v>
       </c>
       <c r="E770">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F770">
-        <v>12.95</v>
+        <v>161.14</v>
       </c>
       <c r="G770" t="s">
-        <v>1649</v>
+        <v>592</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771" t="s">
-        <v>1888</v>
+        <v>2084</v>
       </c>
       <c r="B771" s="1">
-        <v>4054673046007</v>
+        <v>8715946684123</v>
       </c>
       <c r="C771" t="s">
-        <v>1889</v>
+        <v>2085</v>
       </c>
       <c r="D771" t="s">
-        <v>1890</v>
+        <v>2086</v>
       </c>
       <c r="E771">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F771">
-        <v>5.58</v>
+        <v>161.16</v>
       </c>
       <c r="G771" t="s">
-        <v>1635</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="A772" t="s">
-        <v>1888</v>
+        <v>2087</v>
       </c>
       <c r="B772" s="1">
-        <v>4054673046007</v>
+        <v>3451618700207</v>
       </c>
       <c r="C772" t="s">
-        <v>1889</v>
+        <v>2088</v>
       </c>
       <c r="D772" t="s">
-        <v>1891</v>
+        <v>2089</v>
       </c>
       <c r="E772">
         <v>0</v>
       </c>
       <c r="F772">
-        <v>5.58</v>
-[...2 lines deleted...]
-        <v>1635</v>
+        <v>161.66</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="A773" t="s">
-        <v>1892</v>
+        <v>847</v>
       </c>
       <c r="B773" s="1">
-        <v>8011469868157</v>
+        <v>4211125215132</v>
       </c>
       <c r="C773" t="s">
-        <v>1893</v>
+        <v>848</v>
       </c>
       <c r="D773" t="s">
-        <v>1894</v>
+        <v>2090</v>
       </c>
       <c r="E773">
         <v>0</v>
       </c>
       <c r="F773">
-        <v>469.0</v>
+        <v>162.25</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774" t="s">
-        <v>1895</v>
+        <v>2091</v>
       </c>
       <c r="B774" s="1">
-        <v>4016032276050</v>
+        <v>3168430233003</v>
       </c>
       <c r="C774" t="s">
-        <v>1896</v>
+        <v>2092</v>
       </c>
       <c r="D774" t="s">
-        <v>1897</v>
+        <v>2093</v>
       </c>
       <c r="E774">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F774">
-        <v>157.38</v>
+        <v>162.73</v>
+      </c>
+      <c r="G774" t="s">
+        <v>978</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="A775" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>4211125637101</v>
+        <v>2095</v>
+      </c>
+      <c r="B775" s="1" t="s">
+        <v>2094</v>
       </c>
       <c r="C775" t="s">
-        <v>851</v>
+        <v>2096</v>
       </c>
       <c r="D775" t="s">
-        <v>1898</v>
+        <v>2097</v>
       </c>
       <c r="E775">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F775">
-        <v>519.14</v>
+        <v>164.23</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776" t="s">
-        <v>1899</v>
+        <v>672</v>
       </c>
       <c r="B776" s="1">
-        <v>8717496336347</v>
+        <v>4012473145054</v>
       </c>
       <c r="C776" t="s">
-        <v>1900</v>
+        <v>673</v>
       </c>
       <c r="D776" t="s">
-        <v>1901</v>
+        <v>2098</v>
       </c>
       <c r="E776">
         <v>0</v>
       </c>
       <c r="F776">
-        <v>2334.1</v>
+        <v>165.25</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777" t="s">
-        <v>1902</v>
-[...2 lines deleted...]
-        <v>4009729069561</v>
+        <v>2100</v>
+      </c>
+      <c r="B777" s="1" t="s">
+        <v>2099</v>
       </c>
       <c r="C777" t="s">
-        <v>1903</v>
+        <v>2101</v>
       </c>
       <c r="D777" t="s">
-        <v>1904</v>
+        <v>2102</v>
       </c>
       <c r="E777">
         <v>0</v>
       </c>
       <c r="F777">
-        <v>851.21</v>
+        <v>165.44</v>
+      </c>
+      <c r="G777" t="s">
+        <v>913</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778" t="s">
-        <v>1906</v>
-[...2 lines deleted...]
-        <v>1905</v>
+        <v>2103</v>
+      </c>
+      <c r="B778" s="1">
+        <v>5060785622595</v>
       </c>
       <c r="C778" t="s">
-        <v>1907</v>
+        <v>2104</v>
       </c>
       <c r="D778" t="s">
-        <v>1908</v>
+        <v>2105</v>
       </c>
       <c r="E778">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F778">
-        <v>164.23</v>
+        <v>165.49</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779" t="s">
-        <v>1459</v>
+        <v>2106</v>
       </c>
       <c r="B779" s="1">
-        <v>4211125632335</v>
+        <v>729604422147</v>
       </c>
       <c r="C779" t="s">
-        <v>94</v>
+        <v>2107</v>
       </c>
       <c r="D779" t="s">
-        <v>1909</v>
+        <v>2108</v>
       </c>
       <c r="E779">
         <v>0</v>
       </c>
       <c r="F779">
-        <v>151.85</v>
+        <v>165.99</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780" t="s">
-        <v>1459</v>
+        <v>2109</v>
       </c>
       <c r="B780" s="1">
-        <v>4211125632335</v>
+        <v>8801643239527</v>
       </c>
       <c r="C780" t="s">
-        <v>94</v>
+        <v>2110</v>
       </c>
       <c r="D780" t="s">
-        <v>1910</v>
+        <v>2111</v>
       </c>
       <c r="E780">
         <v>0</v>
       </c>
       <c r="F780">
-        <v>151.85</v>
+        <v>166.48</v>
+      </c>
+      <c r="G780" t="s">
+        <v>1722</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781" t="s">
-        <v>1911</v>
+        <v>2112</v>
       </c>
       <c r="B781" s="1">
-        <v>8436036556648</v>
+        <v>4015588883637</v>
       </c>
       <c r="C781" t="s">
-        <v>1912</v>
+        <v>2113</v>
       </c>
       <c r="D781" t="s">
-        <v>1913</v>
+        <v>2114</v>
       </c>
       <c r="E781">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F781">
-        <v>299.03</v>
+        <v>166.95</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782" t="s">
-        <v>1914</v>
+        <v>2115</v>
       </c>
       <c r="B782" s="1">
-        <v>8436584361015</v>
+        <v>8436036551742</v>
       </c>
       <c r="C782" t="s">
-        <v>1915</v>
+        <v>2116</v>
       </c>
       <c r="D782" t="s">
-        <v>1916</v>
+        <v>2117</v>
       </c>
       <c r="E782">
         <v>0</v>
       </c>
       <c r="F782">
-        <v>39.99</v>
+        <v>167.95</v>
+      </c>
+      <c r="G782" t="s">
+        <v>452</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="A783" t="s">
-        <v>1917</v>
+        <v>2118</v>
       </c>
       <c r="B783" s="1"/>
       <c r="C783" t="s">
-        <v>1918</v>
+        <v>2119</v>
       </c>
       <c r="D783" t="s">
-        <v>1919</v>
+        <v>2120</v>
       </c>
       <c r="E783">
         <v>0</v>
       </c>
       <c r="F783">
-        <v>0.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="A784" t="s">
-        <v>1920</v>
-[...1 lines deleted...]
-      <c r="B784" s="1"/>
+        <v>2121</v>
+      </c>
+      <c r="B784" s="1">
+        <v>4007885243245</v>
+      </c>
       <c r="C784" t="s">
-        <v>1921</v>
+        <v>2122</v>
       </c>
       <c r="D784" t="s">
-        <v>1922</v>
+        <v>2123</v>
       </c>
       <c r="E784">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F784">
-        <v>0.0</v>
+        <v>169.41</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785" t="s">
-        <v>1923</v>
+        <v>2124</v>
       </c>
       <c r="B785" s="1">
-        <v>8054181766820</v>
+        <v>8003437861222</v>
       </c>
       <c r="C785" t="s">
-        <v>1924</v>
+        <v>2125</v>
       </c>
       <c r="D785" t="s">
-        <v>1925</v>
+        <v>2126</v>
       </c>
       <c r="E785">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F785">
-        <v>0.0</v>
+        <v>169.99</v>
+      </c>
+      <c r="G785" t="s">
+        <v>1644</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="A786" t="s">
-        <v>1926</v>
-[...1 lines deleted...]
-      <c r="B786" s="1"/>
+        <v>2124</v>
+      </c>
+      <c r="B786" s="1">
+        <v>8003437861222</v>
+      </c>
       <c r="C786" t="s">
-        <v>1927</v>
+        <v>2125</v>
       </c>
       <c r="D786" t="s">
-        <v>1928</v>
+        <v>2127</v>
       </c>
       <c r="E786">
         <v>0</v>
       </c>
       <c r="F786">
-        <v>0.0</v>
+        <v>169.99</v>
+      </c>
+      <c r="G786" t="s">
+        <v>1797</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787" t="s">
-        <v>1929</v>
-[...2 lines deleted...]
-        <v>5038948783667</v>
+        <v>2129</v>
+      </c>
+      <c r="B787" s="1" t="s">
+        <v>2128</v>
       </c>
       <c r="C787" t="s">
-        <v>1930</v>
+        <v>2130</v>
       </c>
       <c r="D787" t="s">
-        <v>1931</v>
+        <v>2131</v>
       </c>
       <c r="E787">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F787">
-        <v>206.24</v>
+        <v>169.99</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788" t="s">
-        <v>1932</v>
+        <v>2132</v>
       </c>
       <c r="B788" s="1">
-        <v>3129180217415</v>
+        <v>729604422130</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2133</v>
       </c>
       <c r="D788" t="s">
-        <v>1933</v>
+        <v>2134</v>
       </c>
       <c r="E788">
         <v>0</v>
       </c>
       <c r="F788">
-        <v>0.0</v>
+        <v>169.99</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" t="s">
-        <v>1007</v>
+        <v>2135</v>
       </c>
       <c r="B789" s="1">
-        <v>84171153422</v>
+        <v>768492991649</v>
       </c>
       <c r="C789" t="s">
-        <v>85</v>
+        <v>2136</v>
       </c>
       <c r="D789" t="s">
-        <v>1934</v>
+        <v>2137</v>
       </c>
       <c r="E789">
         <v>0</v>
       </c>
       <c r="F789">
-        <v>0.0</v>
+        <v>170.9</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="A790" t="s">
-        <v>804</v>
+        <v>1993</v>
       </c>
       <c r="B790" s="1">
-        <v>8007403166281</v>
+        <v>767344053535</v>
       </c>
       <c r="C790" t="s">
-        <v>805</v>
+        <v>1994</v>
       </c>
       <c r="D790" t="s">
-        <v>1935</v>
+        <v>2138</v>
       </c>
       <c r="E790">
         <v>0</v>
       </c>
       <c r="F790">
-        <v>109.99</v>
+        <v>170.99</v>
+      </c>
+      <c r="G790" t="s">
+        <v>491</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="A791" t="s">
-        <v>1027</v>
+        <v>1993</v>
       </c>
       <c r="B791" s="1">
-        <v>4211125368036</v>
+        <v>767344053535</v>
       </c>
       <c r="C791" t="s">
-        <v>1028</v>
+        <v>1994</v>
       </c>
       <c r="D791" t="s">
-        <v>1936</v>
+        <v>2139</v>
       </c>
       <c r="E791">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F791">
-        <v>339.28</v>
+        <v>170.99</v>
+      </c>
+      <c r="G791" t="s">
+        <v>491</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792" t="s">
-        <v>1937</v>
+        <v>2140</v>
       </c>
       <c r="B792" s="1">
-        <v>4549292141085</v>
+        <v>4250510307472</v>
       </c>
       <c r="C792" t="s">
-        <v>1938</v>
+        <v>2141</v>
       </c>
       <c r="D792" t="s">
-        <v>1939</v>
+        <v>2142</v>
       </c>
       <c r="E792">
         <v>0</v>
       </c>
       <c r="F792">
-        <v>1437.96</v>
+        <v>172.7</v>
       </c>
     </row>
     <row r="793" spans="1:7">
-      <c r="B793" s="1"/>
+      <c r="A793" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B793" s="1" t="s">
+        <v>2143</v>
+      </c>
       <c r="C793" t="s">
-        <v>1940</v>
+        <v>2096</v>
       </c>
       <c r="D793" t="s">
-        <v>1941</v>
+        <v>2144</v>
       </c>
       <c r="E793">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F793">
-        <v>0.0</v>
+        <v>176.06</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794" t="s">
-        <v>1942</v>
+        <v>2145</v>
       </c>
       <c r="B794" s="1">
-        <v>5038948008692</v>
+        <v>5028318010820</v>
       </c>
       <c r="C794" t="s">
-        <v>1943</v>
+        <v>2146</v>
       </c>
       <c r="D794" t="s">
-        <v>1944</v>
+        <v>2147</v>
       </c>
       <c r="E794">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F794">
-        <v>422.56</v>
+        <v>178.1</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="A795" t="s">
-        <v>1945</v>
+        <v>19</v>
       </c>
       <c r="B795" s="1">
-        <v>195161625206</v>
+        <v>8007403166298</v>
       </c>
       <c r="C795" t="s">
-        <v>1946</v>
+        <v>20</v>
       </c>
       <c r="D795" t="s">
-        <v>1947</v>
+        <v>2148</v>
       </c>
       <c r="E795">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F795">
-        <v>0.0</v>
+        <v>180.51</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796" t="s">
-        <v>1092</v>
+        <v>19</v>
       </c>
       <c r="B796" s="1">
-        <v>4015588612329</v>
+        <v>8007403166298</v>
       </c>
       <c r="C796" t="s">
-        <v>1093</v>
+        <v>20</v>
       </c>
       <c r="D796" t="s">
-        <v>1948</v>
+        <v>2149</v>
       </c>
       <c r="E796">
         <v>0</v>
       </c>
       <c r="F796">
-        <v>149.55</v>
+        <v>180.51</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797" t="s">
-        <v>1949</v>
+        <v>19</v>
       </c>
       <c r="B797" s="1">
-        <v>3141725001440</v>
+        <v>8007403166298</v>
       </c>
       <c r="C797" t="s">
-        <v>1950</v>
+        <v>20</v>
       </c>
       <c r="D797" t="s">
-        <v>1951</v>
+        <v>2150</v>
       </c>
       <c r="E797">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F797">
-        <v>0.0</v>
+        <v>180.51</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" t="s">
-        <v>1949</v>
+        <v>19</v>
       </c>
       <c r="B798" s="1">
-        <v>3141725001440</v>
+        <v>8007403166298</v>
       </c>
       <c r="C798" t="s">
-        <v>1950</v>
+        <v>20</v>
       </c>
       <c r="D798" t="s">
-        <v>1952</v>
+        <v>2151</v>
       </c>
       <c r="E798">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F798">
-        <v>0.0</v>
+        <v>180.51</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="A799" t="s">
-        <v>1953</v>
+        <v>19</v>
       </c>
       <c r="B799" s="1">
-        <v>5017534518203</v>
+        <v>8007403166298</v>
       </c>
       <c r="C799" t="s">
-        <v>1954</v>
+        <v>20</v>
       </c>
       <c r="D799" t="s">
-        <v>1955</v>
+        <v>2152</v>
       </c>
       <c r="E799">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F799">
-        <v>201.94</v>
+        <v>180.51</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="A800" t="s">
-        <v>1956</v>
+        <v>19</v>
       </c>
       <c r="B800" s="1">
-        <v>8858741700480</v>
+        <v>8007403166298</v>
       </c>
       <c r="C800" t="s">
-        <v>1957</v>
+        <v>20</v>
       </c>
       <c r="D800" t="s">
-        <v>1958</v>
+        <v>2153</v>
       </c>
       <c r="E800">
         <v>0</v>
       </c>
       <c r="F800">
-        <v>292.43</v>
+        <v>180.51</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801" t="s">
-        <v>1953</v>
+        <v>2154</v>
       </c>
       <c r="B801" s="1">
-        <v>5017534518203</v>
+        <v>8016361918634</v>
       </c>
       <c r="C801" t="s">
-        <v>1954</v>
+        <v>2155</v>
       </c>
       <c r="D801" t="s">
-        <v>1959</v>
+        <v>2156</v>
       </c>
       <c r="E801">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F801">
-        <v>201.94</v>
+        <v>181.0</v>
+      </c>
+      <c r="G801" t="s">
+        <v>1644</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="A802" t="s">
-        <v>1960</v>
-[...2 lines deleted...]
-        <v>5017534918201</v>
+        <v>2158</v>
+      </c>
+      <c r="B802" s="1" t="s">
+        <v>2157</v>
       </c>
       <c r="C802" t="s">
-        <v>1961</v>
+        <v>2159</v>
       </c>
       <c r="D802" t="s">
-        <v>1962</v>
+        <v>2160</v>
       </c>
       <c r="E802">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F802">
-        <v>0.0</v>
+        <v>181.16</v>
+      </c>
+      <c r="G802" t="s">
+        <v>760</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803" t="s">
-        <v>1964</v>
-[...2 lines deleted...]
-        <v>1963</v>
+        <v>2161</v>
+      </c>
+      <c r="B803" s="1">
+        <v>4242005041091</v>
       </c>
       <c r="C803" t="s">
-        <v>1965</v>
+        <v>2162</v>
       </c>
       <c r="D803" t="s">
-        <v>1966</v>
+        <v>2163</v>
       </c>
       <c r="E803">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F803">
-        <v>0.0</v>
+        <v>184.05</v>
+      </c>
+      <c r="G803" t="s">
+        <v>1855</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804" t="s">
-        <v>1967</v>
+        <v>2039</v>
       </c>
       <c r="B804" s="1">
-        <v>841710123401</v>
+        <v>4015588889394</v>
       </c>
       <c r="C804" t="s">
-        <v>1968</v>
+        <v>2040</v>
       </c>
       <c r="D804" t="s">
-        <v>1969</v>
+        <v>2164</v>
       </c>
       <c r="E804">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F804">
-        <v>38.85</v>
+        <v>184.99</v>
+      </c>
+      <c r="G804" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="A805" t="s">
-        <v>952</v>
+        <v>2165</v>
       </c>
       <c r="B805" s="1">
-        <v>4549292165678</v>
+        <v>4002432129430</v>
       </c>
       <c r="C805" t="s">
-        <v>953</v>
+        <v>2166</v>
       </c>
       <c r="D805" t="s">
-        <v>1970</v>
+        <v>2167</v>
       </c>
       <c r="E805">
         <v>0</v>
       </c>
       <c r="F805">
-        <v>0.0</v>
+        <v>186.82</v>
+      </c>
+      <c r="G805" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="A806" t="s">
-        <v>959</v>
+        <v>81</v>
       </c>
       <c r="B806" s="1">
-        <v>4549292143867</v>
+        <v>4211125304065</v>
       </c>
       <c r="C806" t="s">
-        <v>960</v>
+        <v>82</v>
       </c>
       <c r="D806" t="s">
-        <v>1971</v>
+        <v>2168</v>
       </c>
       <c r="E806">
         <v>0</v>
       </c>
       <c r="F806">
-        <v>0.0</v>
+        <v>187.31</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807" t="s">
-        <v>1972</v>
+        <v>81</v>
       </c>
       <c r="B807" s="1">
-        <v>8715946702537</v>
+        <v>4211125304065</v>
       </c>
       <c r="C807" t="s">
-        <v>1973</v>
+        <v>82</v>
       </c>
       <c r="D807" t="s">
-        <v>1974</v>
+        <v>2169</v>
       </c>
       <c r="E807">
         <v>0</v>
       </c>
       <c r="F807">
-        <v>560.11</v>
+        <v>187.31</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="A808" t="s">
-        <v>801</v>
+        <v>81</v>
       </c>
       <c r="B808" s="1">
-        <v>4211125424169</v>
+        <v>4211125304065</v>
       </c>
       <c r="C808" t="s">
-        <v>802</v>
+        <v>82</v>
       </c>
       <c r="D808" t="s">
-        <v>1975</v>
+        <v>2170</v>
       </c>
       <c r="E808">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F808">
-        <v>279.55</v>
+        <v>187.31</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="A809" t="s">
-        <v>1976</v>
+        <v>2171</v>
       </c>
       <c r="B809" s="1">
-        <v>6975263668585</v>
+        <v>5028252336437</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2172</v>
       </c>
       <c r="D809" t="s">
-        <v>1977</v>
+        <v>2173</v>
       </c>
       <c r="E809">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="F809">
-        <v>0.0</v>
+        <v>187.43</v>
+      </c>
+      <c r="G809" t="s">
+        <v>1067</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810" t="s">
-        <v>1978</v>
+        <v>2174</v>
       </c>
       <c r="B810" s="1">
-        <v>2023100400035</v>
+        <v>729604850599</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2175</v>
       </c>
       <c r="D810" t="s">
-        <v>1979</v>
+        <v>2176</v>
       </c>
       <c r="E810">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F810">
-        <v>0.0</v>
+        <v>188.29</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="A811" t="s">
-        <v>1980</v>
+        <v>1058</v>
       </c>
       <c r="B811" s="1">
-        <v>6946554383036</v>
+        <v>4015588883873</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1059</v>
       </c>
       <c r="D811" t="s">
-        <v>1981</v>
+        <v>2177</v>
       </c>
       <c r="E811">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F811">
-        <v>0.0</v>
+        <v>188.49</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812" t="s">
-        <v>1982</v>
+        <v>1166</v>
       </c>
       <c r="B812" s="1">
-        <v>8928262262405</v>
+        <v>8436531912062</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1167</v>
       </c>
       <c r="D812" t="s">
-        <v>1983</v>
+        <v>2178</v>
       </c>
       <c r="E812">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F812">
-        <v>0.0</v>
+        <v>189.19</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813" t="s">
-        <v>1034</v>
+        <v>1166</v>
       </c>
       <c r="B813" s="1">
-        <v>4211125431051</v>
+        <v>8436531912062</v>
       </c>
       <c r="C813" t="s">
-        <v>17</v>
+        <v>1167</v>
       </c>
       <c r="D813" t="s">
-        <v>1984</v>
+        <v>2179</v>
       </c>
       <c r="E813">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F813">
-        <v>431.17</v>
+        <v>189.19</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="A814" t="s">
-        <v>1985</v>
+        <v>2180</v>
       </c>
       <c r="B814" s="1">
-        <v>5028252523219</v>
+        <v>6971185238141</v>
       </c>
       <c r="C814" t="s">
-        <v>1986</v>
+        <v>2181</v>
       </c>
       <c r="D814" t="s">
-        <v>1987</v>
+        <v>2182</v>
       </c>
       <c r="E814">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F814">
-        <v>324.89</v>
+        <v>189.64</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="A815" t="s">
-        <v>1988</v>
+        <v>1025</v>
       </c>
       <c r="B815" s="1">
-        <v>5010777147889</v>
+        <v>4211125213145</v>
       </c>
       <c r="C815" t="s">
-        <v>1989</v>
+        <v>1026</v>
       </c>
       <c r="D815" t="s">
-        <v>1990</v>
+        <v>2183</v>
       </c>
       <c r="E815">
         <v>0</v>
       </c>
       <c r="F815">
-        <v>0.0</v>
+        <v>189.99</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816" t="s">
-        <v>914</v>
+        <v>1025</v>
       </c>
       <c r="B816" s="1">
-        <v>4015588889554</v>
+        <v>4211125213145</v>
       </c>
       <c r="C816" t="s">
-        <v>915</v>
+        <v>1026</v>
       </c>
       <c r="D816" t="s">
-        <v>1991</v>
+        <v>2184</v>
       </c>
       <c r="E816">
         <v>0</v>
       </c>
       <c r="F816">
-        <v>313.73</v>
+        <v>189.99</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="A817" t="s">
-        <v>1669</v>
+        <v>1025</v>
       </c>
       <c r="B817" s="1">
-        <v>5010777144055</v>
+        <v>4211125213145</v>
       </c>
       <c r="C817" t="s">
-        <v>1670</v>
+        <v>1026</v>
       </c>
       <c r="D817" t="s">
-        <v>1992</v>
+        <v>2185</v>
       </c>
       <c r="E817">
         <v>0</v>
       </c>
       <c r="F817">
-        <v>838.41</v>
+        <v>189.99</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="A818" t="s">
-        <v>1994</v>
-[...2 lines deleted...]
-        <v>1993</v>
+        <v>868</v>
+      </c>
+      <c r="B818" s="1">
+        <v>4009729069066</v>
       </c>
       <c r="C818" t="s">
-        <v>1995</v>
+        <v>869</v>
       </c>
       <c r="D818" t="s">
-        <v>1996</v>
+        <v>2186</v>
       </c>
       <c r="E818">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F818">
-        <v>1115.14</v>
+        <v>190.04</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819" t="s">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>1997</v>
+        <v>2187</v>
+      </c>
+      <c r="B819" s="1">
+        <v>8717496334701</v>
       </c>
       <c r="C819" t="s">
-        <v>1968</v>
+        <v>2188</v>
       </c>
       <c r="D819" t="s">
-        <v>1999</v>
+        <v>2189</v>
       </c>
       <c r="E819">
         <v>0</v>
       </c>
       <c r="F819">
-        <v>56.07</v>
+        <v>191.34</v>
+      </c>
+      <c r="G819" t="s">
+        <v>481</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="A820" t="s">
-        <v>972</v>
+        <v>2190</v>
       </c>
       <c r="B820" s="1">
-        <v>4015588883873</v>
+        <v>8806090280221</v>
       </c>
       <c r="C820" t="s">
-        <v>973</v>
+        <v>2191</v>
       </c>
       <c r="D820" t="s">
-        <v>2000</v>
+        <v>2192</v>
       </c>
       <c r="E820">
         <v>0</v>
       </c>
       <c r="F820">
-        <v>188.49</v>
+        <v>191.65</v>
+      </c>
+      <c r="G820" t="s">
+        <v>1722</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821" t="s">
-        <v>1906</v>
-[...2 lines deleted...]
-        <v>2001</v>
+        <v>2193</v>
+      </c>
+      <c r="B821" s="1">
+        <v>5010777144055</v>
       </c>
       <c r="C821" t="s">
-        <v>1907</v>
+        <v>2194</v>
       </c>
       <c r="D821" t="s">
-        <v>2002</v>
+        <v>2195</v>
       </c>
       <c r="E821">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F821">
-        <v>176.06</v>
+        <v>192.44</v>
+      </c>
+      <c r="G821" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="A822" t="s">
-        <v>1459</v>
+        <v>2196</v>
       </c>
       <c r="B822" s="1">
-        <v>4211125632335</v>
+        <v>9456931260258</v>
       </c>
       <c r="C822" t="s">
-        <v>94</v>
+        <v>2197</v>
       </c>
       <c r="D822" t="s">
-        <v>2003</v>
+        <v>2198</v>
       </c>
       <c r="E822">
         <v>0</v>
       </c>
       <c r="F822">
-        <v>151.85</v>
+        <v>194.09</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="A823" t="s">
-        <v>2004</v>
+        <v>2199</v>
       </c>
       <c r="B823" s="1">
-        <v>4015588602771</v>
+        <v>5713941061218</v>
       </c>
       <c r="C823" t="s">
-        <v>2005</v>
+        <v>2200</v>
       </c>
       <c r="D823" t="s">
-        <v>2006</v>
+        <v>2201</v>
       </c>
       <c r="E823">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F823">
-        <v>325.95</v>
+        <v>194.98</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="A824" t="s">
-        <v>946</v>
+        <v>2202</v>
       </c>
       <c r="B824" s="1">
-        <v>5010777139679</v>
+        <v>6941057413907</v>
       </c>
       <c r="C824" t="s">
-        <v>947</v>
+        <v>2203</v>
       </c>
       <c r="D824" t="s">
-        <v>2007</v>
+        <v>2204</v>
       </c>
       <c r="E824">
         <v>0</v>
       </c>
       <c r="F824">
-        <v>276.13</v>
+        <v>194.99</v>
+      </c>
+      <c r="G824" t="s">
+        <v>1413</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825" t="s">
-        <v>2008</v>
+        <v>2205</v>
       </c>
       <c r="B825" s="1">
         <v>4211125644130</v>
       </c>
       <c r="C825" t="s">
-        <v>44</v>
+        <v>1291</v>
       </c>
       <c r="D825" t="s">
-        <v>2009</v>
+        <v>2206</v>
       </c>
       <c r="E825">
         <v>0</v>
       </c>
       <c r="F825">
         <v>196.37</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="A826" t="s">
-        <v>2010</v>
+        <v>2187</v>
       </c>
       <c r="B826" s="1">
-        <v>4211125533014</v>
+        <v>8717496334701</v>
       </c>
       <c r="C826" t="s">
-        <v>1055</v>
+        <v>2188</v>
       </c>
       <c r="D826" t="s">
-        <v>2011</v>
+        <v>2207</v>
       </c>
       <c r="E826">
         <v>0</v>
       </c>
       <c r="F826">
-        <v>158.24</v>
+        <v>199.88</v>
+      </c>
+      <c r="G826" t="s">
+        <v>1019</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="A827" t="s">
-        <v>2012</v>
+        <v>2208</v>
       </c>
       <c r="B827" s="1">
-        <v>4030152027118</v>
+        <v>4016598030653</v>
       </c>
       <c r="C827" t="s">
-        <v>2013</v>
+        <v>2209</v>
       </c>
       <c r="D827" t="s">
-        <v>2014</v>
+        <v>2210</v>
       </c>
       <c r="E827">
         <v>0</v>
       </c>
       <c r="F827">
-        <v>325.92</v>
+        <v>199.99</v>
+      </c>
+      <c r="G827" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828" t="s">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>4211125319120</v>
+        <v>1935</v>
+      </c>
+      <c r="B828" s="1" t="s">
+        <v>1934</v>
       </c>
       <c r="C828" t="s">
-        <v>2016</v>
+        <v>1936</v>
       </c>
       <c r="D828" t="s">
-        <v>2017</v>
+        <v>2211</v>
       </c>
       <c r="E828">
         <v>0</v>
       </c>
       <c r="F828">
-        <v>730.96</v>
+        <v>199.99</v>
+      </c>
+      <c r="G828" t="s">
+        <v>1880</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="A829" t="s">
-        <v>2018</v>
+        <v>2212</v>
       </c>
       <c r="B829" s="1">
-        <v>4030152027088</v>
+        <v>5017534518203</v>
       </c>
       <c r="C829" t="s">
-        <v>2019</v>
+        <v>2213</v>
       </c>
       <c r="D829" t="s">
-        <v>2020</v>
+        <v>2214</v>
       </c>
       <c r="E829">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F829">
-        <v>217.7</v>
+        <v>201.94</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="A830" t="s">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2212</v>
+      </c>
+      <c r="B830" s="1">
+        <v>5017534518203</v>
       </c>
       <c r="C830" t="s">
-        <v>2023</v>
+        <v>2213</v>
       </c>
       <c r="D830" t="s">
-        <v>2024</v>
+        <v>2215</v>
       </c>
       <c r="E830">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F830">
-        <v>0.0</v>
+        <v>201.94</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="A831" t="s">
-        <v>2025</v>
+        <v>1050</v>
       </c>
       <c r="B831" s="1">
-        <v>195161618154</v>
+        <v>4211125531065</v>
       </c>
       <c r="C831" t="s">
-        <v>2026</v>
+        <v>1051</v>
       </c>
       <c r="D831" t="s">
-        <v>2027</v>
+        <v>2216</v>
       </c>
       <c r="E831">
         <v>0</v>
       </c>
       <c r="F831">
-        <v>0.0</v>
+        <v>202.35</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="A832" t="s">
-        <v>2028</v>
+        <v>2217</v>
       </c>
       <c r="B832" s="1">
-        <v>195161625183</v>
+        <v>6942138976564</v>
       </c>
       <c r="C832" t="s">
-        <v>2029</v>
+        <v>2218</v>
       </c>
       <c r="D832" t="s">
-        <v>2030</v>
+        <v>2219</v>
       </c>
       <c r="E832">
         <v>0</v>
       </c>
       <c r="F832">
-        <v>0.0</v>
+        <v>203.84</v>
+      </c>
+      <c r="G832" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="A833" t="s">
-        <v>2031</v>
+        <v>2220</v>
       </c>
       <c r="B833" s="1">
-        <v>195161213526</v>
+        <v>5025232893706</v>
       </c>
       <c r="C833" t="s">
-        <v>2032</v>
+        <v>2221</v>
       </c>
       <c r="D833" t="s">
-        <v>2033</v>
+        <v>2222</v>
       </c>
       <c r="E833">
         <v>0</v>
       </c>
       <c r="F833">
-        <v>0.0</v>
+        <v>206.0</v>
+      </c>
+      <c r="G833" t="s">
+        <v>1654</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834" t="s">
-        <v>2034</v>
+        <v>2223</v>
       </c>
       <c r="B834" s="1">
-        <v>3016661153358</v>
+        <v>4046436021239</v>
       </c>
       <c r="C834" t="s">
-        <v>2035</v>
+        <v>2224</v>
       </c>
       <c r="D834" t="s">
-        <v>2036</v>
+        <v>2225</v>
       </c>
       <c r="E834">
         <v>0</v>
       </c>
       <c r="F834">
-        <v>300.19</v>
+        <v>206.03</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="A835" t="s">
-        <v>2037</v>
+        <v>2226</v>
       </c>
       <c r="B835" s="1">
-        <v>195161213779</v>
+        <v>5038948783667</v>
       </c>
       <c r="C835" t="s">
-        <v>2038</v>
+        <v>2227</v>
       </c>
       <c r="D835" t="s">
-        <v>2039</v>
+        <v>2228</v>
       </c>
       <c r="E835">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F835">
-        <v>631.85</v>
+        <v>206.24</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836" t="s">
-        <v>2040</v>
+        <v>2229</v>
       </c>
       <c r="B836" s="1">
-        <v>195161213915</v>
+        <v>4052025951948</v>
       </c>
       <c r="C836" t="s">
-        <v>2041</v>
+        <v>2230</v>
       </c>
       <c r="D836" t="s">
-        <v>2042</v>
+        <v>2231</v>
       </c>
       <c r="E836">
         <v>0</v>
       </c>
       <c r="F836">
-        <v>0.0</v>
+        <v>207.9</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837" t="s">
-        <v>2040</v>
+        <v>2232</v>
       </c>
       <c r="B837" s="1">
-        <v>195161213915</v>
+        <v>4211125275013</v>
       </c>
       <c r="C837" t="s">
-        <v>2041</v>
+        <v>2233</v>
       </c>
       <c r="D837" t="s">
-        <v>2043</v>
+        <v>2234</v>
       </c>
       <c r="E837">
         <v>0</v>
       </c>
       <c r="F837">
-        <v>0.0</v>
+        <v>208.74</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838" t="s">
-        <v>2044</v>
+        <v>2232</v>
       </c>
       <c r="B838" s="1">
-        <v>195161625435</v>
+        <v>4211125275013</v>
       </c>
       <c r="C838" t="s">
-        <v>2045</v>
+        <v>2233</v>
       </c>
       <c r="D838" t="s">
-        <v>2046</v>
+        <v>2235</v>
       </c>
       <c r="E838">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F838">
-        <v>75.97</v>
+        <v>208.74</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839" t="s">
-        <v>2047</v>
+        <v>2232</v>
       </c>
       <c r="B839" s="1">
-        <v>195161625176</v>
+        <v>4211125275013</v>
       </c>
       <c r="C839" t="s">
-        <v>2048</v>
+        <v>2233</v>
       </c>
       <c r="D839" t="s">
-        <v>2049</v>
+        <v>2236</v>
       </c>
       <c r="E839">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F839">
-        <v>0.0</v>
+        <v>208.74</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840" t="s">
-        <v>2051</v>
-[...2 lines deleted...]
-        <v>2050</v>
+        <v>19</v>
+      </c>
+      <c r="B840" s="1">
+        <v>8007403166298</v>
       </c>
       <c r="C840" t="s">
-        <v>2052</v>
+        <v>20</v>
       </c>
       <c r="D840" t="s">
-        <v>2053</v>
+        <v>2237</v>
       </c>
       <c r="E840">
         <v>0</v>
       </c>
       <c r="F840">
-        <v>1846.02</v>
+        <v>209.9</v>
+      </c>
+      <c r="G840" t="s">
+        <v>1910</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="A841" t="s">
-        <v>2055</v>
-[...2 lines deleted...]
-        <v>2054</v>
+        <v>2238</v>
+      </c>
+      <c r="B841" s="1">
+        <v>4015588889950</v>
       </c>
       <c r="C841" t="s">
-        <v>2056</v>
+        <v>2239</v>
       </c>
       <c r="D841" t="s">
-        <v>2057</v>
+        <v>2240</v>
       </c>
       <c r="E841">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F841">
-        <v>169.99</v>
+        <v>211.94</v>
+      </c>
+      <c r="G841" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842" t="s">
-        <v>2059</v>
-[...2 lines deleted...]
-        <v>2058</v>
+        <v>2241</v>
+      </c>
+      <c r="B842" s="1">
+        <v>4015588611681</v>
       </c>
       <c r="C842" t="s">
-        <v>2060</v>
+        <v>2242</v>
       </c>
       <c r="D842" t="s">
-        <v>2061</v>
+        <v>2243</v>
       </c>
       <c r="E842">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F842">
-        <v>409.0</v>
+        <v>214.97</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843" t="s">
-        <v>2062</v>
+        <v>2244</v>
       </c>
       <c r="B843" s="1">
-        <v>4895229108400</v>
+        <v>4977766790062</v>
       </c>
       <c r="C843" t="s">
-        <v>2063</v>
+        <v>2245</v>
       </c>
       <c r="D843" t="s">
-        <v>2064</v>
+        <v>2246</v>
       </c>
       <c r="E843">
         <v>0</v>
       </c>
       <c r="F843">
-        <v>0.0</v>
+        <v>215.03</v>
+      </c>
+      <c r="G843" t="s">
+        <v>592</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844" t="s">
-        <v>1302</v>
+        <v>2247</v>
       </c>
       <c r="B844" s="1">
-        <v>4015588883880</v>
+        <v>4030152027088</v>
       </c>
       <c r="C844" t="s">
-        <v>1303</v>
+        <v>2248</v>
       </c>
       <c r="D844" t="s">
-        <v>2065</v>
+        <v>2249</v>
       </c>
       <c r="E844">
         <v>0</v>
       </c>
       <c r="F844">
-        <v>154.19</v>
-[...2 lines deleted...]
-        <v>2066</v>
+        <v>217.7</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845" t="s">
-        <v>2067</v>
+        <v>2250</v>
       </c>
       <c r="B845" s="1">
-        <v>3661276148789</v>
+        <v>4009839535390</v>
       </c>
       <c r="C845" t="s">
-        <v>2068</v>
+        <v>2251</v>
       </c>
       <c r="D845" t="s">
-        <v>2069</v>
+        <v>2252</v>
       </c>
       <c r="E845">
         <v>0</v>
       </c>
       <c r="F845">
-        <v>149.0</v>
+        <v>218.13</v>
       </c>
       <c r="G845" t="s">
-        <v>2070</v>
+        <v>978</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846" t="s">
-        <v>2071</v>
+        <v>2253</v>
       </c>
       <c r="B846" s="1">
-        <v>3661276179820</v>
+        <v>8712072539754</v>
       </c>
       <c r="C846" t="s">
-        <v>2072</v>
+        <v>2254</v>
       </c>
       <c r="D846" t="s">
-        <v>2073</v>
+        <v>2255</v>
       </c>
       <c r="E846">
         <v>0</v>
       </c>
       <c r="F846">
-        <v>141.0</v>
+        <v>219.0</v>
       </c>
       <c r="G846" t="s">
-        <v>2074</v>
+        <v>873</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847" t="s">
-        <v>2067</v>
+        <v>2256</v>
       </c>
       <c r="B847" s="1">
-        <v>3661276148789</v>
+        <v>9003117053786</v>
       </c>
       <c r="C847" t="s">
-        <v>2068</v>
+        <v>2257</v>
       </c>
       <c r="D847" t="s">
-        <v>2075</v>
+        <v>2258</v>
       </c>
       <c r="E847">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F847">
-        <v>140.49</v>
-[...2 lines deleted...]
-        <v>2076</v>
+        <v>219.11</v>
       </c>
     </row>
     <row r="848" spans="1:7">
-      <c r="A848" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B848" s="1">
-        <v>8058664129577</v>
+        <v>8711245148793</v>
       </c>
       <c r="C848" t="s">
-        <v>2078</v>
+        <v>2259</v>
       </c>
       <c r="D848" t="s">
-        <v>2079</v>
+        <v>2260</v>
       </c>
       <c r="E848">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F848">
-        <v>71.4</v>
-[...2 lines deleted...]
-        <v>2080</v>
+        <v>219.34</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849" t="s">
-        <v>2081</v>
+        <v>2261</v>
       </c>
       <c r="B849" s="1">
-        <v>8007403168742</v>
+        <v>5903771705905</v>
       </c>
       <c r="C849" t="s">
-        <v>2082</v>
+        <v>2262</v>
       </c>
       <c r="D849" t="s">
-        <v>2083</v>
+        <v>2263</v>
       </c>
       <c r="E849">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F849">
-        <v>60.0</v>
-[...2 lines deleted...]
-        <v>2076</v>
+        <v>219.99</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850" t="s">
-        <v>1045</v>
+        <v>2264</v>
       </c>
       <c r="B850" s="1">
-        <v>4211125531065</v>
+        <v>5019090114462</v>
       </c>
       <c r="C850" t="s">
-        <v>1046</v>
+        <v>2265</v>
       </c>
       <c r="D850" t="s">
-        <v>2084</v>
+        <v>2266</v>
       </c>
       <c r="E850">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F850">
-        <v>44.98</v>
-[...2 lines deleted...]
-        <v>2085</v>
+        <v>219.99</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851" t="s">
-        <v>2086</v>
-[...1 lines deleted...]
-      <c r="B851" s="1"/>
+        <v>2267</v>
+      </c>
+      <c r="B851" s="1">
+        <v>4009729074350</v>
+      </c>
       <c r="C851" t="s">
-        <v>2087</v>
+        <v>2268</v>
       </c>
       <c r="D851" t="s">
-        <v>2088</v>
+        <v>2269</v>
       </c>
       <c r="E851">
         <v>0</v>
       </c>
       <c r="F851">
-        <v>37.01</v>
+        <v>220.88</v>
       </c>
       <c r="G851" t="s">
-        <v>2089</v>
+        <v>856</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852" t="s">
-        <v>2090</v>
+        <v>2270</v>
       </c>
       <c r="B852" s="1">
-        <v>8436036556334</v>
+        <v>8436036555795</v>
       </c>
       <c r="C852" t="s">
-        <v>2091</v>
+        <v>2271</v>
       </c>
       <c r="D852" t="s">
-        <v>2092</v>
+        <v>2272</v>
       </c>
       <c r="E852">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F852">
-        <v>35.95</v>
+        <v>220.95</v>
       </c>
       <c r="G852" t="s">
-        <v>2093</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853" t="s">
-        <v>2094</v>
+        <v>2273</v>
       </c>
       <c r="B853" s="1">
-        <v>8436035343096</v>
+        <v>4063486033562</v>
       </c>
       <c r="C853" t="s">
-        <v>2095</v>
+        <v>2274</v>
       </c>
       <c r="D853" t="s">
-        <v>2096</v>
+        <v>2275</v>
       </c>
       <c r="E853">
         <v>0</v>
       </c>
       <c r="F853">
-        <v>30.95</v>
+        <v>228.95</v>
       </c>
       <c r="G853" t="s">
-        <v>2085</v>
+        <v>748</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854" t="s">
-        <v>2097</v>
+        <v>2276</v>
       </c>
       <c r="B854" s="1">
-        <v>8436599037882</v>
+        <v>841710147902</v>
       </c>
       <c r="C854" t="s">
-        <v>2098</v>
+        <v>896</v>
       </c>
       <c r="D854" t="s">
-        <v>2099</v>
+        <v>2277</v>
       </c>
       <c r="E854">
         <v>0</v>
       </c>
       <c r="F854">
-        <v>30.73</v>
-[...2 lines deleted...]
-        <v>2100</v>
+        <v>229.99</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="A855" t="s">
-        <v>2101</v>
+        <v>2278</v>
       </c>
       <c r="B855" s="1">
-        <v>9157553359237</v>
+        <v>4211125314002</v>
       </c>
       <c r="C855" t="s">
-        <v>2102</v>
+        <v>2279</v>
       </c>
       <c r="D855" t="s">
-        <v>2103</v>
+        <v>2280</v>
       </c>
       <c r="E855">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F855">
-        <v>29.4</v>
-[...2 lines deleted...]
-        <v>2104</v>
+        <v>231.17</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="A856" t="s">
-        <v>2105</v>
+        <v>2281</v>
       </c>
       <c r="B856" s="1">
-        <v>5902670969913</v>
+        <v>4211125216160</v>
       </c>
       <c r="C856" t="s">
-        <v>2106</v>
+        <v>2282</v>
       </c>
       <c r="D856" t="s">
-        <v>2107</v>
+        <v>2283</v>
       </c>
       <c r="E856">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F856">
-        <v>21.98</v>
-[...2 lines deleted...]
-        <v>2108</v>
+        <v>231.68</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857" t="s">
-        <v>2109</v>
+        <v>2281</v>
       </c>
       <c r="B857" s="1">
-        <v>8436531911201</v>
+        <v>4211125216160</v>
       </c>
       <c r="C857" t="s">
-        <v>2110</v>
+        <v>2282</v>
       </c>
       <c r="D857" t="s">
-        <v>2111</v>
+        <v>2284</v>
       </c>
       <c r="E857">
         <v>0</v>
       </c>
       <c r="F857">
-        <v>21.41</v>
-[...2 lines deleted...]
-        <v>2112</v>
+        <v>231.68</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="A858" t="s">
-        <v>2113</v>
+        <v>1139</v>
       </c>
       <c r="B858" s="1">
-        <v>6943757612796</v>
+        <v>4015588602283</v>
       </c>
       <c r="C858" t="s">
-        <v>2114</v>
+        <v>1140</v>
       </c>
       <c r="D858" t="s">
-        <v>2115</v>
+        <v>2285</v>
       </c>
       <c r="E858">
         <v>0</v>
       </c>
       <c r="F858">
-        <v>0.0</v>
+        <v>231.94</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="A859" t="s">
-        <v>2116</v>
-[...1 lines deleted...]
-      <c r="B859" s="1"/>
+        <v>2286</v>
+      </c>
+      <c r="B859" s="1">
+        <v>4211125421069</v>
+      </c>
       <c r="C859" t="s">
-        <v>2117</v>
+        <v>1184</v>
       </c>
       <c r="D859" t="s">
-        <v>2118</v>
+        <v>2287</v>
       </c>
       <c r="E859">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F859">
-        <v>0.0</v>
+        <v>232.35</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="A860" t="s">
-        <v>2119</v>
+        <v>2286</v>
       </c>
       <c r="B860" s="1">
-        <v>5028318010820</v>
+        <v>4211125421069</v>
       </c>
       <c r="C860" t="s">
-        <v>2120</v>
+        <v>1184</v>
       </c>
       <c r="D860" t="s">
-        <v>2121</v>
+        <v>2288</v>
       </c>
       <c r="E860">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F860">
-        <v>178.1</v>
+        <v>232.35</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="A861" t="s">
-        <v>2122</v>
-[...1 lines deleted...]
-      <c r="B861" s="1"/>
+        <v>2286</v>
+      </c>
+      <c r="B861" s="1">
+        <v>4211125421069</v>
+      </c>
       <c r="C861" t="s">
-        <v>2123</v>
+        <v>1184</v>
       </c>
       <c r="D861" t="s">
-        <v>2124</v>
+        <v>2289</v>
       </c>
       <c r="E861">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F861">
-        <v>0.0</v>
+        <v>232.35</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="A862" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>4006325508425</v>
+        <v>2291</v>
+      </c>
+      <c r="B862" s="1" t="s">
+        <v>2290</v>
       </c>
       <c r="C862" t="s">
-        <v>2126</v>
+        <v>2292</v>
       </c>
       <c r="D862" t="s">
-        <v>2127</v>
+        <v>2293</v>
       </c>
       <c r="E862">
         <v>0</v>
       </c>
       <c r="F862">
-        <v>124.26</v>
+        <v>232.94</v>
+      </c>
+      <c r="G862" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863" t="s">
-        <v>2129</v>
-[...2 lines deleted...]
-        <v>2128</v>
+        <v>2294</v>
+      </c>
+      <c r="B863" s="1">
+        <v>4211125274139</v>
       </c>
       <c r="C863" t="s">
-        <v>2130</v>
+        <v>1236</v>
       </c>
       <c r="D863" t="s">
-        <v>2131</v>
+        <v>2295</v>
       </c>
       <c r="E863">
         <v>0</v>
       </c>
       <c r="F863">
-        <v>0.0</v>
+        <v>235.99</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="A864" t="s">
-        <v>2132</v>
-[...2 lines deleted...]
-        <v>9003117053786</v>
+        <v>2297</v>
+      </c>
+      <c r="B864" s="1" t="s">
+        <v>2296</v>
       </c>
       <c r="C864" t="s">
-        <v>2133</v>
+        <v>2298</v>
       </c>
       <c r="D864" t="s">
-        <v>2134</v>
+        <v>2299</v>
       </c>
       <c r="E864">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F864">
-        <v>219.11</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="A865" t="s">
-        <v>2135</v>
-[...1 lines deleted...]
-      <c r="B865" s="1"/>
+        <v>2300</v>
+      </c>
+      <c r="B865" s="1">
+        <v>8436035343959</v>
+      </c>
       <c r="C865" t="s">
-        <v>2136</v>
+        <v>2301</v>
       </c>
       <c r="D865" t="s">
-        <v>2137</v>
+        <v>2302</v>
       </c>
       <c r="E865">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F865">
-        <v>0.0</v>
+        <v>240.95</v>
+      </c>
+      <c r="G865" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="A866" t="s">
-        <v>2138</v>
+        <v>2300</v>
       </c>
       <c r="B866" s="1">
-        <v>4016032222613</v>
+        <v>8436035343959</v>
       </c>
       <c r="C866" t="s">
-        <v>2139</v>
+        <v>2301</v>
       </c>
       <c r="D866" t="s">
-        <v>2140</v>
+        <v>2303</v>
       </c>
       <c r="E866">
         <v>0</v>
       </c>
       <c r="F866">
-        <v>138.54</v>
+        <v>241.95</v>
+      </c>
+      <c r="G866" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="A867" t="s">
-        <v>2141</v>
-[...2 lines deleted...]
-        <v>3760119739105</v>
+        <v>2305</v>
+      </c>
+      <c r="B867" s="1" t="s">
+        <v>2304</v>
       </c>
       <c r="C867" t="s">
-        <v>2142</v>
+        <v>2306</v>
       </c>
       <c r="D867" t="s">
-        <v>2143</v>
+        <v>2307</v>
       </c>
       <c r="E867">
         <v>0</v>
       </c>
       <c r="F867">
-        <v>503.95</v>
+        <v>244.0</v>
+      </c>
+      <c r="G867" t="s">
+        <v>466</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="A868" t="s">
-        <v>2144</v>
+        <v>2308</v>
       </c>
       <c r="B868" s="1">
         <v>4007923597378</v>
       </c>
       <c r="C868" t="s">
-        <v>2145</v>
+        <v>2309</v>
       </c>
       <c r="D868" t="s">
-        <v>2146</v>
+        <v>2310</v>
       </c>
       <c r="E868">
         <v>0</v>
       </c>
       <c r="F868">
         <v>245.09</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="A869" t="s">
-        <v>2147</v>
+        <v>2311</v>
       </c>
       <c r="B869" s="1">
-        <v>4250510307472</v>
+        <v>8806090280153</v>
       </c>
       <c r="C869" t="s">
-        <v>2148</v>
+        <v>2312</v>
       </c>
       <c r="D869" t="s">
-        <v>2149</v>
+        <v>2313</v>
       </c>
       <c r="E869">
         <v>0</v>
       </c>
       <c r="F869">
-        <v>172.7</v>
+        <v>247.38</v>
+      </c>
+      <c r="G869" t="s">
+        <v>1654</v>
       </c>
     </row>
     <row r="870" spans="1:7">
+      <c r="A870" t="s">
+        <v>2314</v>
+      </c>
       <c r="B870" s="1">
-        <v>8711245148793</v>
+        <v>4211125424008</v>
       </c>
       <c r="C870" t="s">
-        <v>2150</v>
+        <v>2315</v>
       </c>
       <c r="D870" t="s">
-        <v>2151</v>
+        <v>2316</v>
       </c>
       <c r="E870">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F870">
-        <v>219.34</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="A871" t="s">
-        <v>997</v>
+        <v>2317</v>
       </c>
       <c r="B871" s="1">
-        <v>4009729069066</v>
+        <v>8713797069748</v>
       </c>
       <c r="C871" t="s">
-        <v>998</v>
+        <v>2318</v>
       </c>
       <c r="D871" t="s">
-        <v>2152</v>
+        <v>2319</v>
       </c>
       <c r="E871">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F871">
-        <v>190.04</v>
+        <v>249.0</v>
+      </c>
+      <c r="G871" t="s">
+        <v>462</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="A872" t="s">
-        <v>1914</v>
+        <v>2314</v>
       </c>
       <c r="B872" s="1">
-        <v>8436584361015</v>
+        <v>4211125424008</v>
       </c>
       <c r="C872" t="s">
-        <v>1915</v>
+        <v>2315</v>
       </c>
       <c r="D872" t="s">
-        <v>2153</v>
+        <v>2320</v>
       </c>
       <c r="E872">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F872">
-        <v>39.99</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873" t="s">
-        <v>2154</v>
-[...1 lines deleted...]
-      <c r="B873" s="1"/>
+        <v>2314</v>
+      </c>
+      <c r="B873" s="1">
+        <v>4211125424008</v>
+      </c>
       <c r="C873" t="s">
-        <v>2155</v>
+        <v>2315</v>
       </c>
       <c r="D873" t="s">
-        <v>2156</v>
+        <v>2321</v>
       </c>
       <c r="E873">
         <v>0</v>
       </c>
       <c r="F873">
-        <v>0.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874" t="s">
-        <v>2157</v>
+        <v>2314</v>
       </c>
       <c r="B874" s="1">
-        <v>5708309151717</v>
+        <v>4211125424008</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2315</v>
       </c>
       <c r="D874" t="s">
-        <v>2158</v>
+        <v>2322</v>
       </c>
       <c r="E874">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F874">
-        <v>0.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875" t="s">
-        <v>2159</v>
+        <v>2314</v>
       </c>
       <c r="B875" s="1">
-        <v>4000984901429</v>
+        <v>4211125424008</v>
       </c>
       <c r="C875" t="s">
-        <v>2160</v>
+        <v>2315</v>
       </c>
       <c r="D875" t="s">
-        <v>2161</v>
+        <v>2323</v>
       </c>
       <c r="E875">
         <v>0</v>
       </c>
       <c r="F875">
-        <v>259.9</v>
-[...2 lines deleted...]
-        <v>2162</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="A876" t="s">
-        <v>2163</v>
+        <v>2324</v>
       </c>
       <c r="B876" s="1">
-        <v>4063486033562</v>
+        <v>7350013891571</v>
       </c>
       <c r="C876" t="s">
-        <v>2164</v>
+        <v>2325</v>
       </c>
       <c r="D876" t="s">
-        <v>2165</v>
+        <v>2326</v>
       </c>
       <c r="E876">
         <v>0</v>
       </c>
       <c r="F876">
-        <v>228.95</v>
-[...2 lines deleted...]
-        <v>2162</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="A877" t="s">
-        <v>2166</v>
+        <v>2327</v>
       </c>
       <c r="B877" s="1">
-        <v>8420421090718</v>
+        <v>7350013892226</v>
       </c>
       <c r="C877" t="s">
-        <v>2167</v>
+        <v>2328</v>
       </c>
       <c r="D877" t="s">
-        <v>2168</v>
+        <v>2329</v>
       </c>
       <c r="E877">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F877">
-        <v>159.95</v>
-[...2 lines deleted...]
-        <v>2162</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="A878" t="s">
-        <v>2169</v>
+        <v>2330</v>
       </c>
       <c r="B878" s="1">
-        <v>5903771704373</v>
+        <v>7350013892240</v>
       </c>
       <c r="C878" t="s">
-        <v>2170</v>
+        <v>2331</v>
       </c>
       <c r="D878" t="s">
-        <v>2171</v>
+        <v>2332</v>
       </c>
       <c r="E878">
         <v>0</v>
       </c>
       <c r="F878">
-        <v>104.99</v>
-[...2 lines deleted...]
-        <v>2162</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="A879" t="s">
-        <v>2172</v>
+        <v>2327</v>
       </c>
       <c r="B879" s="1">
-        <v>5903771705509</v>
+        <v>7350013892226</v>
       </c>
       <c r="C879" t="s">
-        <v>2173</v>
+        <v>2328</v>
       </c>
       <c r="D879" t="s">
-        <v>2174</v>
+        <v>2333</v>
       </c>
       <c r="E879">
         <v>0</v>
       </c>
       <c r="F879">
-        <v>89.99</v>
-[...2 lines deleted...]
-        <v>2162</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="A880" t="s">
-        <v>2175</v>
+        <v>2327</v>
       </c>
       <c r="B880" s="1">
-        <v>4007923661130</v>
+        <v>7350013892226</v>
       </c>
       <c r="C880" t="s">
-        <v>2176</v>
+        <v>2328</v>
       </c>
       <c r="D880" t="s">
-        <v>2177</v>
+        <v>2334</v>
       </c>
       <c r="E880">
         <v>0</v>
       </c>
       <c r="F880">
-        <v>88.25</v>
-[...2 lines deleted...]
-        <v>2162</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="A881" t="s">
-        <v>2178</v>
+        <v>2324</v>
       </c>
       <c r="B881" s="1">
-        <v>5903771704205</v>
+        <v>7350013891571</v>
       </c>
       <c r="C881" t="s">
-        <v>2179</v>
+        <v>2325</v>
       </c>
       <c r="D881" t="s">
-        <v>2180</v>
+        <v>2335</v>
       </c>
       <c r="E881">
         <v>0</v>
       </c>
       <c r="F881">
-        <v>78.74</v>
-[...2 lines deleted...]
-        <v>2162</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="A882" t="s">
-        <v>2178</v>
+        <v>2336</v>
       </c>
       <c r="B882" s="1">
-        <v>5903771704205</v>
+        <v>4048164108299</v>
       </c>
       <c r="C882" t="s">
-        <v>2179</v>
+        <v>2337</v>
       </c>
       <c r="D882" t="s">
-        <v>2181</v>
+        <v>2338</v>
       </c>
       <c r="E882">
         <v>0</v>
       </c>
       <c r="F882">
-        <v>78.74</v>
+        <v>249.22</v>
       </c>
       <c r="G882" t="s">
-        <v>2162</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="A883" t="s">
-        <v>2077</v>
+        <v>2339</v>
       </c>
       <c r="B883" s="1">
-        <v>8058664129577</v>
+        <v>8436036559397</v>
       </c>
       <c r="C883" t="s">
-        <v>2078</v>
+        <v>2340</v>
       </c>
       <c r="D883" t="s">
-        <v>2182</v>
+        <v>2341</v>
       </c>
       <c r="E883">
         <v>0</v>
       </c>
       <c r="F883">
-        <v>69.81</v>
+        <v>249.95</v>
       </c>
       <c r="G883" t="s">
-        <v>2183</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="A884" t="s">
-        <v>2184</v>
+        <v>2342</v>
       </c>
       <c r="B884" s="1">
-        <v>8058664129539</v>
+        <v>9002493424272</v>
       </c>
       <c r="C884" t="s">
-        <v>2185</v>
+        <v>2343</v>
       </c>
       <c r="D884" t="s">
-        <v>2186</v>
+        <v>2344</v>
       </c>
       <c r="E884">
         <v>0</v>
       </c>
       <c r="F884">
-        <v>59.99</v>
-[...2 lines deleted...]
-        <v>2187</v>
+        <v>251.28</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="A885" t="s">
-        <v>2184</v>
+        <v>1239</v>
       </c>
       <c r="B885" s="1">
-        <v>8058664129539</v>
+        <v>4015588612305</v>
       </c>
       <c r="C885" t="s">
-        <v>2185</v>
+        <v>1240</v>
       </c>
       <c r="D885" t="s">
-        <v>2188</v>
+        <v>2345</v>
       </c>
       <c r="E885">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F885">
-        <v>59.99</v>
-[...2 lines deleted...]
-        <v>2187</v>
+        <v>251.99</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="A886" t="s">
-        <v>2189</v>
+        <v>1239</v>
       </c>
       <c r="B886" s="1">
-        <v>3661276160620</v>
+        <v>4015588612305</v>
       </c>
       <c r="C886" t="s">
-        <v>2190</v>
+        <v>1240</v>
       </c>
       <c r="D886" t="s">
-        <v>2191</v>
+        <v>2346</v>
       </c>
       <c r="E886">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F886">
-        <v>57.08</v>
-[...2 lines deleted...]
-        <v>2192</v>
+        <v>251.99</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="A887" t="s">
-        <v>2193</v>
+        <v>1239</v>
       </c>
       <c r="B887" s="1">
-        <v>7290108861181</v>
+        <v>4015588612305</v>
       </c>
       <c r="C887" t="s">
-        <v>2194</v>
+        <v>1240</v>
       </c>
       <c r="D887" t="s">
-        <v>2195</v>
+        <v>2347</v>
       </c>
       <c r="E887">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F887">
-        <v>56.9</v>
-[...2 lines deleted...]
-        <v>2162</v>
+        <v>251.99</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="A888" t="s">
-        <v>2197</v>
-[...2 lines deleted...]
-        <v>2196</v>
+        <v>2348</v>
+      </c>
+      <c r="B888" s="1">
+        <v>784300786368</v>
       </c>
       <c r="C888" t="s">
-        <v>2198</v>
+        <v>2349</v>
       </c>
       <c r="D888" t="s">
-        <v>2199</v>
+        <v>2350</v>
       </c>
       <c r="E888">
         <v>0</v>
       </c>
       <c r="F888">
-        <v>50.37</v>
-[...2 lines deleted...]
-        <v>2200</v>
+        <v>254.99</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="A889" t="s">
-        <v>2202</v>
-[...2 lines deleted...]
-        <v>2201</v>
+        <v>2348</v>
+      </c>
+      <c r="B889" s="1">
+        <v>784300786368</v>
       </c>
       <c r="C889" t="s">
-        <v>2203</v>
+        <v>2349</v>
       </c>
       <c r="D889" t="s">
-        <v>2204</v>
+        <v>2351</v>
       </c>
       <c r="E889">
         <v>0</v>
       </c>
       <c r="F889">
-        <v>48.95</v>
-[...2 lines deleted...]
-        <v>2205</v>
+        <v>254.99</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890" t="s">
-        <v>2206</v>
+        <v>2352</v>
       </c>
       <c r="B890" s="1">
-        <v>5902533923151</v>
+        <v>4008146041235</v>
       </c>
       <c r="C890" t="s">
-        <v>2207</v>
+        <v>2353</v>
       </c>
       <c r="D890" t="s">
-        <v>2208</v>
+        <v>2354</v>
       </c>
       <c r="E890">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F890">
-        <v>47.66</v>
+        <v>255.96</v>
       </c>
       <c r="G890" t="s">
-        <v>2162</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="A891" t="s">
-        <v>2209</v>
+        <v>2355</v>
       </c>
       <c r="B891" s="1">
-        <v>8420421087190</v>
+        <v>5028318385652</v>
       </c>
       <c r="C891" t="s">
-        <v>2210</v>
+        <v>2356</v>
       </c>
       <c r="D891" t="s">
-        <v>2211</v>
+        <v>2357</v>
       </c>
       <c r="E891">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F891">
-        <v>33.95</v>
-[...2 lines deleted...]
-        <v>2162</v>
+        <v>257.32</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="A892" t="s">
-        <v>2212</v>
+        <v>2358</v>
       </c>
       <c r="B892" s="1">
-        <v>3220660237951</v>
+        <v>8806090280146</v>
       </c>
       <c r="C892" t="s">
-        <v>2213</v>
+        <v>2359</v>
       </c>
       <c r="D892" t="s">
-        <v>2214</v>
+        <v>2360</v>
       </c>
       <c r="E892">
         <v>0</v>
       </c>
       <c r="F892">
-        <v>32.0</v>
+        <v>258.94</v>
       </c>
       <c r="G892" t="s">
-        <v>2162</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="A893" t="s">
-        <v>2215</v>
+        <v>2361</v>
       </c>
       <c r="B893" s="1">
-        <v>8420421058091</v>
+        <v>4000984901429</v>
       </c>
       <c r="C893" t="s">
-        <v>2216</v>
+        <v>2362</v>
       </c>
       <c r="D893" t="s">
-        <v>2217</v>
+        <v>2363</v>
       </c>
       <c r="E893">
         <v>0</v>
       </c>
       <c r="F893">
-        <v>30.13</v>
+        <v>259.9</v>
       </c>
       <c r="G893" t="s">
-        <v>2162</v>
+        <v>748</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="A894" t="s">
-        <v>2101</v>
+        <v>2364</v>
       </c>
       <c r="B894" s="1">
-        <v>9157553359237</v>
+        <v>5056547202433</v>
       </c>
       <c r="C894" t="s">
-        <v>2102</v>
+        <v>2365</v>
       </c>
       <c r="D894" t="s">
-        <v>2218</v>
+        <v>2366</v>
       </c>
       <c r="E894">
         <v>0</v>
       </c>
       <c r="F894">
-        <v>29.4</v>
+        <v>263.72</v>
       </c>
       <c r="G894" t="s">
-        <v>2219</v>
+        <v>473</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="A895" t="s">
-        <v>2221</v>
+        <v>2368</v>
       </c>
       <c r="B895" s="1" t="s">
-        <v>2220</v>
+        <v>2367</v>
       </c>
       <c r="C895" t="s">
-        <v>2222</v>
+        <v>2369</v>
       </c>
       <c r="D895" t="s">
-        <v>2223</v>
+        <v>2370</v>
       </c>
       <c r="E895">
         <v>0</v>
       </c>
       <c r="F895">
-        <v>27.68</v>
-[...2 lines deleted...]
-        <v>2224</v>
+        <v>265.05</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="A896" t="s">
-        <v>2225</v>
-[...1 lines deleted...]
-      <c r="B896" s="1"/>
+        <v>2371</v>
+      </c>
+      <c r="B896" s="1">
+        <v>5903031428131</v>
+      </c>
       <c r="C896" t="s">
-        <v>2226</v>
+        <v>2372</v>
       </c>
       <c r="D896" t="s">
-        <v>2227</v>
+        <v>2373</v>
       </c>
       <c r="E896">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F896">
-        <v>24.75</v>
-[...2 lines deleted...]
-        <v>2228</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="A897" t="s">
-        <v>2229</v>
-[...1 lines deleted...]
-      <c r="B897" s="1"/>
+        <v>2375</v>
+      </c>
+      <c r="B897" s="1" t="s">
+        <v>2374</v>
+      </c>
       <c r="C897" t="s">
-        <v>2230</v>
+        <v>2376</v>
       </c>
       <c r="D897" t="s">
-        <v>2231</v>
+        <v>2377</v>
       </c>
       <c r="E897">
         <v>0</v>
       </c>
       <c r="F897">
-        <v>22.93</v>
-[...2 lines deleted...]
-        <v>2232</v>
+        <v>270.51</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="A898" t="s">
-        <v>2234</v>
-[...2 lines deleted...]
-        <v>2233</v>
+        <v>2378</v>
+      </c>
+      <c r="B898" s="1">
+        <v>3701335309000</v>
       </c>
       <c r="C898" t="s">
-        <v>2235</v>
+        <v>2379</v>
       </c>
       <c r="D898" t="s">
-        <v>2236</v>
+        <v>2380</v>
       </c>
       <c r="E898">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F898">
-        <v>17.99</v>
-[...2 lines deleted...]
-        <v>2224</v>
+        <v>271.06</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="A899" t="s">
-        <v>650</v>
+        <v>2381</v>
       </c>
       <c r="B899" s="1">
-        <v>5010415520012</v>
+        <v>3220660289929</v>
       </c>
       <c r="C899" t="s">
-        <v>2237</v>
+        <v>2382</v>
       </c>
       <c r="D899" t="s">
-        <v>2238</v>
+        <v>2383</v>
       </c>
       <c r="E899">
         <v>0</v>
       </c>
       <c r="F899">
-        <v>14.99</v>
-[...2 lines deleted...]
-        <v>2183</v>
+        <v>272.83</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="A900" t="s">
-        <v>2239</v>
+        <v>1317</v>
       </c>
       <c r="B900" s="1">
-        <v>4015588883637</v>
+        <v>4211125421038</v>
       </c>
       <c r="C900" t="s">
-        <v>2240</v>
+        <v>1318</v>
       </c>
       <c r="D900" t="s">
-        <v>2241</v>
+        <v>2384</v>
       </c>
       <c r="E900">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F900">
-        <v>166.95</v>
+        <v>274.4</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901" t="s">
-        <v>2243</v>
-[...2 lines deleted...]
-        <v>2242</v>
+        <v>1317</v>
+      </c>
+      <c r="B901" s="1">
+        <v>4211125421038</v>
+      </c>
+      <c r="C901" t="s">
+        <v>1318</v>
       </c>
       <c r="D901" t="s">
-        <v>2244</v>
+        <v>2385</v>
       </c>
       <c r="E901">
         <v>0</v>
       </c>
       <c r="F901">
-        <v>0.0</v>
+        <v>274.4</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="A902" t="s">
-        <v>2245</v>
+        <v>1317</v>
       </c>
       <c r="B902" s="1">
-        <v>8033224600611</v>
+        <v>4211125421038</v>
       </c>
       <c r="C902" t="s">
-        <v>2246</v>
+        <v>1318</v>
       </c>
       <c r="D902" t="s">
-        <v>2247</v>
+        <v>2386</v>
       </c>
       <c r="E902">
         <v>0</v>
       </c>
       <c r="F902">
-        <v>283.34</v>
+        <v>274.4</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903" t="s">
-        <v>2248</v>
+        <v>1317</v>
       </c>
       <c r="B903" s="1">
-        <v>5600442814125</v>
+        <v>4211125421038</v>
       </c>
       <c r="C903" t="s">
-        <v>2249</v>
+        <v>1318</v>
       </c>
       <c r="D903" t="s">
-        <v>2250</v>
+        <v>2387</v>
       </c>
       <c r="E903">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F903">
-        <v>111.64</v>
+        <v>274.4</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904" t="s">
-        <v>2251</v>
+        <v>1227</v>
       </c>
       <c r="B904" s="1">
-        <v>4007885005331</v>
+        <v>5010777139679</v>
       </c>
       <c r="C904" t="s">
-        <v>2252</v>
+        <v>1228</v>
       </c>
       <c r="D904" t="s">
-        <v>2253</v>
+        <v>2388</v>
       </c>
       <c r="E904">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F904">
-        <v>474.93</v>
+        <v>276.13</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905" t="s">
-        <v>2254</v>
+        <v>2389</v>
       </c>
       <c r="B905" s="1">
-        <v>8001348103141</v>
+        <v>4211125360023</v>
       </c>
       <c r="C905" t="s">
-        <v>2255</v>
+        <v>2390</v>
       </c>
       <c r="D905" t="s">
-        <v>2256</v>
+        <v>2391</v>
       </c>
       <c r="E905">
         <v>0</v>
       </c>
       <c r="F905">
-        <v>0.0</v>
+        <v>277.05</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="A906" t="s">
-        <v>2257</v>
+        <v>2389</v>
       </c>
       <c r="B906" s="1">
-        <v>4030152028016</v>
+        <v>4211125360023</v>
       </c>
       <c r="C906" t="s">
-        <v>2258</v>
+        <v>2390</v>
       </c>
       <c r="D906" t="s">
-        <v>2259</v>
+        <v>2392</v>
       </c>
       <c r="E906">
         <v>0</v>
       </c>
       <c r="F906">
-        <v>296.47</v>
+        <v>277.05</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="A907" t="s">
-        <v>2260</v>
+        <v>2389</v>
       </c>
       <c r="B907" s="1">
-        <v>5028252523271</v>
+        <v>4211125360023</v>
       </c>
       <c r="C907" t="s">
-        <v>2261</v>
+        <v>2390</v>
       </c>
       <c r="D907" t="s">
-        <v>2262</v>
+        <v>2393</v>
       </c>
       <c r="E907">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F907">
-        <v>431.59</v>
+        <v>277.05</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="A908" t="s">
-        <v>2264</v>
-[...2 lines deleted...]
-        <v>2263</v>
+        <v>1254</v>
+      </c>
+      <c r="B908" s="1">
+        <v>4211125424169</v>
       </c>
       <c r="C908" t="s">
-        <v>2265</v>
+        <v>1255</v>
       </c>
       <c r="D908" t="s">
-        <v>2266</v>
+        <v>2394</v>
       </c>
       <c r="E908">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F908">
-        <v>303.16</v>
+        <v>279.55</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="A909" t="s">
-        <v>2267</v>
+        <v>1254</v>
       </c>
       <c r="B909" s="1">
-        <v>5028252523301</v>
+        <v>4211125424169</v>
       </c>
       <c r="C909" t="s">
-        <v>2268</v>
+        <v>1255</v>
       </c>
       <c r="D909" t="s">
-        <v>2269</v>
+        <v>2395</v>
       </c>
       <c r="E909">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F909">
-        <v>647.74</v>
+        <v>279.55</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="A910" t="s">
-        <v>1985</v>
+        <v>1254</v>
       </c>
       <c r="B910" s="1">
-        <v>5028252523219</v>
+        <v>4211125424169</v>
       </c>
       <c r="C910" t="s">
-        <v>1986</v>
+        <v>1255</v>
       </c>
       <c r="D910" t="s">
-        <v>2270</v>
+        <v>2396</v>
       </c>
       <c r="E910">
         <v>1</v>
       </c>
       <c r="F910">
-        <v>324.89</v>
+        <v>279.55</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="A911" t="s">
-        <v>2272</v>
-[...2 lines deleted...]
-        <v>2271</v>
+        <v>1254</v>
+      </c>
+      <c r="B911" s="1">
+        <v>4211125424169</v>
       </c>
       <c r="C911" t="s">
-        <v>2273</v>
+        <v>1255</v>
       </c>
       <c r="D911" t="s">
-        <v>2274</v>
+        <v>2397</v>
       </c>
       <c r="E911">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F911">
-        <v>295.0</v>
+        <v>279.55</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="A912" t="s">
-        <v>2275</v>
+        <v>1254</v>
       </c>
       <c r="B912" s="1">
-        <v>8028400039125</v>
+        <v>4211125424169</v>
       </c>
       <c r="C912" t="s">
-        <v>2276</v>
+        <v>1255</v>
       </c>
       <c r="D912" t="s">
-        <v>2277</v>
+        <v>2398</v>
       </c>
       <c r="E912">
         <v>1</v>
       </c>
       <c r="F912">
-        <v>700.1</v>
+        <v>279.55</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="A913" t="s">
-        <v>2278</v>
+        <v>1254</v>
       </c>
       <c r="B913" s="1">
-        <v>5603750500469</v>
+        <v>4211125424169</v>
       </c>
       <c r="C913" t="s">
-        <v>2279</v>
+        <v>1255</v>
       </c>
       <c r="D913" t="s">
-        <v>2280</v>
+        <v>2399</v>
       </c>
       <c r="E913">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F913">
-        <v>110.65</v>
+        <v>279.55</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="A914" t="s">
-        <v>1004</v>
+        <v>1254</v>
       </c>
       <c r="B914" s="1">
-        <v>192233009636</v>
+        <v>4211125424169</v>
       </c>
       <c r="C914" t="s">
-        <v>1005</v>
+        <v>1255</v>
       </c>
       <c r="D914" t="s">
-        <v>2281</v>
+        <v>2400</v>
       </c>
       <c r="E914">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F914">
-        <v>129.53</v>
+        <v>279.55</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="A915" t="s">
-        <v>2282</v>
-[...1 lines deleted...]
-      <c r="B915" s="1"/>
+        <v>1254</v>
+      </c>
+      <c r="B915" s="1">
+        <v>4211125424169</v>
+      </c>
       <c r="C915" t="s">
-        <v>2283</v>
+        <v>1255</v>
       </c>
       <c r="D915" t="s">
-        <v>2284</v>
+        <v>2401</v>
       </c>
       <c r="E915">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F915">
-        <v>0.0</v>
+        <v>279.55</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="A916" t="s">
-        <v>2285</v>
-[...1 lines deleted...]
-      <c r="B916" s="1"/>
+        <v>2402</v>
+      </c>
+      <c r="B916" s="1">
+        <v>8033224600611</v>
+      </c>
       <c r="C916" t="s">
-        <v>2286</v>
+        <v>2403</v>
       </c>
       <c r="D916" t="s">
-        <v>2287</v>
+        <v>2404</v>
       </c>
       <c r="E916">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F916">
-        <v>0.0</v>
+        <v>283.34</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="A917" t="s">
-        <v>1420</v>
-[...1 lines deleted...]
-      <c r="B917" s="1"/>
+        <v>2406</v>
+      </c>
+      <c r="B917" s="1" t="s">
+        <v>2405</v>
+      </c>
       <c r="C917" t="s">
-        <v>1421</v>
+        <v>2407</v>
       </c>
       <c r="D917" t="s">
-        <v>2288</v>
+        <v>2408</v>
       </c>
       <c r="E917">
         <v>0</v>
       </c>
       <c r="F917">
-        <v>0.0</v>
+        <v>284.09</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="A918" t="s">
-        <v>2289</v>
-[...2 lines deleted...]
-        <v>4007885243245</v>
+        <v>2406</v>
+      </c>
+      <c r="B918" s="1" t="s">
+        <v>2405</v>
       </c>
       <c r="C918" t="s">
-        <v>2290</v>
+        <v>2407</v>
       </c>
       <c r="D918" t="s">
-        <v>2291</v>
+        <v>2409</v>
       </c>
       <c r="E918">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F918">
-        <v>169.41</v>
+        <v>284.09</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="A919" t="s">
-        <v>2292</v>
+        <v>2410</v>
       </c>
       <c r="B919" s="1">
-        <v>4016032330950</v>
+        <v>5397184200261</v>
       </c>
       <c r="C919" t="s">
-        <v>2293</v>
+        <v>2411</v>
       </c>
       <c r="D919" t="s">
-        <v>2294</v>
+        <v>2412</v>
       </c>
       <c r="E919">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F919">
-        <v>342.35</v>
+        <v>288.81</v>
+      </c>
+      <c r="G919" t="s">
+        <v>1067</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="A920" t="s">
-        <v>2295</v>
-[...1 lines deleted...]
-      <c r="B920" s="1"/>
+        <v>2413</v>
+      </c>
+      <c r="B920" s="1">
+        <v>8858741700480</v>
+      </c>
       <c r="C920" t="s">
-        <v>2296</v>
+        <v>2414</v>
       </c>
       <c r="D920" t="s">
-        <v>2297</v>
+        <v>2415</v>
       </c>
       <c r="E920">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F920">
-        <v>0.0</v>
+        <v>292.43</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="A921" t="s">
-        <v>2298</v>
+        <v>2416</v>
       </c>
       <c r="B921" s="1">
-        <v>192233009551</v>
+        <v>5025232817771</v>
       </c>
       <c r="C921" t="s">
-        <v>27</v>
+        <v>2417</v>
       </c>
       <c r="D921" t="s">
-        <v>2299</v>
+        <v>2418</v>
       </c>
       <c r="E921">
         <v>0</v>
       </c>
       <c r="F921">
-        <v>0.0</v>
+        <v>294.0</v>
+      </c>
+      <c r="G921" t="s">
+        <v>1644</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="A922" t="s">
-        <v>2298</v>
+        <v>2419</v>
       </c>
       <c r="B922" s="1">
-        <v>192233009551</v>
+        <v>8007403061135</v>
       </c>
       <c r="C922" t="s">
-        <v>27</v>
+        <v>2420</v>
       </c>
       <c r="D922" t="s">
-        <v>2300</v>
+        <v>2421</v>
       </c>
       <c r="E922">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F922">
-        <v>0.0</v>
+        <v>294.95</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="A923" t="s">
-        <v>2301</v>
-[...1 lines deleted...]
-      <c r="B923" s="1"/>
+        <v>2419</v>
+      </c>
+      <c r="B923" s="1">
+        <v>8007403061135</v>
+      </c>
       <c r="C923" t="s">
-        <v>2302</v>
+        <v>2420</v>
       </c>
       <c r="D923" t="s">
-        <v>2303</v>
+        <v>2422</v>
       </c>
       <c r="E923">
         <v>1</v>
       </c>
       <c r="F923">
-        <v>0.0</v>
+        <v>294.95</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="A924" t="s">
-        <v>2304</v>
-[...1 lines deleted...]
-      <c r="B924" s="1"/>
+        <v>2419</v>
+      </c>
+      <c r="B924" s="1">
+        <v>8007403061135</v>
+      </c>
       <c r="C924" t="s">
-        <v>2305</v>
+        <v>2420</v>
       </c>
       <c r="D924" t="s">
-        <v>2306</v>
+        <v>2423</v>
       </c>
       <c r="E924">
         <v>1</v>
       </c>
       <c r="F924">
-        <v>0.0</v>
+        <v>294.95</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="A925" t="s">
-        <v>2307</v>
-[...1 lines deleted...]
-      <c r="B925" s="1"/>
+        <v>2419</v>
+      </c>
+      <c r="B925" s="1">
+        <v>8007403061135</v>
+      </c>
       <c r="C925" t="s">
-        <v>2308</v>
+        <v>2420</v>
       </c>
       <c r="D925" t="s">
-        <v>2309</v>
+        <v>2424</v>
       </c>
       <c r="E925">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F925">
-        <v>0.0</v>
+        <v>294.95</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="A926" t="s">
-        <v>2310</v>
+        <v>2419</v>
       </c>
       <c r="B926" s="1">
-        <v>5902622414430</v>
+        <v>8007403061135</v>
       </c>
       <c r="C926" t="s">
-        <v>2311</v>
+        <v>2420</v>
       </c>
       <c r="D926" t="s">
-        <v>2312</v>
+        <v>2425</v>
       </c>
       <c r="E926">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F926">
-        <v>29.99</v>
+        <v>294.95</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="A927" t="s">
-        <v>2313</v>
+        <v>2419</v>
       </c>
       <c r="B927" s="1">
-        <v>3334381038442</v>
+        <v>8007403061135</v>
       </c>
       <c r="C927" t="s">
-        <v>2314</v>
+        <v>2420</v>
       </c>
       <c r="D927" t="s">
-        <v>2315</v>
+        <v>2426</v>
       </c>
       <c r="E927">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F927">
-        <v>156.15</v>
+        <v>294.95</v>
       </c>
     </row>
     <row r="928" spans="1:7">
       <c r="A928" t="s">
-        <v>2316</v>
+        <v>2419</v>
       </c>
       <c r="B928" s="1">
-        <v>4052025951948</v>
+        <v>8007403061135</v>
       </c>
       <c r="C928" t="s">
-        <v>2317</v>
+        <v>2420</v>
       </c>
       <c r="D928" t="s">
-        <v>2318</v>
+        <v>2427</v>
       </c>
       <c r="E928">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F928">
-        <v>207.9</v>
+        <v>294.95</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="A929" t="s">
-        <v>2319</v>
-[...1 lines deleted...]
-      <c r="B929" s="1"/>
+        <v>2419</v>
+      </c>
+      <c r="B929" s="1">
+        <v>8007403061135</v>
+      </c>
       <c r="C929" t="s">
-        <v>2320</v>
+        <v>2420</v>
       </c>
       <c r="D929" t="s">
-        <v>2321</v>
+        <v>2428</v>
       </c>
       <c r="E929">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F929">
-        <v>0.0</v>
+        <v>294.95</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="A930" t="s">
-        <v>2322</v>
+        <v>2419</v>
       </c>
       <c r="B930" s="1">
-        <v>8717447617662</v>
+        <v>8007403061135</v>
       </c>
       <c r="C930" t="s">
-        <v>2323</v>
+        <v>2420</v>
       </c>
       <c r="D930" t="s">
-        <v>2324</v>
+        <v>2429</v>
       </c>
       <c r="E930">
         <v>1</v>
       </c>
       <c r="F930">
-        <v>0.0</v>
+        <v>294.95</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="A931" t="s">
-        <v>2325</v>
+        <v>2430</v>
       </c>
       <c r="B931" s="1">
-        <v>3770017405378</v>
+        <v>4078500175609</v>
       </c>
       <c r="C931" t="s">
-        <v>2326</v>
+        <v>2431</v>
       </c>
       <c r="D931" t="s">
-        <v>2327</v>
+        <v>2432</v>
       </c>
       <c r="E931">
         <v>0</v>
       </c>
       <c r="F931">
-        <v>51.73</v>
+        <v>294.98</v>
+      </c>
+      <c r="G931" t="s">
+        <v>1467</v>
       </c>
     </row>
     <row r="932" spans="1:7">
       <c r="A932" t="s">
-        <v>2067</v>
-[...2 lines deleted...]
-        <v>3661276148789</v>
+        <v>2434</v>
+      </c>
+      <c r="B932" s="1" t="s">
+        <v>2433</v>
       </c>
       <c r="C932" t="s">
-        <v>2068</v>
+        <v>2435</v>
       </c>
       <c r="D932" t="s">
-        <v>2328</v>
+        <v>2436</v>
       </c>
       <c r="E932">
         <v>0</v>
       </c>
       <c r="F932">
-        <v>645.99</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="933" spans="1:7">
       <c r="A933" t="s">
-        <v>2329</v>
+        <v>2437</v>
       </c>
       <c r="B933" s="1">
-        <v>4007923148501</v>
+        <v>4030152028016</v>
       </c>
       <c r="C933" t="s">
-        <v>2330</v>
+        <v>2438</v>
       </c>
       <c r="D933" t="s">
-        <v>2331</v>
+        <v>2439</v>
       </c>
       <c r="E933">
         <v>0</v>
       </c>
       <c r="F933">
-        <v>583.63</v>
+        <v>296.47</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="A934" t="s">
-        <v>2332</v>
-[...2 lines deleted...]
-        <v>4007923604489</v>
+        <v>2441</v>
+      </c>
+      <c r="B934" s="1" t="s">
+        <v>2440</v>
       </c>
       <c r="C934" t="s">
-        <v>2333</v>
+        <v>2442</v>
       </c>
       <c r="D934" t="s">
-        <v>2334</v>
+        <v>2443</v>
       </c>
       <c r="E934">
         <v>0</v>
       </c>
       <c r="F934">
-        <v>0.0</v>
+        <v>299.0</v>
+      </c>
+      <c r="G934" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="A935" t="s">
-        <v>2336</v>
-[...2 lines deleted...]
-        <v>2335</v>
+        <v>2444</v>
+      </c>
+      <c r="B935" s="1">
+        <v>7315820420901</v>
       </c>
       <c r="C935" t="s">
-        <v>2337</v>
+        <v>2445</v>
       </c>
       <c r="D935" t="s">
-        <v>2338</v>
+        <v>2446</v>
       </c>
       <c r="E935">
         <v>0</v>
       </c>
       <c r="F935">
-        <v>431.36</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="A936" t="s">
-        <v>2340</v>
-[...2 lines deleted...]
-        <v>2339</v>
+        <v>2447</v>
+      </c>
+      <c r="B936" s="1">
+        <v>8436036556648</v>
       </c>
       <c r="C936" t="s">
-        <v>2341</v>
+        <v>2448</v>
       </c>
       <c r="D936" t="s">
-        <v>2342</v>
+        <v>2449</v>
       </c>
       <c r="E936">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F936">
-        <v>340.73</v>
+        <v>299.03</v>
       </c>
     </row>
     <row r="937" spans="1:7">
       <c r="A937" t="s">
-        <v>2343</v>
+        <v>2450</v>
       </c>
       <c r="B937" s="1">
-        <v>5057232698104</v>
+        <v>820909744047</v>
       </c>
       <c r="C937" t="s">
-        <v>2344</v>
+        <v>2451</v>
       </c>
       <c r="D937" t="s">
-        <v>2345</v>
+        <v>2452</v>
       </c>
       <c r="E937">
         <v>0</v>
       </c>
       <c r="F937">
-        <v>0.0</v>
+        <v>299.99</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="A938" t="s">
-        <v>2346</v>
+        <v>2453</v>
       </c>
       <c r="B938" s="1">
-        <v>3451618700207</v>
+        <v>3016661153358</v>
       </c>
       <c r="C938" t="s">
-        <v>2347</v>
+        <v>2454</v>
       </c>
       <c r="D938" t="s">
-        <v>2348</v>
+        <v>2455</v>
       </c>
       <c r="E938">
         <v>0</v>
       </c>
       <c r="F938">
-        <v>161.66</v>
+        <v>300.19</v>
       </c>
     </row>
     <row r="939" spans="1:7">
       <c r="A939" t="s">
-        <v>2350</v>
+        <v>2457</v>
       </c>
       <c r="B939" s="1" t="s">
-        <v>2349</v>
+        <v>2456</v>
       </c>
       <c r="C939" t="s">
-        <v>2351</v>
+        <v>2458</v>
       </c>
       <c r="D939" t="s">
-        <v>2352</v>
+        <v>2459</v>
       </c>
       <c r="E939">
         <v>0</v>
       </c>
       <c r="F939">
-        <v>284.09</v>
+        <v>300.83</v>
+      </c>
+      <c r="G939" t="s">
+        <v>1067</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="A940" t="s">
-        <v>2353</v>
-[...2 lines deleted...]
-        <v>4260332054386</v>
+        <v>2461</v>
+      </c>
+      <c r="B940" s="1" t="s">
+        <v>2460</v>
       </c>
       <c r="C940" t="s">
-        <v>2354</v>
+        <v>2462</v>
       </c>
       <c r="D940" t="s">
-        <v>2355</v>
+        <v>2463</v>
       </c>
       <c r="E940">
         <v>0</v>
       </c>
       <c r="F940">
-        <v>148.36</v>
+        <v>303.16</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="A941" t="s">
-        <v>2357</v>
-[...2 lines deleted...]
-        <v>2356</v>
+        <v>2464</v>
+      </c>
+      <c r="B941" s="1">
+        <v>5713941110510</v>
       </c>
       <c r="C941" t="s">
-        <v>2358</v>
+        <v>2465</v>
       </c>
       <c r="D941" t="s">
-        <v>2359</v>
+        <v>2466</v>
       </c>
       <c r="E941">
         <v>0</v>
       </c>
       <c r="F941">
-        <v>0.0</v>
+        <v>303.56</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="A942" t="s">
-        <v>2360</v>
+        <v>2467</v>
       </c>
       <c r="B942" s="1">
-        <v>5903771705905</v>
+        <v>4004128019872</v>
       </c>
       <c r="C942" t="s">
-        <v>2361</v>
+        <v>2468</v>
       </c>
       <c r="D942" t="s">
-        <v>2362</v>
+        <v>2469</v>
       </c>
       <c r="E942">
         <v>0</v>
       </c>
       <c r="F942">
-        <v>219.99</v>
+        <v>309.45</v>
       </c>
     </row>
     <row r="943" spans="1:7">
       <c r="A943" t="s">
-        <v>2364</v>
-[...2 lines deleted...]
-        <v>2363</v>
+        <v>2470</v>
+      </c>
+      <c r="B943" s="1">
+        <v>4007885005584</v>
       </c>
       <c r="C943" t="s">
-        <v>2365</v>
+        <v>2471</v>
       </c>
       <c r="D943" t="s">
-        <v>2366</v>
+        <v>2472</v>
       </c>
       <c r="E943">
         <v>0</v>
       </c>
       <c r="F943">
-        <v>270.51</v>
+        <v>310.3</v>
+      </c>
+      <c r="G943" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="944" spans="1:7">
       <c r="A944" t="s">
-        <v>2367</v>
+        <v>2473</v>
       </c>
       <c r="B944" s="1">
-        <v>5902581658234</v>
+        <v>4211125431037</v>
       </c>
       <c r="C944" t="s">
-        <v>2368</v>
+        <v>1509</v>
       </c>
       <c r="D944" t="s">
-        <v>2369</v>
+        <v>2474</v>
       </c>
       <c r="E944">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F944">
-        <v>159.99</v>
+        <v>311.63</v>
       </c>
     </row>
     <row r="945" spans="1:7">
       <c r="A945" t="s">
-        <v>2370</v>
-[...1 lines deleted...]
-      <c r="B945" s="1"/>
+        <v>2473</v>
+      </c>
+      <c r="B945" s="1">
+        <v>4211125431037</v>
+      </c>
       <c r="C945" t="s">
-        <v>2371</v>
+        <v>1509</v>
       </c>
       <c r="D945" t="s">
-        <v>2372</v>
+        <v>2475</v>
       </c>
       <c r="E945">
         <v>0</v>
       </c>
       <c r="F945">
-        <v>0.0</v>
+        <v>311.63</v>
       </c>
     </row>
     <row r="946" spans="1:7">
       <c r="A946" t="s">
-        <v>2374</v>
-[...2 lines deleted...]
-        <v>2373</v>
+        <v>1508</v>
+      </c>
+      <c r="B946" s="1">
+        <v>4211125431037</v>
       </c>
       <c r="C946" t="s">
-        <v>2375</v>
+        <v>1509</v>
       </c>
       <c r="D946" t="s">
-        <v>2376</v>
+        <v>2476</v>
       </c>
       <c r="E946">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F946">
-        <v>265.05</v>
+        <v>311.63</v>
       </c>
     </row>
     <row r="947" spans="1:7">
       <c r="A947" t="s">
-        <v>2377</v>
+        <v>1508</v>
       </c>
       <c r="B947" s="1">
-        <v>3220660271825</v>
+        <v>4211125431037</v>
       </c>
       <c r="C947" t="s">
-        <v>2378</v>
+        <v>1509</v>
       </c>
       <c r="D947" t="s">
-        <v>2379</v>
+        <v>2477</v>
       </c>
       <c r="E947">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F947">
-        <v>159.99</v>
+        <v>311.63</v>
       </c>
     </row>
     <row r="948" spans="1:7">
       <c r="A948" t="s">
-        <v>2350</v>
-[...2 lines deleted...]
-        <v>2349</v>
+        <v>2473</v>
+      </c>
+      <c r="B948" s="1">
+        <v>4211125431037</v>
       </c>
       <c r="C948" t="s">
-        <v>2351</v>
+        <v>1509</v>
       </c>
       <c r="D948" t="s">
-        <v>2380</v>
+        <v>2478</v>
       </c>
       <c r="E948">
         <v>0</v>
       </c>
       <c r="F948">
-        <v>284.09</v>
+        <v>311.63</v>
       </c>
     </row>
     <row r="949" spans="1:7">
       <c r="A949" t="s">
-        <v>2336</v>
-[...2 lines deleted...]
-        <v>2335</v>
+        <v>2473</v>
+      </c>
+      <c r="B949" s="1">
+        <v>4211125431037</v>
       </c>
       <c r="C949" t="s">
-        <v>2337</v>
+        <v>1509</v>
       </c>
       <c r="D949" t="s">
-        <v>2381</v>
+        <v>2479</v>
       </c>
       <c r="E949">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F949">
-        <v>431.36</v>
+        <v>311.63</v>
       </c>
     </row>
     <row r="950" spans="1:7">
       <c r="A950" t="s">
-        <v>2383</v>
-[...2 lines deleted...]
-        <v>2382</v>
+        <v>1508</v>
+      </c>
+      <c r="B950" s="1">
+        <v>4211125431037</v>
       </c>
       <c r="C950" t="s">
-        <v>2384</v>
+        <v>1509</v>
       </c>
       <c r="D950" t="s">
-        <v>2385</v>
+        <v>2480</v>
       </c>
       <c r="E950">
         <v>0</v>
       </c>
       <c r="F950">
-        <v>240.0</v>
+        <v>311.63</v>
       </c>
     </row>
     <row r="951" spans="1:7">
       <c r="A951" t="s">
-        <v>2386</v>
+        <v>1474</v>
       </c>
       <c r="B951" s="1">
-        <v>3220660302932</v>
+        <v>4015588889554</v>
       </c>
       <c r="C951" t="s">
-        <v>2387</v>
+        <v>1475</v>
       </c>
       <c r="D951" t="s">
-        <v>2388</v>
+        <v>2481</v>
       </c>
       <c r="E951">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F951">
-        <v>149.0</v>
+        <v>313.73</v>
       </c>
     </row>
     <row r="952" spans="1:7">
       <c r="A952" t="s">
-        <v>589</v>
+        <v>2482</v>
       </c>
       <c r="B952" s="1">
-        <v>3220660343867</v>
+        <v>5099206082793</v>
       </c>
       <c r="C952" t="s">
-        <v>590</v>
+        <v>2483</v>
       </c>
       <c r="D952" t="s">
-        <v>2389</v>
+        <v>2484</v>
       </c>
       <c r="E952">
         <v>0</v>
       </c>
       <c r="F952">
-        <v>0.0</v>
+        <v>313.81</v>
+      </c>
+      <c r="G952" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="953" spans="1:7">
       <c r="A953" t="s">
-        <v>2390</v>
+        <v>2485</v>
       </c>
       <c r="B953" s="1">
-        <v>3220660289929</v>
+        <v>4211125326029</v>
       </c>
       <c r="C953" t="s">
-        <v>2391</v>
+        <v>2486</v>
       </c>
       <c r="D953" t="s">
-        <v>2392</v>
+        <v>2487</v>
       </c>
       <c r="E953">
         <v>0</v>
       </c>
       <c r="F953">
-        <v>272.83</v>
+        <v>317.0</v>
       </c>
     </row>
     <row r="954" spans="1:7">
       <c r="A954" t="s">
-        <v>2393</v>
+        <v>2488</v>
       </c>
       <c r="B954" s="1">
-        <v>5019090114462</v>
+        <v>4211125225919</v>
       </c>
       <c r="C954" t="s">
-        <v>2394</v>
+        <v>2489</v>
       </c>
       <c r="D954" t="s">
-        <v>2395</v>
+        <v>2490</v>
       </c>
       <c r="E954">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F954">
-        <v>219.99</v>
+        <v>318.52</v>
       </c>
     </row>
     <row r="955" spans="1:7">
       <c r="A955" t="s">
-        <v>2396</v>
+        <v>1242</v>
       </c>
       <c r="B955" s="1">
-        <v>5903031428131</v>
+        <v>4549292185638</v>
       </c>
       <c r="C955" t="s">
-        <v>2397</v>
+        <v>1243</v>
       </c>
       <c r="D955" t="s">
-        <v>2398</v>
+        <v>2491</v>
       </c>
       <c r="E955">
         <v>0</v>
       </c>
       <c r="F955">
-        <v>269.0</v>
+        <v>318.99</v>
       </c>
     </row>
     <row r="956" spans="1:7">
       <c r="A956" t="s">
-        <v>2399</v>
+        <v>2492</v>
       </c>
       <c r="B956" s="1">
-        <v>4058511835112</v>
+        <v>791360325598</v>
       </c>
       <c r="C956" t="s">
-        <v>2400</v>
+        <v>2493</v>
       </c>
       <c r="D956" t="s">
-        <v>2401</v>
+        <v>2494</v>
       </c>
       <c r="E956">
         <v>0</v>
       </c>
       <c r="F956">
-        <v>641.49</v>
+        <v>319.99</v>
       </c>
     </row>
     <row r="957" spans="1:7">
       <c r="A957" t="s">
-        <v>2402</v>
+        <v>2495</v>
       </c>
       <c r="B957" s="1">
-        <v>5028318385652</v>
+        <v>5028252523219</v>
       </c>
       <c r="C957" t="s">
-        <v>2403</v>
+        <v>2496</v>
       </c>
       <c r="D957" t="s">
-        <v>2404</v>
+        <v>2497</v>
       </c>
       <c r="E957">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F957">
-        <v>257.32</v>
+        <v>324.89</v>
       </c>
     </row>
     <row r="958" spans="1:7">
       <c r="A958" t="s">
-        <v>2405</v>
+        <v>2495</v>
       </c>
       <c r="B958" s="1">
-        <v>4008146012464</v>
+        <v>5028252523219</v>
       </c>
       <c r="C958" t="s">
-        <v>2406</v>
+        <v>2496</v>
       </c>
       <c r="D958" t="s">
-        <v>2407</v>
+        <v>2498</v>
       </c>
       <c r="E958">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F958">
-        <v>685.93</v>
+        <v>324.89</v>
       </c>
     </row>
     <row r="959" spans="1:7">
       <c r="A959" t="s">
-        <v>1495</v>
+        <v>2495</v>
       </c>
       <c r="B959" s="1">
-        <v>4012473145054</v>
+        <v>5028252523219</v>
       </c>
       <c r="C959" t="s">
-        <v>1496</v>
+        <v>2496</v>
       </c>
       <c r="D959" t="s">
-        <v>2408</v>
+        <v>2499</v>
       </c>
       <c r="E959">
         <v>0</v>
       </c>
       <c r="F959">
-        <v>165.25</v>
+        <v>324.89</v>
       </c>
     </row>
     <row r="960" spans="1:7">
       <c r="A960" t="s">
-        <v>889</v>
-[...1 lines deleted...]
-      <c r="B960" s="1"/>
+        <v>2500</v>
+      </c>
+      <c r="B960" s="1">
+        <v>4030152027118</v>
+      </c>
       <c r="C960" t="s">
-        <v>890</v>
+        <v>2501</v>
       </c>
       <c r="D960" t="s">
-        <v>2409</v>
+        <v>2502</v>
       </c>
       <c r="E960">
         <v>0</v>
       </c>
       <c r="F960">
-        <v>0.0</v>
+        <v>325.92</v>
       </c>
     </row>
     <row r="961" spans="1:7">
       <c r="A961" t="s">
-        <v>1349</v>
-[...2 lines deleted...]
-        <v>2410</v>
+        <v>2503</v>
+      </c>
+      <c r="B961" s="1">
+        <v>4015588602771</v>
       </c>
       <c r="C961" t="s">
-        <v>31</v>
+        <v>2504</v>
       </c>
       <c r="D961" t="s">
-        <v>2411</v>
+        <v>2505</v>
       </c>
       <c r="E961">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F961">
-        <v>57.99</v>
+        <v>325.95</v>
       </c>
     </row>
     <row r="962" spans="1:7">
       <c r="A962" t="s">
-        <v>1985</v>
+        <v>2506</v>
       </c>
       <c r="B962" s="1">
-        <v>5028252523219</v>
+        <v>4002432116386</v>
       </c>
       <c r="C962" t="s">
-        <v>1986</v>
+        <v>2507</v>
       </c>
       <c r="D962" t="s">
-        <v>2412</v>
+        <v>2508</v>
       </c>
       <c r="E962">
         <v>0</v>
       </c>
       <c r="F962">
-        <v>324.89</v>
+        <v>333.2</v>
+      </c>
+      <c r="G962" t="s">
+        <v>1067</v>
       </c>
     </row>
     <row r="963" spans="1:7">
       <c r="A963" t="s">
-        <v>2413</v>
+        <v>2509</v>
       </c>
       <c r="B963" s="1">
-        <v>3016661150722</v>
+        <v>8007403166304</v>
       </c>
       <c r="C963" t="s">
-        <v>2414</v>
+        <v>2510</v>
       </c>
       <c r="D963" t="s">
-        <v>2415</v>
+        <v>2511</v>
       </c>
       <c r="E963">
         <v>0</v>
       </c>
       <c r="F963">
-        <v>0.0</v>
+        <v>336.63</v>
       </c>
     </row>
     <row r="964" spans="1:7">
       <c r="A964" t="s">
-        <v>2416</v>
+        <v>2509</v>
       </c>
       <c r="B964" s="1">
-        <v>5722000143062</v>
+        <v>8007403166304</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2510</v>
       </c>
       <c r="D964" t="s">
-        <v>2417</v>
+        <v>2512</v>
       </c>
       <c r="E964">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F964">
-        <v>0.0</v>
+        <v>336.63</v>
       </c>
     </row>
     <row r="965" spans="1:7">
       <c r="A965" t="s">
-        <v>2418</v>
+        <v>2509</v>
       </c>
       <c r="B965" s="1">
-        <v>5713941061218</v>
+        <v>8007403166304</v>
       </c>
       <c r="C965" t="s">
-        <v>2419</v>
+        <v>2510</v>
       </c>
       <c r="D965" t="s">
-        <v>2420</v>
+        <v>2513</v>
       </c>
       <c r="E965">
         <v>0</v>
       </c>
       <c r="F965">
-        <v>194.98</v>
+        <v>336.63</v>
       </c>
     </row>
     <row r="966" spans="1:7">
       <c r="A966" t="s">
-        <v>2421</v>
+        <v>2509</v>
       </c>
       <c r="B966" s="1">
-        <v>5713941110510</v>
+        <v>8007403166304</v>
       </c>
       <c r="C966" t="s">
-        <v>2422</v>
+        <v>2510</v>
       </c>
       <c r="D966" t="s">
-        <v>2423</v>
+        <v>2514</v>
       </c>
       <c r="E966">
         <v>0</v>
       </c>
       <c r="F966">
-        <v>303.56</v>
+        <v>336.63</v>
       </c>
     </row>
     <row r="967" spans="1:7">
       <c r="A967" t="s">
-        <v>2424</v>
+        <v>2509</v>
       </c>
       <c r="B967" s="1">
-        <v>2021026196698</v>
+        <v>8007403166304</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2510</v>
       </c>
       <c r="D967" t="s">
-        <v>2425</v>
+        <v>2515</v>
       </c>
       <c r="E967">
         <v>1</v>
       </c>
       <c r="F967">
-        <v>0.0</v>
+        <v>336.63</v>
       </c>
     </row>
     <row r="968" spans="1:7">
       <c r="A968" t="s">
-        <v>2426</v>
+        <v>2509</v>
       </c>
       <c r="B968" s="1">
-        <v>6942138976533</v>
+        <v>8007403166304</v>
       </c>
       <c r="C968" t="s">
-        <v>2427</v>
+        <v>2510</v>
       </c>
       <c r="D968" t="s">
-        <v>2428</v>
+        <v>2516</v>
       </c>
       <c r="E968">
         <v>0</v>
       </c>
       <c r="F968">
-        <v>703.17</v>
+        <v>336.63</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="A969" t="s">
-        <v>2429</v>
-[...1 lines deleted...]
-      <c r="B969" s="1"/>
+        <v>2509</v>
+      </c>
+      <c r="B969" s="1">
+        <v>8007403166304</v>
+      </c>
       <c r="C969" t="s">
-        <v>2430</v>
+        <v>2510</v>
       </c>
       <c r="D969" t="s">
-        <v>2431</v>
+        <v>2517</v>
       </c>
       <c r="E969">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F969">
-        <v>0.0</v>
+        <v>336.63</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="A970" t="s">
-        <v>2432</v>
-[...1 lines deleted...]
-      <c r="B970" s="1"/>
+        <v>2509</v>
+      </c>
+      <c r="B970" s="1">
+        <v>8007403166304</v>
+      </c>
       <c r="C970" t="s">
-        <v>2433</v>
+        <v>2510</v>
       </c>
       <c r="D970" t="s">
-        <v>2434</v>
+        <v>2518</v>
       </c>
       <c r="E970">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F970">
-        <v>0.0</v>
+        <v>336.63</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="A971" t="s">
-        <v>2432</v>
-[...1 lines deleted...]
-      <c r="B971" s="1"/>
+        <v>2509</v>
+      </c>
+      <c r="B971" s="1">
+        <v>8007403166304</v>
+      </c>
       <c r="C971" t="s">
-        <v>2433</v>
+        <v>2510</v>
       </c>
       <c r="D971" t="s">
-        <v>2435</v>
+        <v>2519</v>
       </c>
       <c r="E971">
         <v>1</v>
       </c>
       <c r="F971">
-        <v>0.0</v>
+        <v>336.63</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="A972" t="s">
-        <v>2436</v>
-[...1 lines deleted...]
-      <c r="B972" s="1"/>
+        <v>2506</v>
+      </c>
+      <c r="B972" s="1">
+        <v>4002432116386</v>
+      </c>
       <c r="C972" t="s">
-        <v>2437</v>
+        <v>2507</v>
       </c>
       <c r="D972" t="s">
-        <v>2438</v>
+        <v>2520</v>
       </c>
       <c r="E972">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F972">
-        <v>0.0</v>
+        <v>337.95</v>
+      </c>
+      <c r="G972" t="s">
+        <v>1009</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="A973" t="s">
-        <v>2436</v>
-[...1 lines deleted...]
-      <c r="B973" s="1"/>
+        <v>2521</v>
+      </c>
+      <c r="B973" s="1">
+        <v>4211125368036</v>
+      </c>
       <c r="C973" t="s">
-        <v>2437</v>
+        <v>2522</v>
       </c>
       <c r="D973" t="s">
-        <v>2439</v>
+        <v>2523</v>
       </c>
       <c r="E973">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F973">
-        <v>0.0</v>
+        <v>339.28</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="A974" t="s">
-        <v>2440</v>
-[...1 lines deleted...]
-      <c r="B974" s="1"/>
+        <v>2521</v>
+      </c>
+      <c r="B974" s="1">
+        <v>4211125368036</v>
+      </c>
       <c r="C974" t="s">
-        <v>2441</v>
+        <v>2522</v>
       </c>
       <c r="D974" t="s">
-        <v>2442</v>
+        <v>2524</v>
       </c>
       <c r="E974">
         <v>0</v>
       </c>
       <c r="F974">
-        <v>0.0</v>
+        <v>339.28</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="A975" t="s">
-        <v>2443</v>
-[...1 lines deleted...]
-      <c r="B975" s="1"/>
+        <v>2521</v>
+      </c>
+      <c r="B975" s="1">
+        <v>4211125368036</v>
+      </c>
       <c r="C975" t="s">
-        <v>2444</v>
+        <v>2522</v>
       </c>
       <c r="D975" t="s">
-        <v>2445</v>
+        <v>2525</v>
       </c>
       <c r="E975">
         <v>0</v>
       </c>
       <c r="F975">
-        <v>0.0</v>
+        <v>339.28</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="A976" t="s">
-        <v>2446</v>
+        <v>2521</v>
       </c>
       <c r="B976" s="1">
-        <v>4007923274064</v>
+        <v>4211125368036</v>
       </c>
       <c r="C976" t="s">
-        <v>2447</v>
+        <v>2522</v>
       </c>
       <c r="D976" t="s">
-        <v>2448</v>
+        <v>2526</v>
       </c>
       <c r="E976">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F976">
-        <v>784.38</v>
+        <v>339.28</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="A977" t="s">
-        <v>2449</v>
+        <v>2521</v>
       </c>
       <c r="B977" s="1">
-        <v>5414959058596</v>
+        <v>4211125368036</v>
       </c>
       <c r="C977" t="s">
-        <v>2450</v>
+        <v>2522</v>
       </c>
       <c r="D977" t="s">
-        <v>2451</v>
+        <v>2527</v>
       </c>
       <c r="E977">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F977">
-        <v>45.74</v>
+        <v>339.28</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="A978" t="s">
-        <v>2452</v>
+        <v>2521</v>
       </c>
       <c r="B978" s="1">
-        <v>5902533919697</v>
+        <v>4211125368036</v>
       </c>
       <c r="C978" t="s">
-        <v>2453</v>
+        <v>2522</v>
       </c>
       <c r="D978" t="s">
-        <v>2454</v>
+        <v>2528</v>
       </c>
       <c r="E978">
         <v>0</v>
       </c>
       <c r="F978">
-        <v>649.0</v>
+        <v>339.28</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="A979" t="s">
-        <v>2455</v>
+        <v>2521</v>
       </c>
       <c r="B979" s="1">
-        <v>3220660333110</v>
+        <v>4211125368036</v>
       </c>
       <c r="C979" t="s">
-        <v>2456</v>
+        <v>2522</v>
       </c>
       <c r="D979" t="s">
-        <v>2457</v>
+        <v>2529</v>
       </c>
       <c r="E979">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F979">
-        <v>486.23</v>
+        <v>339.28</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="A980" t="s">
-        <v>2458</v>
+        <v>2521</v>
       </c>
       <c r="B980" s="1">
-        <v>8058664125050</v>
+        <v>4211125368036</v>
       </c>
       <c r="C980" t="s">
-        <v>2459</v>
+        <v>2522</v>
       </c>
       <c r="D980" t="s">
-        <v>2460</v>
+        <v>2530</v>
       </c>
       <c r="E980">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F980">
-        <v>420.78</v>
+        <v>339.28</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="A981" t="s">
-        <v>2461</v>
+        <v>2531</v>
       </c>
       <c r="B981" s="1">
-        <v>4260057280510</v>
+        <v>5060630692452</v>
       </c>
       <c r="C981" t="s">
-        <v>2462</v>
+        <v>2532</v>
       </c>
       <c r="D981" t="s">
-        <v>2463</v>
+        <v>2533</v>
       </c>
       <c r="E981">
         <v>0</v>
       </c>
       <c r="F981">
-        <v>554.35</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="A982" t="s">
-        <v>2464</v>
+        <v>2531</v>
       </c>
       <c r="B982" s="1">
-        <v>5900495962720</v>
+        <v>5060630692452</v>
       </c>
       <c r="C982" t="s">
-        <v>2465</v>
+        <v>2532</v>
       </c>
       <c r="D982" t="s">
-        <v>2466</v>
+        <v>2534</v>
       </c>
       <c r="E982">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F982">
-        <v>842.65</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="A983" t="s">
-        <v>2467</v>
+        <v>2531</v>
       </c>
       <c r="B983" s="1">
-        <v>887961083903</v>
+        <v>5060630692452</v>
       </c>
       <c r="C983" t="s">
-        <v>2468</v>
+        <v>2532</v>
       </c>
       <c r="D983" t="s">
-        <v>2469</v>
+        <v>2535</v>
       </c>
       <c r="E983">
         <v>0</v>
       </c>
       <c r="F983">
-        <v>498.99</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="A984" t="s">
-        <v>2458</v>
-[...2 lines deleted...]
-        <v>8058664125043</v>
+        <v>2537</v>
+      </c>
+      <c r="B984" s="1" t="s">
+        <v>2536</v>
       </c>
       <c r="C984" t="s">
-        <v>2459</v>
+        <v>2538</v>
       </c>
       <c r="D984" t="s">
-        <v>2470</v>
+        <v>2539</v>
       </c>
       <c r="E984">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F984">
-        <v>420.78</v>
+        <v>340.73</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="A985" t="s">
-        <v>2471</v>
+        <v>2540</v>
       </c>
       <c r="B985" s="1">
-        <v>3660950075984</v>
+        <v>4016032330950</v>
       </c>
       <c r="C985" t="s">
-        <v>2472</v>
+        <v>2541</v>
       </c>
       <c r="D985" t="s">
-        <v>2473</v>
+        <v>2542</v>
       </c>
       <c r="E985">
         <v>0</v>
       </c>
       <c r="F985">
-        <v>401.0</v>
+        <v>342.35</v>
       </c>
     </row>
     <row r="986" spans="1:7">
       <c r="A986" t="s">
-        <v>2474</v>
+        <v>2543</v>
       </c>
       <c r="B986" s="1">
-        <v>5902581656049</v>
+        <v>4015588602191</v>
       </c>
       <c r="C986" t="s">
-        <v>2475</v>
+        <v>2544</v>
       </c>
       <c r="D986" t="s">
-        <v>2476</v>
+        <v>2545</v>
       </c>
       <c r="E986">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F986">
-        <v>144.9</v>
+        <v>344.89</v>
       </c>
     </row>
     <row r="987" spans="1:7">
       <c r="A987" t="s">
-        <v>2477</v>
+        <v>2546</v>
       </c>
       <c r="B987" s="1">
-        <v>3023191172520</v>
+        <v>4017807383737</v>
       </c>
       <c r="C987" t="s">
-        <v>2478</v>
+        <v>2547</v>
       </c>
       <c r="D987" t="s">
-        <v>2479</v>
+        <v>2548</v>
       </c>
       <c r="E987">
         <v>1</v>
       </c>
       <c r="F987">
-        <v>133.89</v>
+        <v>344.98</v>
       </c>
     </row>
     <row r="988" spans="1:7">
       <c r="A988" t="s">
-        <v>2480</v>
+        <v>1522</v>
       </c>
       <c r="B988" s="1">
-        <v>5010415510112</v>
+        <v>4053757306433</v>
       </c>
       <c r="C988" t="s">
-        <v>2481</v>
+        <v>1523</v>
       </c>
       <c r="D988" t="s">
-        <v>2482</v>
+        <v>2549</v>
       </c>
       <c r="E988">
         <v>0</v>
       </c>
       <c r="F988">
-        <v>348.22</v>
+        <v>347.47</v>
       </c>
     </row>
     <row r="989" spans="1:7">
       <c r="A989" t="s">
-        <v>2483</v>
+        <v>2550</v>
       </c>
       <c r="B989" s="1">
-        <v>5902533922352</v>
+        <v>4211125317164</v>
       </c>
       <c r="C989" t="s">
-        <v>2484</v>
+        <v>2551</v>
       </c>
       <c r="D989" t="s">
-        <v>2485</v>
+        <v>2552</v>
       </c>
       <c r="E989">
         <v>0</v>
       </c>
       <c r="F989">
-        <v>483.58</v>
+        <v>347.81</v>
       </c>
     </row>
     <row r="990" spans="1:7">
       <c r="A990" t="s">
-        <v>2486</v>
+        <v>2550</v>
       </c>
       <c r="B990" s="1">
-        <v>3220660317592</v>
+        <v>4211125317164</v>
       </c>
       <c r="C990" t="s">
-        <v>2487</v>
+        <v>2551</v>
       </c>
       <c r="D990" t="s">
-        <v>2488</v>
+        <v>2553</v>
       </c>
       <c r="E990">
         <v>0</v>
       </c>
       <c r="F990">
-        <v>789.8</v>
+        <v>347.81</v>
       </c>
     </row>
     <row r="991" spans="1:7">
       <c r="A991" t="s">
-        <v>2489</v>
+        <v>2554</v>
       </c>
       <c r="B991" s="1">
-        <v>6451355391109</v>
+        <v>5010415510112</v>
       </c>
       <c r="C991" t="s">
-        <v>2490</v>
+        <v>2555</v>
       </c>
       <c r="D991" t="s">
-        <v>2491</v>
+        <v>2556</v>
       </c>
       <c r="E991">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F991">
-        <v>0.0</v>
+        <v>348.22</v>
       </c>
     </row>
     <row r="992" spans="1:7">
       <c r="A992" t="s">
-        <v>2492</v>
-[...1 lines deleted...]
-      <c r="B992" s="1"/>
+        <v>2557</v>
+      </c>
+      <c r="B992" s="1">
+        <v>5055983112498</v>
+      </c>
       <c r="C992" t="s">
-        <v>2493</v>
+        <v>2558</v>
       </c>
       <c r="D992" t="s">
-        <v>2494</v>
+        <v>2559</v>
       </c>
       <c r="E992">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F992">
-        <v>0.0</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="993" spans="1:7">
       <c r="A993" t="s">
-        <v>2495</v>
-[...3 lines deleted...]
-      </c>
+        <v>2560</v>
+      </c>
+      <c r="B993" s="1"/>
       <c r="C993" t="s">
-        <v>2496</v>
+        <v>2561</v>
       </c>
       <c r="D993" t="s">
-        <v>2497</v>
+        <v>2562</v>
       </c>
       <c r="E993">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F993">
-        <v>139.99</v>
+        <v>359.99</v>
+      </c>
+      <c r="G993" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="994" spans="1:7">
       <c r="A994" t="s">
-        <v>2332</v>
+        <v>2563</v>
       </c>
       <c r="B994" s="1">
-        <v>4007923604489</v>
+        <v>6936876841529</v>
       </c>
       <c r="C994" t="s">
-        <v>2333</v>
+        <v>2564</v>
       </c>
       <c r="D994" t="s">
-        <v>2498</v>
+        <v>2565</v>
       </c>
       <c r="E994">
         <v>0</v>
       </c>
       <c r="F994">
-        <v>0.0</v>
+        <v>360.19</v>
       </c>
     </row>
     <row r="995" spans="1:7">
       <c r="A995" t="s">
-        <v>2499</v>
+        <v>2566</v>
       </c>
       <c r="B995" s="1">
-        <v>4007923274200</v>
+        <v>736900019117</v>
       </c>
       <c r="C995" t="s">
-        <v>2500</v>
+        <v>2567</v>
       </c>
       <c r="D995" t="s">
-        <v>2501</v>
+        <v>2568</v>
       </c>
       <c r="E995">
         <v>0</v>
       </c>
       <c r="F995">
-        <v>866.06</v>
+        <v>361.8</v>
       </c>
     </row>
     <row r="996" spans="1:7">
       <c r="A996" t="s">
-        <v>2502</v>
+        <v>2569</v>
       </c>
       <c r="B996" s="1">
-        <v>4014481222598</v>
+        <v>820909778370</v>
       </c>
       <c r="C996" t="s">
-        <v>2503</v>
+        <v>2570</v>
       </c>
       <c r="D996" t="s">
-        <v>2504</v>
+        <v>2571</v>
       </c>
       <c r="E996">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F996">
-        <v>23.25</v>
+        <v>364.79</v>
       </c>
     </row>
     <row r="997" spans="1:7">
       <c r="A997" t="s">
-        <v>2506</v>
-[...2 lines deleted...]
-        <v>2505</v>
+        <v>2572</v>
+      </c>
+      <c r="B997" s="1">
+        <v>8715946664781</v>
       </c>
       <c r="C997" t="s">
-        <v>2507</v>
+        <v>2573</v>
       </c>
       <c r="D997" t="s">
-        <v>2508</v>
+        <v>2574</v>
       </c>
       <c r="E997">
         <v>0</v>
       </c>
       <c r="F997">
-        <v>0.0</v>
+        <v>374.47</v>
       </c>
     </row>
     <row r="998" spans="1:7">
       <c r="A998" t="s">
-        <v>2509</v>
+        <v>1594</v>
       </c>
       <c r="B998" s="1">
-        <v>754008852108</v>
+        <v>8007403060046</v>
       </c>
       <c r="C998" t="s">
-        <v>2510</v>
+        <v>1595</v>
       </c>
       <c r="D998" t="s">
-        <v>2511</v>
+        <v>2575</v>
       </c>
       <c r="E998">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F998">
-        <v>0.0</v>
+        <v>382.49</v>
       </c>
     </row>
     <row r="999" spans="1:7">
       <c r="A999" t="s">
-        <v>2512</v>
-[...1 lines deleted...]
-      <c r="B999" s="1"/>
+        <v>1594</v>
+      </c>
+      <c r="B999" s="1">
+        <v>8007403060046</v>
+      </c>
       <c r="C999" t="s">
-        <v>2513</v>
+        <v>1595</v>
       </c>
       <c r="D999" t="s">
-        <v>2514</v>
+        <v>2576</v>
       </c>
       <c r="E999">
         <v>0</v>
       </c>
       <c r="F999">
-        <v>0.0</v>
+        <v>382.49</v>
       </c>
     </row>
     <row r="1000" spans="1:7">
       <c r="A1000" t="s">
-        <v>2515</v>
+        <v>1594</v>
       </c>
       <c r="B1000" s="1">
-        <v>6936876841529</v>
+        <v>8007403060046</v>
       </c>
       <c r="C1000" t="s">
-        <v>2516</v>
+        <v>1595</v>
       </c>
       <c r="D1000" t="s">
-        <v>2517</v>
+        <v>2577</v>
       </c>
       <c r="E1000">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1000">
-        <v>360.19</v>
+        <v>382.49</v>
       </c>
     </row>
     <row r="1001" spans="1:7">
       <c r="A1001" t="s">
-        <v>2518</v>
+        <v>1594</v>
       </c>
       <c r="B1001" s="1">
-        <v>745437782456</v>
+        <v>8007403060046</v>
       </c>
       <c r="C1001" t="s">
-        <v>2519</v>
+        <v>1595</v>
       </c>
       <c r="D1001" t="s">
-        <v>2520</v>
+        <v>2578</v>
       </c>
       <c r="E1001">
         <v>1</v>
       </c>
       <c r="F1001">
-        <v>0.0</v>
+        <v>382.49</v>
       </c>
     </row>
     <row r="1002" spans="1:7">
       <c r="A1002" t="s">
-        <v>2521</v>
-[...1 lines deleted...]
-      <c r="B1002" s="1"/>
+        <v>1594</v>
+      </c>
+      <c r="B1002" s="1">
+        <v>8007403060046</v>
+      </c>
       <c r="C1002" t="s">
-        <v>2522</v>
+        <v>1595</v>
       </c>
       <c r="D1002" t="s">
-        <v>2523</v>
+        <v>2579</v>
       </c>
       <c r="E1002">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1002">
-        <v>0.0</v>
+        <v>382.49</v>
       </c>
     </row>
     <row r="1003" spans="1:7">
       <c r="A1003" t="s">
-        <v>2524</v>
+        <v>1594</v>
       </c>
       <c r="B1003" s="1">
-        <v>7442144896805</v>
+        <v>8007403060046</v>
       </c>
       <c r="C1003" t="s">
-        <v>2525</v>
+        <v>1595</v>
       </c>
       <c r="D1003" t="s">
-        <v>2526</v>
+        <v>2580</v>
       </c>
       <c r="E1003">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1003">
-        <v>0.0</v>
+        <v>382.49</v>
       </c>
     </row>
     <row r="1004" spans="1:7">
-      <c r="B1004" s="1"/>
+      <c r="A1004" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B1004" s="1">
+        <v>8007403060046</v>
+      </c>
       <c r="C1004" t="s">
-        <v>2527</v>
+        <v>1595</v>
       </c>
       <c r="D1004" t="s">
-        <v>2528</v>
+        <v>2581</v>
       </c>
       <c r="E1004">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1004">
-        <v>0.0</v>
+        <v>382.49</v>
       </c>
     </row>
     <row r="1005" spans="1:7">
       <c r="A1005" t="s">
-        <v>2529</v>
-[...1 lines deleted...]
-      <c r="B1005" s="1"/>
+        <v>1594</v>
+      </c>
+      <c r="B1005" s="1">
+        <v>8007403060046</v>
+      </c>
       <c r="C1005" t="s">
-        <v>2527</v>
+        <v>1595</v>
       </c>
       <c r="D1005" t="s">
-        <v>2530</v>
+        <v>2582</v>
       </c>
       <c r="E1005">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1005">
-        <v>0.0</v>
+        <v>382.49</v>
       </c>
     </row>
     <row r="1006" spans="1:7">
       <c r="A1006" t="s">
-        <v>2531</v>
-[...2 lines deleted...]
-        <v>738630893104</v>
+        <v>2584</v>
+      </c>
+      <c r="B1006" s="1" t="s">
+        <v>2583</v>
       </c>
       <c r="C1006" t="s">
-        <v>2532</v>
+        <v>2585</v>
       </c>
       <c r="D1006" t="s">
-        <v>2533</v>
+        <v>2586</v>
       </c>
       <c r="E1006">
         <v>0</v>
       </c>
       <c r="F1006">
-        <v>89.99</v>
+        <v>384.0</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>1880</v>
       </c>
     </row>
     <row r="1007" spans="1:7">
       <c r="A1007" t="s">
-        <v>2534</v>
+        <v>2587</v>
       </c>
       <c r="B1007" s="1">
-        <v>718893775171</v>
+        <v>664005438130</v>
       </c>
       <c r="C1007" t="s">
-        <v>2535</v>
+        <v>2588</v>
       </c>
       <c r="D1007" t="s">
-        <v>2536</v>
+        <v>2589</v>
       </c>
       <c r="E1007">
         <v>0</v>
       </c>
       <c r="F1007">
-        <v>69.99</v>
+        <v>384.17</v>
       </c>
     </row>
     <row r="1008" spans="1:7">
       <c r="A1008" t="s">
-        <v>2537</v>
-[...1 lines deleted...]
-      <c r="B1008" s="1"/>
+        <v>1522</v>
+      </c>
+      <c r="B1008" s="1">
+        <v>4211125370008</v>
+      </c>
       <c r="C1008" t="s">
-        <v>2538</v>
+        <v>1523</v>
       </c>
       <c r="D1008" t="s">
-        <v>2539</v>
+        <v>2590</v>
       </c>
       <c r="E1008">
         <v>0</v>
       </c>
       <c r="F1008">
-        <v>0.0</v>
+        <v>385.77</v>
       </c>
     </row>
     <row r="1009" spans="1:7">
       <c r="A1009" t="s">
-        <v>2540</v>
+        <v>1522</v>
       </c>
       <c r="B1009" s="1">
-        <v>4894897001150</v>
+        <v>4211125370008</v>
       </c>
       <c r="C1009" t="s">
-        <v>2541</v>
+        <v>1523</v>
       </c>
       <c r="D1009" t="s">
-        <v>2542</v>
+        <v>2591</v>
       </c>
       <c r="E1009">
         <v>0</v>
       </c>
       <c r="F1009">
-        <v>397.0</v>
+        <v>385.77</v>
       </c>
     </row>
     <row r="1010" spans="1:7">
       <c r="A1010" t="s">
-        <v>2543</v>
+        <v>1522</v>
       </c>
       <c r="B1010" s="1">
-        <v>737311959597</v>
+        <v>4211125370008</v>
       </c>
       <c r="C1010" t="s">
-        <v>2544</v>
+        <v>1523</v>
       </c>
       <c r="D1010" t="s">
-        <v>2545</v>
+        <v>2592</v>
       </c>
       <c r="E1010">
         <v>0</v>
       </c>
       <c r="F1010">
-        <v>109.9</v>
+        <v>385.77</v>
       </c>
     </row>
     <row r="1011" spans="1:7">
       <c r="A1011" t="s">
-        <v>2546</v>
+        <v>2593</v>
       </c>
       <c r="B1011" s="1">
-        <v>840814187616</v>
+        <v>8007403062217</v>
       </c>
       <c r="C1011" t="s">
-        <v>2547</v>
+        <v>2594</v>
       </c>
       <c r="D1011" t="s">
-        <v>2548</v>
+        <v>2595</v>
       </c>
       <c r="E1011">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F1011">
-        <v>399.0</v>
+        <v>387.47</v>
       </c>
     </row>
     <row r="1012" spans="1:7">
       <c r="A1012" t="s">
-        <v>2549</v>
+        <v>2593</v>
       </c>
       <c r="B1012" s="1">
-        <v>7350013891571</v>
+        <v>8007403062217</v>
       </c>
       <c r="C1012" t="s">
-        <v>2550</v>
+        <v>2594</v>
       </c>
       <c r="D1012" t="s">
-        <v>2551</v>
+        <v>2596</v>
       </c>
       <c r="E1012">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1012">
-        <v>249.0</v>
+        <v>387.47</v>
       </c>
     </row>
     <row r="1013" spans="1:7">
       <c r="A1013" t="s">
-        <v>2552</v>
+        <v>2593</v>
       </c>
       <c r="B1013" s="1">
-        <v>194552841997</v>
+        <v>8007403062217</v>
       </c>
       <c r="C1013" t="s">
-        <v>2553</v>
+        <v>2594</v>
       </c>
       <c r="D1013" t="s">
-        <v>2554</v>
+        <v>2597</v>
       </c>
       <c r="E1013">
         <v>0</v>
       </c>
       <c r="F1013">
-        <v>0.0</v>
+        <v>387.47</v>
       </c>
     </row>
     <row r="1014" spans="1:7">
       <c r="A1014" t="s">
-        <v>2555</v>
+        <v>2593</v>
       </c>
       <c r="B1014" s="1">
-        <v>9002493424272</v>
+        <v>8007403062217</v>
       </c>
       <c r="C1014" t="s">
-        <v>2556</v>
+        <v>2594</v>
       </c>
       <c r="D1014" t="s">
-        <v>2557</v>
+        <v>2598</v>
       </c>
       <c r="E1014">
         <v>0</v>
       </c>
       <c r="F1014">
-        <v>251.28</v>
+        <v>387.47</v>
       </c>
     </row>
     <row r="1015" spans="1:7">
       <c r="A1015" t="s">
-        <v>2558</v>
+        <v>2593</v>
       </c>
       <c r="B1015" s="1">
-        <v>4009729074350</v>
+        <v>8007403062217</v>
       </c>
       <c r="C1015" t="s">
-        <v>8</v>
+        <v>2594</v>
       </c>
       <c r="D1015" t="s">
-        <v>2559</v>
+        <v>2599</v>
       </c>
       <c r="E1015">
         <v>0</v>
       </c>
       <c r="F1015">
-        <v>1131.66</v>
+        <v>387.47</v>
       </c>
     </row>
     <row r="1016" spans="1:7">
       <c r="A1016" t="s">
-        <v>2560</v>
+        <v>2593</v>
       </c>
       <c r="B1016" s="1">
-        <v>799408477735</v>
+        <v>8007403062217</v>
       </c>
       <c r="C1016" t="s">
-        <v>2561</v>
+        <v>2594</v>
       </c>
       <c r="D1016" t="s">
-        <v>2562</v>
+        <v>2600</v>
       </c>
       <c r="E1016">
         <v>0</v>
       </c>
       <c r="F1016">
-        <v>86.99</v>
+        <v>387.47</v>
       </c>
     </row>
     <row r="1017" spans="1:7">
       <c r="A1017" t="s">
-        <v>2563</v>
+        <v>2593</v>
       </c>
       <c r="B1017" s="1">
-        <v>7315820420901</v>
+        <v>8007403062217</v>
       </c>
       <c r="C1017" t="s">
-        <v>2564</v>
+        <v>2594</v>
       </c>
       <c r="D1017" t="s">
-        <v>2565</v>
+        <v>2601</v>
       </c>
       <c r="E1017">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1017">
-        <v>299.0</v>
+        <v>387.47</v>
       </c>
     </row>
     <row r="1018" spans="1:7">
       <c r="A1018" t="s">
-        <v>2566</v>
+        <v>2593</v>
       </c>
       <c r="B1018" s="1">
-        <v>704768439422</v>
+        <v>8007403062217</v>
       </c>
       <c r="C1018" t="s">
-        <v>2567</v>
+        <v>2594</v>
       </c>
       <c r="D1018" t="s">
-        <v>2568</v>
+        <v>2602</v>
       </c>
       <c r="E1018">
         <v>1</v>
       </c>
       <c r="F1018">
-        <v>0.0</v>
+        <v>387.47</v>
       </c>
     </row>
     <row r="1019" spans="1:7">
       <c r="A1019" t="s">
-        <v>2569</v>
+        <v>2593</v>
       </c>
       <c r="B1019" s="1">
-        <v>7332543636556</v>
+        <v>8007403062217</v>
       </c>
       <c r="C1019" t="s">
-        <v>2570</v>
+        <v>2594</v>
       </c>
       <c r="D1019" t="s">
-        <v>2571</v>
+        <v>2603</v>
       </c>
       <c r="E1019">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1019">
-        <v>1999.0</v>
+        <v>387.47</v>
       </c>
     </row>
     <row r="1020" spans="1:7">
       <c r="A1020" t="s">
-        <v>2572</v>
-[...1 lines deleted...]
-      <c r="B1020" s="1"/>
+        <v>2593</v>
+      </c>
+      <c r="B1020" s="1">
+        <v>8007403062217</v>
+      </c>
       <c r="C1020" t="s">
-        <v>2573</v>
+        <v>2594</v>
       </c>
       <c r="D1020" t="s">
-        <v>2574</v>
+        <v>2604</v>
       </c>
       <c r="E1020">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1020">
-        <v>0.0</v>
+        <v>387.47</v>
       </c>
     </row>
     <row r="1021" spans="1:7">
       <c r="A1021" t="s">
-        <v>2575</v>
-[...1 lines deleted...]
-      <c r="B1021" s="1"/>
+        <v>2593</v>
+      </c>
+      <c r="B1021" s="1">
+        <v>8007403062217</v>
+      </c>
       <c r="C1021" t="s">
-        <v>2576</v>
+        <v>2594</v>
       </c>
       <c r="D1021" t="s">
-        <v>2577</v>
+        <v>2605</v>
       </c>
       <c r="E1021">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1021">
-        <v>0.0</v>
+        <v>387.47</v>
       </c>
     </row>
     <row r="1022" spans="1:7">
       <c r="A1022" t="s">
-        <v>2578</v>
-[...1 lines deleted...]
-      <c r="B1022" s="1"/>
+        <v>2606</v>
+      </c>
+      <c r="B1022" s="1">
+        <v>8436606271445</v>
+      </c>
       <c r="C1022" t="s">
-        <v>2579</v>
+        <v>2607</v>
       </c>
       <c r="D1022" t="s">
-        <v>2580</v>
+        <v>2608</v>
       </c>
       <c r="E1022">
         <v>0</v>
       </c>
       <c r="F1022">
-        <v>0.0</v>
+        <v>389.95</v>
       </c>
     </row>
     <row r="1023" spans="1:7">
       <c r="A1023" t="s">
-        <v>2581</v>
-[...1 lines deleted...]
-      <c r="B1023" s="1"/>
+        <v>2609</v>
+      </c>
+      <c r="B1023" s="1">
+        <v>8717448055821</v>
+      </c>
       <c r="C1023" t="s">
-        <v>2582</v>
+        <v>2610</v>
       </c>
       <c r="D1023" t="s">
-        <v>2583</v>
+        <v>2611</v>
       </c>
       <c r="E1023">
         <v>0</v>
       </c>
       <c r="F1023">
-        <v>0.0</v>
+        <v>394.86</v>
+      </c>
+      <c r="G1023" t="s">
+        <v>452</v>
       </c>
     </row>
     <row r="1024" spans="1:7">
       <c r="A1024" t="s">
-        <v>2584</v>
+        <v>2612</v>
       </c>
       <c r="B1024" s="1">
-        <v>810039492680</v>
+        <v>4894897001150</v>
       </c>
       <c r="C1024" t="s">
-        <v>2585</v>
+        <v>2613</v>
       </c>
       <c r="D1024" t="s">
-        <v>2586</v>
+        <v>2614</v>
       </c>
       <c r="E1024">
         <v>0</v>
       </c>
       <c r="F1024">
-        <v>400.0</v>
+        <v>397.0</v>
       </c>
     </row>
     <row r="1025" spans="1:7">
       <c r="A1025" t="s">
-        <v>2581</v>
+        <v>2615</v>
       </c>
       <c r="B1025" s="1">
-        <v>722020332755</v>
+        <v>840814187616</v>
       </c>
       <c r="C1025" t="s">
-        <v>2582</v>
+        <v>2616</v>
       </c>
       <c r="D1025" t="s">
-        <v>2587</v>
+        <v>2617</v>
       </c>
       <c r="E1025">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1025">
-        <v>66.99</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="1026" spans="1:7">
       <c r="A1026" t="s">
-        <v>2581</v>
+        <v>2618</v>
       </c>
       <c r="B1026" s="1">
-        <v>722020332755</v>
+        <v>810039492680</v>
       </c>
       <c r="C1026" t="s">
-        <v>2582</v>
+        <v>2619</v>
       </c>
       <c r="D1026" t="s">
-        <v>2588</v>
+        <v>2620</v>
       </c>
       <c r="E1026">
         <v>0</v>
       </c>
       <c r="F1026">
-        <v>66.99</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="1027" spans="1:7">
       <c r="A1027" t="s">
-        <v>2589</v>
+        <v>2618</v>
       </c>
       <c r="B1027" s="1">
-        <v>4897122209062</v>
+        <v>810039492680</v>
       </c>
       <c r="C1027" t="s">
-        <v>2590</v>
+        <v>2619</v>
       </c>
       <c r="D1027" t="s">
-        <v>2591</v>
+        <v>2621</v>
       </c>
       <c r="E1027">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F1027">
-        <v>699.99</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="1028" spans="1:7">
       <c r="A1028" t="s">
-        <v>2592</v>
-[...1 lines deleted...]
-      <c r="B1028" s="1"/>
+        <v>2622</v>
+      </c>
+      <c r="B1028" s="1">
+        <v>3660950075984</v>
+      </c>
       <c r="C1028" t="s">
-        <v>2593</v>
+        <v>2623</v>
       </c>
       <c r="D1028" t="s">
-        <v>2594</v>
+        <v>2624</v>
       </c>
       <c r="E1028">
         <v>0</v>
       </c>
       <c r="F1028">
-        <v>0.0</v>
+        <v>401.0</v>
       </c>
     </row>
     <row r="1029" spans="1:7">
       <c r="A1029" t="s">
-        <v>2595</v>
+        <v>2625</v>
       </c>
       <c r="B1029" s="1">
-        <v>3770014125507</v>
+        <v>8004032004137</v>
       </c>
       <c r="C1029" t="s">
-        <v>2596</v>
+        <v>2626</v>
       </c>
       <c r="D1029" t="s">
-        <v>2597</v>
+        <v>2627</v>
       </c>
       <c r="E1029">
         <v>0</v>
       </c>
       <c r="F1029">
-        <v>0.0</v>
+        <v>403.64</v>
       </c>
     </row>
     <row r="1030" spans="1:7">
       <c r="A1030" t="s">
-        <v>2598</v>
-[...1 lines deleted...]
-      <c r="B1030" s="1"/>
+        <v>2628</v>
+      </c>
+      <c r="B1030" s="1">
+        <v>707262719236</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2629</v>
+      </c>
       <c r="D1030" t="s">
-        <v>2599</v>
+        <v>2630</v>
       </c>
       <c r="E1030">
         <v>0</v>
       </c>
       <c r="F1030">
-        <v>0.0</v>
+        <v>404.47</v>
       </c>
     </row>
     <row r="1031" spans="1:7">
       <c r="A1031" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>3495795645876</v>
+        <v>2632</v>
+      </c>
+      <c r="B1031" s="1" t="s">
+        <v>2631</v>
       </c>
       <c r="C1031" t="s">
-        <v>890</v>
+        <v>2633</v>
       </c>
       <c r="D1031" t="s">
-        <v>2600</v>
+        <v>2634</v>
       </c>
       <c r="E1031">
         <v>0</v>
       </c>
       <c r="F1031">
-        <v>0.0</v>
+        <v>409.0</v>
       </c>
     </row>
     <row r="1032" spans="1:7">
       <c r="A1032" t="s">
-        <v>2367</v>
+        <v>2635</v>
       </c>
       <c r="B1032" s="1">
-        <v>5901752369900</v>
+        <v>733205101257</v>
       </c>
       <c r="C1032" t="s">
-        <v>2368</v>
+        <v>2636</v>
       </c>
       <c r="D1032" t="s">
-        <v>2601</v>
+        <v>2637</v>
       </c>
       <c r="E1032">
         <v>0</v>
       </c>
       <c r="F1032">
-        <v>0.0</v>
+        <v>410.42</v>
       </c>
     </row>
     <row r="1033" spans="1:7">
       <c r="A1033" t="s">
-        <v>2602</v>
-[...1 lines deleted...]
-      <c r="B1033" s="1"/>
+        <v>2638</v>
+      </c>
+      <c r="B1033" s="1">
+        <v>705604467722</v>
+      </c>
       <c r="C1033" t="s">
-        <v>2603</v>
+        <v>2639</v>
       </c>
       <c r="D1033" t="s">
-        <v>2604</v>
+        <v>2640</v>
       </c>
       <c r="E1033">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1033">
-        <v>0.0</v>
+        <v>410.91</v>
       </c>
     </row>
     <row r="1034" spans="1:7">
       <c r="A1034" t="s">
-        <v>2605</v>
+        <v>2641</v>
       </c>
       <c r="B1034" s="1">
-        <v>6420613980560</v>
+        <v>4549292118971</v>
       </c>
       <c r="C1034" t="s">
-        <v>2606</v>
+        <v>2642</v>
       </c>
       <c r="D1034" t="s">
-        <v>2607</v>
+        <v>2643</v>
       </c>
       <c r="E1034">
         <v>0</v>
       </c>
       <c r="F1034">
-        <v>0.0</v>
+        <v>410.99</v>
       </c>
     </row>
     <row r="1035" spans="1:7">
       <c r="A1035" t="s">
-        <v>2608</v>
+        <v>1750</v>
       </c>
       <c r="B1035" s="1">
-        <v>7350013892226</v>
+        <v>8436036556655</v>
       </c>
       <c r="C1035" t="s">
-        <v>2609</v>
+        <v>1751</v>
       </c>
       <c r="D1035" t="s">
-        <v>2610</v>
+        <v>2644</v>
       </c>
       <c r="E1035">
         <v>0</v>
       </c>
       <c r="F1035">
-        <v>249.0</v>
+        <v>416.95</v>
       </c>
     </row>
     <row r="1036" spans="1:7">
       <c r="A1036" t="s">
-        <v>2611</v>
+        <v>2645</v>
       </c>
       <c r="B1036" s="1">
-        <v>820909778370</v>
+        <v>8058664125050</v>
       </c>
       <c r="C1036" t="s">
-        <v>2612</v>
+        <v>2646</v>
       </c>
       <c r="D1036" t="s">
-        <v>2613</v>
+        <v>2647</v>
       </c>
       <c r="E1036">
         <v>0</v>
       </c>
       <c r="F1036">
-        <v>364.79</v>
+        <v>420.78</v>
       </c>
     </row>
     <row r="1037" spans="1:7">
       <c r="A1037" t="s">
-        <v>2614</v>
+        <v>2645</v>
       </c>
       <c r="B1037" s="1">
-        <v>736900019117</v>
+        <v>8058664125043</v>
       </c>
       <c r="C1037" t="s">
-        <v>2615</v>
+        <v>2646</v>
       </c>
       <c r="D1037" t="s">
-        <v>2616</v>
+        <v>2648</v>
       </c>
       <c r="E1037">
         <v>0</v>
       </c>
       <c r="F1037">
-        <v>361.8</v>
+        <v>420.78</v>
       </c>
     </row>
     <row r="1038" spans="1:7">
       <c r="A1038" t="s">
-        <v>2617</v>
+        <v>2649</v>
       </c>
       <c r="B1038" s="1">
-        <v>810103151109</v>
+        <v>5038948008692</v>
       </c>
       <c r="C1038" t="s">
-        <v>2618</v>
+        <v>2650</v>
       </c>
       <c r="D1038" t="s">
-        <v>2619</v>
+        <v>2651</v>
       </c>
       <c r="E1038">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F1038">
-        <v>26.99</v>
+        <v>422.56</v>
       </c>
     </row>
     <row r="1039" spans="1:7">
       <c r="A1039" t="s">
-        <v>2620</v>
+        <v>2652</v>
       </c>
       <c r="B1039" s="1">
-        <v>5055983112498</v>
+        <v>3362934110420</v>
       </c>
       <c r="C1039" t="s">
-        <v>2621</v>
+        <v>2653</v>
       </c>
       <c r="D1039" t="s">
-        <v>2622</v>
+        <v>2654</v>
       </c>
       <c r="E1039">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1039">
-        <v>349.9</v>
+        <v>423.66</v>
+      </c>
+      <c r="G1039" t="s">
+        <v>683</v>
       </c>
     </row>
     <row r="1040" spans="1:7">
       <c r="A1040" t="s">
-        <v>2623</v>
+        <v>1566</v>
       </c>
       <c r="B1040" s="1">
-        <v>6438543011766</v>
+        <v>4211125431051</v>
       </c>
       <c r="C1040" t="s">
-        <v>2624</v>
+        <v>1567</v>
       </c>
       <c r="D1040" t="s">
-        <v>2625</v>
+        <v>2655</v>
       </c>
       <c r="E1040">
         <v>0</v>
       </c>
       <c r="F1040">
-        <v>59.9</v>
+        <v>431.17</v>
       </c>
     </row>
     <row r="1041" spans="1:7">
-      <c r="B1041" s="1"/>
+      <c r="A1041" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B1041" s="1">
+        <v>4211125431051</v>
+      </c>
       <c r="C1041" t="s">
-        <v>2626</v>
+        <v>1567</v>
       </c>
       <c r="D1041" t="s">
-        <v>2627</v>
+        <v>2656</v>
       </c>
       <c r="E1041">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1041">
-        <v>0.0</v>
+        <v>431.17</v>
       </c>
     </row>
     <row r="1042" spans="1:7">
       <c r="A1042" t="s">
-        <v>2628</v>
-[...1 lines deleted...]
-      <c r="B1042" s="1"/>
+        <v>1566</v>
+      </c>
+      <c r="B1042" s="1">
+        <v>4211125431051</v>
+      </c>
       <c r="C1042" t="s">
-        <v>2629</v>
+        <v>1567</v>
       </c>
       <c r="D1042" t="s">
-        <v>2630</v>
+        <v>2657</v>
       </c>
       <c r="E1042">
         <v>0</v>
       </c>
       <c r="F1042">
-        <v>0.0</v>
+        <v>431.17</v>
       </c>
     </row>
     <row r="1043" spans="1:7">
       <c r="A1043" t="s">
-        <v>2631</v>
-[...1 lines deleted...]
-      <c r="B1043" s="1"/>
+        <v>1566</v>
+      </c>
+      <c r="B1043" s="1">
+        <v>4211125431051</v>
+      </c>
       <c r="C1043" t="s">
-        <v>2632</v>
+        <v>1567</v>
       </c>
       <c r="D1043" t="s">
-        <v>2633</v>
+        <v>2658</v>
       </c>
       <c r="E1043">
         <v>0</v>
       </c>
       <c r="F1043">
-        <v>0.0</v>
+        <v>431.17</v>
       </c>
     </row>
     <row r="1044" spans="1:7">
       <c r="A1044" t="s">
-        <v>2634</v>
+        <v>1566</v>
       </c>
       <c r="B1044" s="1">
-        <v>6974649195189</v>
+        <v>4211125431051</v>
       </c>
       <c r="C1044" t="s">
-        <v>2635</v>
+        <v>1567</v>
       </c>
       <c r="D1044" t="s">
-        <v>2636</v>
+        <v>2659</v>
       </c>
       <c r="E1044">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1044">
-        <v>76.99</v>
+        <v>431.17</v>
       </c>
     </row>
     <row r="1045" spans="1:7">
       <c r="A1045" t="s">
-        <v>2634</v>
-[...2 lines deleted...]
-        <v>6974649195189</v>
+        <v>2661</v>
+      </c>
+      <c r="B1045" s="1" t="s">
+        <v>2660</v>
       </c>
       <c r="C1045" t="s">
-        <v>2635</v>
+        <v>2662</v>
       </c>
       <c r="D1045" t="s">
-        <v>2637</v>
+        <v>2663</v>
       </c>
       <c r="E1045">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1045">
-        <v>76.99</v>
+        <v>431.36</v>
       </c>
     </row>
     <row r="1046" spans="1:7">
       <c r="A1046" t="s">
-        <v>2638</v>
-[...1 lines deleted...]
-      <c r="B1046" s="1"/>
+        <v>2661</v>
+      </c>
+      <c r="B1046" s="1" t="s">
+        <v>2660</v>
+      </c>
       <c r="C1046" t="s">
-        <v>2639</v>
+        <v>2662</v>
       </c>
       <c r="D1046" t="s">
-        <v>2640</v>
+        <v>2664</v>
       </c>
       <c r="E1046">
         <v>0</v>
       </c>
       <c r="F1046">
-        <v>0.0</v>
+        <v>431.36</v>
       </c>
     </row>
     <row r="1047" spans="1:7">
       <c r="A1047" t="s">
-        <v>2641</v>
+        <v>2665</v>
       </c>
       <c r="B1047" s="1">
-        <v>729604422130</v>
+        <v>5028252523271</v>
       </c>
       <c r="C1047" t="s">
-        <v>2642</v>
+        <v>2666</v>
       </c>
       <c r="D1047" t="s">
-        <v>2643</v>
+        <v>2667</v>
       </c>
       <c r="E1047">
         <v>0</v>
       </c>
       <c r="F1047">
-        <v>169.99</v>
+        <v>431.59</v>
       </c>
     </row>
     <row r="1048" spans="1:7">
       <c r="A1048" t="s">
-        <v>2644</v>
-[...2 lines deleted...]
-        <v>729604850599</v>
+        <v>2669</v>
+      </c>
+      <c r="B1048" s="1" t="s">
+        <v>2668</v>
       </c>
       <c r="C1048" t="s">
-        <v>2645</v>
+        <v>2670</v>
       </c>
       <c r="D1048" t="s">
-        <v>2646</v>
+        <v>2671</v>
       </c>
       <c r="E1048">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F1048">
-        <v>188.29</v>
+        <v>432.51</v>
+      </c>
+      <c r="G1048" t="s">
+        <v>1880</v>
       </c>
     </row>
     <row r="1049" spans="1:7">
       <c r="A1049" t="s">
-        <v>2647</v>
+        <v>2672</v>
       </c>
       <c r="B1049" s="1">
-        <v>729604422147</v>
+        <v>738630867877</v>
       </c>
       <c r="C1049" t="s">
-        <v>2648</v>
+        <v>2673</v>
       </c>
       <c r="D1049" t="s">
-        <v>2649</v>
+        <v>2674</v>
       </c>
       <c r="E1049">
         <v>0</v>
       </c>
       <c r="F1049">
-        <v>165.99</v>
+        <v>449.99</v>
       </c>
     </row>
     <row r="1050" spans="1:7">
       <c r="A1050" t="s">
-        <v>2650</v>
-[...1 lines deleted...]
-      <c r="B1050" s="1"/>
+        <v>2672</v>
+      </c>
+      <c r="B1050" s="1">
+        <v>738630867877</v>
+      </c>
       <c r="C1050" t="s">
-        <v>2651</v>
+        <v>2673</v>
       </c>
       <c r="D1050" t="s">
-        <v>2652</v>
+        <v>2675</v>
       </c>
       <c r="E1050">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F1050">
-        <v>0.0</v>
+        <v>449.99</v>
       </c>
     </row>
     <row r="1051" spans="1:7">
       <c r="A1051" t="s">
-        <v>2653</v>
-[...1 lines deleted...]
-      <c r="B1051" s="1"/>
+        <v>2672</v>
+      </c>
+      <c r="B1051" s="1">
+        <v>738630867877</v>
+      </c>
       <c r="C1051" t="s">
-        <v>2654</v>
+        <v>2673</v>
       </c>
       <c r="D1051" t="s">
-        <v>2655</v>
+        <v>2676</v>
       </c>
       <c r="E1051">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1051">
-        <v>0.0</v>
+        <v>449.99</v>
       </c>
     </row>
     <row r="1052" spans="1:7">
       <c r="A1052" t="s">
-        <v>2656</v>
+        <v>2677</v>
       </c>
       <c r="B1052" s="1">
-        <v>6009075859050</v>
+        <v>850017613386</v>
       </c>
       <c r="C1052" t="s">
-        <v>2657</v>
+        <v>2678</v>
       </c>
       <c r="D1052" t="s">
-        <v>2658</v>
+        <v>2679</v>
       </c>
       <c r="E1052">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1052">
-        <v>59.99</v>
+        <v>459.99</v>
       </c>
     </row>
     <row r="1053" spans="1:7">
       <c r="A1053" t="s">
-        <v>2659</v>
+        <v>2680</v>
       </c>
       <c r="B1053" s="1">
-        <v>810013787436</v>
+        <v>8007403167288</v>
       </c>
       <c r="C1053" t="s">
-        <v>2660</v>
+        <v>2681</v>
       </c>
       <c r="D1053" t="s">
-        <v>2661</v>
+        <v>2682</v>
       </c>
       <c r="E1053">
         <v>0</v>
       </c>
       <c r="F1053">
-        <v>99.99</v>
+        <v>461.25</v>
       </c>
     </row>
     <row r="1054" spans="1:7">
       <c r="A1054" t="s">
-        <v>2662</v>
+        <v>2680</v>
       </c>
       <c r="B1054" s="1">
-        <v>4030969043622</v>
+        <v>8007403167288</v>
       </c>
       <c r="C1054" t="s">
-        <v>2663</v>
+        <v>2681</v>
       </c>
       <c r="D1054" t="s">
-        <v>2664</v>
+        <v>2683</v>
       </c>
       <c r="E1054">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1054">
-        <v>0.0</v>
+        <v>461.25</v>
       </c>
     </row>
     <row r="1055" spans="1:7">
       <c r="A1055" t="s">
-        <v>2665</v>
+        <v>2680</v>
       </c>
       <c r="B1055" s="1">
-        <v>707262719236</v>
+        <v>8007403167288</v>
       </c>
       <c r="C1055" t="s">
-        <v>2666</v>
+        <v>2681</v>
       </c>
       <c r="D1055" t="s">
-        <v>2667</v>
+        <v>2684</v>
       </c>
       <c r="E1055">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1055">
-        <v>404.47</v>
+        <v>461.25</v>
       </c>
     </row>
     <row r="1056" spans="1:7">
       <c r="A1056" t="s">
-        <v>2668</v>
-[...1 lines deleted...]
-      <c r="B1056" s="1"/>
+        <v>2680</v>
+      </c>
+      <c r="B1056" s="1">
+        <v>8007403167288</v>
+      </c>
       <c r="C1056" t="s">
-        <v>2669</v>
+        <v>2681</v>
       </c>
       <c r="D1056" t="s">
-        <v>2670</v>
+        <v>2685</v>
       </c>
       <c r="E1056">
         <v>0</v>
       </c>
       <c r="F1056">
-        <v>0.0</v>
+        <v>461.25</v>
       </c>
     </row>
     <row r="1057" spans="1:7">
       <c r="A1057" t="s">
-        <v>2668</v>
-[...1 lines deleted...]
-      <c r="B1057" s="1"/>
+        <v>2680</v>
+      </c>
+      <c r="B1057" s="1">
+        <v>8007403167288</v>
+      </c>
       <c r="C1057" t="s">
-        <v>2669</v>
+        <v>2681</v>
       </c>
       <c r="D1057" t="s">
-        <v>2671</v>
+        <v>2686</v>
       </c>
       <c r="E1057">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1057">
-        <v>0.0</v>
+        <v>461.25</v>
       </c>
     </row>
     <row r="1058" spans="1:7">
       <c r="A1058" t="s">
-        <v>2672</v>
-[...1 lines deleted...]
-      <c r="B1058" s="1"/>
+        <v>2680</v>
+      </c>
+      <c r="B1058" s="1">
+        <v>8007403167288</v>
+      </c>
       <c r="C1058" t="s">
-        <v>2673</v>
+        <v>2681</v>
       </c>
       <c r="D1058" t="s">
-        <v>2674</v>
+        <v>2687</v>
       </c>
       <c r="E1058">
         <v>1</v>
       </c>
       <c r="F1058">
-        <v>0.0</v>
+        <v>461.25</v>
       </c>
     </row>
     <row r="1059" spans="1:7">
       <c r="A1059" t="s">
-        <v>2675</v>
+        <v>2688</v>
       </c>
       <c r="B1059" s="1">
-        <v>705604467722</v>
+        <v>8007403167769</v>
       </c>
       <c r="C1059" t="s">
-        <v>2676</v>
+        <v>2689</v>
       </c>
       <c r="D1059" t="s">
-        <v>2677</v>
+        <v>2690</v>
       </c>
       <c r="E1059">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1059">
-        <v>410.91</v>
+        <v>462.62</v>
       </c>
     </row>
     <row r="1060" spans="1:7">
       <c r="A1060" t="s">
-        <v>2678</v>
+        <v>2691</v>
       </c>
       <c r="B1060" s="1">
-        <v>8436606271445</v>
+        <v>8715946698595</v>
       </c>
       <c r="C1060" t="s">
-        <v>2679</v>
+        <v>2692</v>
       </c>
       <c r="D1060" t="s">
-        <v>2680</v>
+        <v>2693</v>
       </c>
       <c r="E1060">
         <v>0</v>
       </c>
       <c r="F1060">
-        <v>389.95</v>
+        <v>464.99</v>
       </c>
     </row>
     <row r="1061" spans="1:7">
       <c r="A1061" t="s">
-        <v>2681</v>
+        <v>2694</v>
       </c>
       <c r="B1061" s="1">
-        <v>5060630692452</v>
+        <v>4242005204526</v>
       </c>
       <c r="C1061" t="s">
-        <v>2682</v>
+        <v>2695</v>
       </c>
       <c r="D1061" t="s">
-        <v>2683</v>
+        <v>2696</v>
       </c>
       <c r="E1061">
         <v>0</v>
       </c>
       <c r="F1061">
-        <v>340.0</v>
+        <v>466.19</v>
+      </c>
+      <c r="G1061" t="s">
+        <v>1797</v>
       </c>
     </row>
     <row r="1062" spans="1:7">
       <c r="A1062" t="s">
-        <v>2684</v>
+        <v>2697</v>
       </c>
       <c r="B1062" s="1">
-        <v>768492991649</v>
+        <v>8011469868157</v>
       </c>
       <c r="C1062" t="s">
-        <v>2685</v>
+        <v>2698</v>
       </c>
       <c r="D1062" t="s">
-        <v>2686</v>
+        <v>2699</v>
       </c>
       <c r="E1062">
         <v>0</v>
       </c>
       <c r="F1062">
-        <v>170.9</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="1063" spans="1:7">
       <c r="A1063" t="s">
-        <v>2687</v>
+        <v>2700</v>
       </c>
       <c r="B1063" s="1">
-        <v>738630867877</v>
+        <v>4211125319021</v>
       </c>
       <c r="C1063" t="s">
-        <v>2688</v>
+        <v>2701</v>
       </c>
       <c r="D1063" t="s">
-        <v>2689</v>
+        <v>2702</v>
       </c>
       <c r="E1063">
         <v>0</v>
       </c>
       <c r="F1063">
-        <v>449.99</v>
+        <v>469.9</v>
       </c>
     </row>
     <row r="1064" spans="1:7">
       <c r="A1064" t="s">
-        <v>2690</v>
-[...1 lines deleted...]
-      <c r="B1064" s="1"/>
+        <v>2703</v>
+      </c>
+      <c r="B1064" s="1">
+        <v>820909774020</v>
+      </c>
       <c r="C1064" t="s">
-        <v>2691</v>
+        <v>2704</v>
       </c>
       <c r="D1064" t="s">
-        <v>2692</v>
+        <v>2705</v>
       </c>
       <c r="E1064">
         <v>0</v>
       </c>
       <c r="F1064">
-        <v>0.0</v>
+        <v>469.99</v>
       </c>
     </row>
     <row r="1065" spans="1:7">
       <c r="A1065" t="s">
-        <v>2693</v>
+        <v>2706</v>
       </c>
       <c r="B1065" s="1">
-        <v>713929549368</v>
+        <v>4007885005331</v>
       </c>
       <c r="C1065" t="s">
-        <v>2694</v>
+        <v>2707</v>
       </c>
       <c r="D1065" t="s">
-        <v>2695</v>
+        <v>2708</v>
       </c>
       <c r="E1065">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1065">
-        <v>479.09</v>
+        <v>474.93</v>
       </c>
     </row>
     <row r="1066" spans="1:7">
       <c r="A1066" t="s">
-        <v>2696</v>
-[...1 lines deleted...]
-      <c r="B1066" s="1"/>
+        <v>2709</v>
+      </c>
+      <c r="B1066" s="1">
+        <v>713929549368</v>
+      </c>
       <c r="C1066" t="s">
-        <v>2697</v>
+        <v>2710</v>
       </c>
       <c r="D1066" t="s">
-        <v>2698</v>
+        <v>2711</v>
       </c>
       <c r="E1066">
         <v>0</v>
       </c>
       <c r="F1066">
-        <v>0.0</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="1067" spans="1:7">
       <c r="A1067" t="s">
-        <v>2699</v>
-[...2 lines deleted...]
-        <v>733205101257</v>
+        <v>2713</v>
+      </c>
+      <c r="B1067" s="1" t="s">
+        <v>2712</v>
       </c>
       <c r="C1067" t="s">
-        <v>2700</v>
+        <v>2714</v>
       </c>
       <c r="D1067" t="s">
-        <v>2701</v>
+        <v>2715</v>
       </c>
       <c r="E1067">
         <v>0</v>
       </c>
       <c r="F1067">
-        <v>410.42</v>
+        <v>482.66</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="1068" spans="1:7">
       <c r="A1068" t="s">
-        <v>2702</v>
-[...1 lines deleted...]
-      <c r="B1068" s="1"/>
+        <v>2716</v>
+      </c>
+      <c r="B1068" s="1">
+        <v>5902533922352</v>
+      </c>
       <c r="C1068" t="s">
-        <v>2703</v>
+        <v>2717</v>
       </c>
       <c r="D1068" t="s">
-        <v>2704</v>
+        <v>2718</v>
       </c>
       <c r="E1068">
         <v>0</v>
       </c>
       <c r="F1068">
-        <v>0.0</v>
+        <v>483.58</v>
       </c>
     </row>
     <row r="1069" spans="1:7">
       <c r="A1069" t="s">
-        <v>2705</v>
-[...1 lines deleted...]
-      <c r="B1069" s="1"/>
+        <v>2719</v>
+      </c>
+      <c r="B1069" s="1">
+        <v>4042146206423</v>
+      </c>
       <c r="C1069" t="s">
-        <v>2706</v>
+        <v>2720</v>
       </c>
       <c r="D1069" t="s">
-        <v>2707</v>
+        <v>2721</v>
       </c>
       <c r="E1069">
         <v>0</v>
       </c>
       <c r="F1069">
-        <v>0.0</v>
+        <v>483.69</v>
       </c>
     </row>
     <row r="1070" spans="1:7">
       <c r="A1070" t="s">
-        <v>2708</v>
-[...1 lines deleted...]
-      <c r="B1070" s="1"/>
+        <v>2722</v>
+      </c>
+      <c r="B1070" s="1">
+        <v>3220660333110</v>
+      </c>
       <c r="C1070" t="s">
-        <v>2709</v>
+        <v>2723</v>
       </c>
       <c r="D1070" t="s">
-        <v>2710</v>
+        <v>2724</v>
       </c>
       <c r="E1070">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1070">
-        <v>0.0</v>
+        <v>486.23</v>
       </c>
     </row>
     <row r="1071" spans="1:7">
       <c r="A1071" t="s">
-        <v>2711</v>
-[...1 lines deleted...]
-      <c r="B1071" s="1"/>
+        <v>2725</v>
+      </c>
+      <c r="B1071" s="1">
+        <v>8715946701974</v>
+      </c>
       <c r="C1071" t="s">
-        <v>2712</v>
+        <v>2726</v>
       </c>
       <c r="D1071" t="s">
-        <v>2713</v>
+        <v>2727</v>
       </c>
       <c r="E1071">
         <v>0</v>
       </c>
       <c r="F1071">
-        <v>0.0</v>
+        <v>486.46</v>
       </c>
     </row>
     <row r="1072" spans="1:7">
       <c r="A1072" t="s">
-        <v>2714</v>
+        <v>28</v>
       </c>
       <c r="B1072" s="1">
-        <v>706597305305</v>
+        <v>4211125318055</v>
       </c>
       <c r="C1072" t="s">
-        <v>2715</v>
+        <v>29</v>
       </c>
       <c r="D1072" t="s">
-        <v>2716</v>
+        <v>2728</v>
       </c>
       <c r="E1072">
         <v>0</v>
       </c>
       <c r="F1072">
-        <v>778.17</v>
+        <v>488.9</v>
       </c>
     </row>
     <row r="1073" spans="1:7">
       <c r="A1073" t="s">
-        <v>2717</v>
+        <v>28</v>
       </c>
       <c r="B1073" s="1">
-        <v>791360325598</v>
+        <v>4211125318055</v>
       </c>
       <c r="C1073" t="s">
-        <v>2718</v>
+        <v>29</v>
       </c>
       <c r="D1073" t="s">
-        <v>2719</v>
+        <v>2729</v>
       </c>
       <c r="E1073">
         <v>0</v>
       </c>
       <c r="F1073">
-        <v>319.99</v>
+        <v>488.9</v>
       </c>
     </row>
     <row r="1074" spans="1:7">
       <c r="A1074" t="s">
-        <v>2720</v>
+        <v>28</v>
       </c>
       <c r="B1074" s="1">
-        <v>6956651414786</v>
+        <v>4211125318055</v>
       </c>
       <c r="C1074" t="s">
-        <v>2721</v>
+        <v>29</v>
       </c>
       <c r="D1074" t="s">
-        <v>2722</v>
+        <v>2730</v>
       </c>
       <c r="E1074">
         <v>0</v>
       </c>
       <c r="F1074">
-        <v>562.94</v>
+        <v>488.9</v>
       </c>
     </row>
     <row r="1075" spans="1:7">
       <c r="A1075" t="s">
-        <v>2723</v>
+        <v>28</v>
       </c>
       <c r="B1075" s="1">
-        <v>7350013892240</v>
+        <v>4211125318055</v>
       </c>
       <c r="C1075" t="s">
-        <v>2724</v>
+        <v>29</v>
       </c>
       <c r="D1075" t="s">
-        <v>2725</v>
+        <v>2731</v>
       </c>
       <c r="E1075">
         <v>0</v>
       </c>
       <c r="F1075">
-        <v>249.0</v>
+        <v>488.9</v>
       </c>
     </row>
     <row r="1076" spans="1:7">
       <c r="A1076" t="s">
-        <v>2726</v>
-[...1 lines deleted...]
-      <c r="B1076" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="B1076" s="1">
+        <v>4211125318055</v>
+      </c>
       <c r="C1076" t="s">
-        <v>2727</v>
+        <v>29</v>
       </c>
       <c r="D1076" t="s">
-        <v>2728</v>
+        <v>2732</v>
       </c>
       <c r="E1076">
         <v>0</v>
       </c>
       <c r="F1076">
-        <v>0.0</v>
+        <v>488.9</v>
       </c>
     </row>
     <row r="1077" spans="1:7">
       <c r="A1077" t="s">
-        <v>2729</v>
-[...1 lines deleted...]
-      <c r="B1077" s="1"/>
+        <v>2733</v>
+      </c>
+      <c r="B1077" s="1">
+        <v>6974232879670</v>
+      </c>
       <c r="C1077" t="s">
-        <v>2712</v>
+        <v>2734</v>
       </c>
       <c r="D1077" t="s">
-        <v>2730</v>
+        <v>2735</v>
       </c>
       <c r="E1077">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F1077">
-        <v>0.0</v>
+        <v>494.57</v>
       </c>
     </row>
     <row r="1078" spans="1:7">
       <c r="A1078" t="s">
-        <v>2731</v>
-[...1 lines deleted...]
-      <c r="B1078" s="1"/>
+        <v>2736</v>
+      </c>
+      <c r="B1078" s="1">
+        <v>887961083903</v>
+      </c>
       <c r="C1078" t="s">
-        <v>2732</v>
+        <v>2737</v>
       </c>
       <c r="D1078" t="s">
-        <v>2733</v>
+        <v>2738</v>
       </c>
       <c r="E1078">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1078">
-        <v>0.0</v>
+        <v>498.99</v>
       </c>
     </row>
     <row r="1079" spans="1:7">
       <c r="A1079" t="s">
-        <v>2734</v>
-[...1 lines deleted...]
-      <c r="B1079" s="1"/>
+        <v>2739</v>
+      </c>
+      <c r="B1079" s="1">
+        <v>3760119739105</v>
+      </c>
       <c r="C1079" t="s">
-        <v>2735</v>
+        <v>2740</v>
       </c>
       <c r="D1079" t="s">
-        <v>2736</v>
+        <v>2741</v>
       </c>
       <c r="E1079">
         <v>0</v>
       </c>
       <c r="F1079">
-        <v>0.0</v>
+        <v>503.95</v>
       </c>
     </row>
     <row r="1080" spans="1:7">
       <c r="A1080" t="s">
-        <v>2737</v>
-[...1 lines deleted...]
-      <c r="B1080" s="1"/>
+        <v>2743</v>
+      </c>
+      <c r="B1080" s="1" t="s">
+        <v>2742</v>
+      </c>
       <c r="C1080" t="s">
-        <v>2738</v>
+        <v>2744</v>
       </c>
       <c r="D1080" t="s">
-        <v>2739</v>
+        <v>2745</v>
       </c>
       <c r="E1080">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1080">
-        <v>0.0</v>
+        <v>505.61</v>
+      </c>
+      <c r="G1080" t="s">
+        <v>1880</v>
       </c>
     </row>
     <row r="1081" spans="1:7">
       <c r="A1081" t="s">
-        <v>2740</v>
-[...1 lines deleted...]
-      <c r="B1081" s="1"/>
+        <v>2746</v>
+      </c>
+      <c r="B1081" s="1">
+        <v>8007403060152</v>
+      </c>
       <c r="C1081" t="s">
-        <v>2741</v>
+        <v>2747</v>
       </c>
       <c r="D1081" t="s">
-        <v>2742</v>
+        <v>2748</v>
       </c>
       <c r="E1081">
         <v>0</v>
       </c>
       <c r="F1081">
-        <v>0.0</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="1082" spans="1:7">
       <c r="A1082" t="s">
-        <v>2608</v>
+        <v>2746</v>
       </c>
       <c r="B1082" s="1">
-        <v>7350013892226</v>
+        <v>8007403060152</v>
       </c>
       <c r="C1082" t="s">
-        <v>2609</v>
+        <v>2747</v>
       </c>
       <c r="D1082" t="s">
-        <v>2743</v>
+        <v>2749</v>
       </c>
       <c r="E1082">
         <v>0</v>
       </c>
       <c r="F1082">
-        <v>249.0</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="1083" spans="1:7">
       <c r="A1083" t="s">
-        <v>2744</v>
+        <v>2746</v>
       </c>
       <c r="B1083" s="1">
-        <v>4270000736117</v>
+        <v>8007403060152</v>
       </c>
       <c r="C1083" t="s">
-        <v>2745</v>
+        <v>2747</v>
       </c>
       <c r="D1083" t="s">
-        <v>2746</v>
+        <v>2750</v>
       </c>
       <c r="E1083">
         <v>0</v>
       </c>
       <c r="F1083">
-        <v>62.95</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="1084" spans="1:7">
       <c r="A1084" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B1084" s="1">
+        <v>8007403060152</v>
+      </c>
+      <c r="C1084" t="s">
         <v>2747</v>
       </c>
-      <c r="B1084" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D1084" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="E1084">
         <v>0</v>
       </c>
       <c r="F1084">
-        <v>194.09</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="1085" spans="1:7">
       <c r="A1085" t="s">
-        <v>2750</v>
+        <v>1877</v>
       </c>
       <c r="B1085" s="1">
-        <v>6971185238141</v>
+        <v>4211125637101</v>
       </c>
       <c r="C1085" t="s">
-        <v>2751</v>
+        <v>1878</v>
       </c>
       <c r="D1085" t="s">
         <v>2752</v>
       </c>
       <c r="E1085">
         <v>0</v>
       </c>
       <c r="F1085">
-        <v>189.64</v>
+        <v>519.14</v>
       </c>
     </row>
     <row r="1086" spans="1:7">
       <c r="A1086" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B1086" s="1" t="s">
         <v>2753</v>
       </c>
-      <c r="B1086" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C1086" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="D1086" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="E1086">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1086">
-        <v>66.49</v>
+        <v>532.39</v>
       </c>
     </row>
     <row r="1087" spans="1:7">
       <c r="A1087" t="s">
-        <v>2756</v>
-[...1 lines deleted...]
-      <c r="B1087" s="1"/>
+        <v>2757</v>
+      </c>
+      <c r="B1087" s="1">
+        <v>6420613980317</v>
+      </c>
       <c r="C1087" t="s">
-        <v>2626</v>
+        <v>2758</v>
       </c>
       <c r="D1087" t="s">
-        <v>2757</v>
+        <v>2759</v>
       </c>
       <c r="E1087">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1087">
-        <v>0.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="1088" spans="1:7">
       <c r="A1088" t="s">
-        <v>2714</v>
+        <v>2760</v>
       </c>
       <c r="B1088" s="1">
-        <v>706597305305</v>
+        <v>4260057280510</v>
       </c>
       <c r="C1088" t="s">
-        <v>2715</v>
+        <v>2761</v>
       </c>
       <c r="D1088" t="s">
-        <v>2758</v>
+        <v>2762</v>
       </c>
       <c r="E1088">
         <v>0</v>
       </c>
       <c r="F1088">
-        <v>778.17</v>
+        <v>554.35</v>
       </c>
     </row>
     <row r="1089" spans="1:7">
       <c r="A1089" t="s">
-        <v>2759</v>
+        <v>2763</v>
       </c>
       <c r="B1089" s="1">
-        <v>850017613386</v>
+        <v>8715946702537</v>
       </c>
       <c r="C1089" t="s">
-        <v>2760</v>
+        <v>2764</v>
       </c>
       <c r="D1089" t="s">
-        <v>2761</v>
+        <v>2765</v>
       </c>
       <c r="E1089">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1089">
-        <v>459.99</v>
+        <v>560.11</v>
       </c>
     </row>
     <row r="1090" spans="1:7">
       <c r="A1090" t="s">
-        <v>2762</v>
+        <v>2766</v>
       </c>
       <c r="B1090" s="1">
-        <v>820909774020</v>
+        <v>6956651414786</v>
       </c>
       <c r="C1090" t="s">
-        <v>2763</v>
+        <v>2767</v>
       </c>
       <c r="D1090" t="s">
-        <v>2764</v>
+        <v>2768</v>
       </c>
       <c r="E1090">
         <v>0</v>
       </c>
       <c r="F1090">
-        <v>469.99</v>
+        <v>562.94</v>
       </c>
     </row>
     <row r="1091" spans="1:7">
       <c r="A1091" t="s">
-        <v>2765</v>
+        <v>2769</v>
       </c>
       <c r="B1091" s="1">
-        <v>820909744047</v>
+        <v>4007923148501</v>
       </c>
       <c r="C1091" t="s">
-        <v>2766</v>
+        <v>2770</v>
       </c>
       <c r="D1091" t="s">
-        <v>2767</v>
+        <v>2771</v>
       </c>
       <c r="E1091">
         <v>0</v>
       </c>
       <c r="F1091">
-        <v>299.99</v>
+        <v>583.63</v>
       </c>
     </row>
     <row r="1092" spans="1:7">
       <c r="A1092" t="s">
-        <v>2768</v>
+        <v>2772</v>
       </c>
       <c r="B1092" s="1">
-        <v>4086673154987</v>
+        <v>8007403167752</v>
       </c>
       <c r="C1092" t="s">
-        <v>2769</v>
+        <v>2773</v>
       </c>
       <c r="D1092" t="s">
-        <v>2770</v>
+        <v>2774</v>
       </c>
       <c r="E1092">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1092">
-        <v>0.0</v>
+        <v>587.24</v>
       </c>
     </row>
     <row r="1093" spans="1:7">
       <c r="A1093" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="B1093" s="1">
-        <v>3701335309000</v>
+        <v>8007403167752</v>
       </c>
       <c r="C1093" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="D1093" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
       <c r="E1093">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1093">
-        <v>271.06</v>
+        <v>587.24</v>
       </c>
     </row>
     <row r="1094" spans="1:7">
       <c r="A1094" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
       <c r="B1094" s="1">
-        <v>765142568671</v>
+        <v>6955880305940</v>
       </c>
       <c r="C1094" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
       <c r="D1094" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
       <c r="E1094">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1094">
-        <v>59.99</v>
+        <v>617.56</v>
       </c>
     </row>
     <row r="1095" spans="1:7">
       <c r="A1095" t="s">
-        <v>2687</v>
+        <v>2779</v>
       </c>
       <c r="B1095" s="1">
-        <v>738630867877</v>
+        <v>195161213779</v>
       </c>
       <c r="C1095" t="s">
-        <v>2688</v>
+        <v>2780</v>
       </c>
       <c r="D1095" t="s">
-        <v>2777</v>
+        <v>2781</v>
       </c>
       <c r="E1095">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1095">
-        <v>449.99</v>
+        <v>631.85</v>
       </c>
     </row>
     <row r="1096" spans="1:7">
       <c r="A1096" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
       <c r="B1096" s="1">
-        <v>754302178683</v>
+        <v>4058511835112</v>
       </c>
       <c r="C1096" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
       <c r="D1096" t="s">
-        <v>2780</v>
+        <v>2784</v>
       </c>
       <c r="E1096">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1096">
-        <v>0.0</v>
+        <v>641.49</v>
       </c>
     </row>
     <row r="1097" spans="1:7">
       <c r="A1097" t="s">
-        <v>2608</v>
+        <v>1970</v>
       </c>
       <c r="B1097" s="1">
-        <v>7350013892226</v>
+        <v>3661276148789</v>
       </c>
       <c r="C1097" t="s">
-        <v>2609</v>
+        <v>1971</v>
       </c>
       <c r="D1097" t="s">
-        <v>2781</v>
+        <v>2785</v>
       </c>
       <c r="E1097">
         <v>0</v>
       </c>
       <c r="F1097">
-        <v>249.0</v>
+        <v>645.99</v>
       </c>
     </row>
     <row r="1098" spans="1:7">
       <c r="A1098" t="s">
-        <v>2782</v>
+        <v>2786</v>
       </c>
       <c r="B1098" s="1">
-        <v>6438543011735</v>
+        <v>5028252523301</v>
       </c>
       <c r="C1098" t="s">
-        <v>2783</v>
+        <v>2787</v>
       </c>
       <c r="D1098" t="s">
-        <v>2784</v>
+        <v>2788</v>
       </c>
       <c r="E1098">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1098">
-        <v>79.9</v>
+        <v>647.74</v>
       </c>
     </row>
     <row r="1099" spans="1:7">
       <c r="A1099" t="s">
-        <v>2681</v>
+        <v>2789</v>
       </c>
       <c r="B1099" s="1">
-        <v>5060630692452</v>
+        <v>5902533919697</v>
       </c>
       <c r="C1099" t="s">
-        <v>2682</v>
+        <v>2790</v>
       </c>
       <c r="D1099" t="s">
-        <v>2785</v>
+        <v>2791</v>
       </c>
       <c r="E1099">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1099">
-        <v>340.0</v>
+        <v>649.0</v>
       </c>
     </row>
     <row r="1100" spans="1:7">
       <c r="A1100" t="s">
-        <v>2786</v>
-[...1 lines deleted...]
-      <c r="B1100" s="1"/>
+        <v>2792</v>
+      </c>
+      <c r="B1100" s="1">
+        <v>8007403166335</v>
+      </c>
       <c r="C1100" t="s">
-        <v>2787</v>
+        <v>2793</v>
       </c>
       <c r="D1100" t="s">
-        <v>2788</v>
+        <v>2794</v>
       </c>
       <c r="E1100">
         <v>0</v>
       </c>
       <c r="F1100">
-        <v>0.0</v>
+        <v>659.99</v>
       </c>
     </row>
     <row r="1101" spans="1:7">
       <c r="A1101" t="s">
-        <v>2681</v>
+        <v>2792</v>
       </c>
       <c r="B1101" s="1">
-        <v>5060630692452</v>
+        <v>8007403166335</v>
       </c>
       <c r="C1101" t="s">
-        <v>2682</v>
+        <v>2793</v>
       </c>
       <c r="D1101" t="s">
-        <v>2789</v>
+        <v>2795</v>
       </c>
       <c r="E1101">
         <v>0</v>
       </c>
       <c r="F1101">
-        <v>340.0</v>
+        <v>659.99</v>
       </c>
     </row>
     <row r="1102" spans="1:7">
       <c r="A1102" t="s">
-        <v>2687</v>
+        <v>2796</v>
       </c>
       <c r="B1102" s="1">
-        <v>738630867877</v>
+        <v>8007403166311</v>
       </c>
       <c r="C1102" t="s">
-        <v>2688</v>
+        <v>2797</v>
       </c>
       <c r="D1102" t="s">
-        <v>2790</v>
+        <v>2798</v>
       </c>
       <c r="E1102">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1102">
-        <v>449.99</v>
+        <v>670.77</v>
       </c>
     </row>
     <row r="1103" spans="1:7">
       <c r="A1103" t="s">
-        <v>2791</v>
+        <v>2796</v>
       </c>
       <c r="B1103" s="1">
-        <v>7076941683209</v>
+        <v>8007403166311</v>
       </c>
       <c r="C1103" t="s">
-        <v>2792</v>
+        <v>2797</v>
       </c>
       <c r="D1103" t="s">
-        <v>2793</v>
+        <v>2799</v>
       </c>
       <c r="E1103">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1103">
-        <v>104.99</v>
+        <v>670.77</v>
       </c>
     </row>
     <row r="1104" spans="1:7">
       <c r="A1104" t="s">
-        <v>2794</v>
-[...1 lines deleted...]
-      <c r="B1104" s="1"/>
+        <v>2796</v>
+      </c>
+      <c r="B1104" s="1">
+        <v>8007403166311</v>
+      </c>
       <c r="C1104" t="s">
-        <v>2795</v>
+        <v>2797</v>
       </c>
       <c r="D1104" t="s">
-        <v>2796</v>
+        <v>2800</v>
       </c>
       <c r="E1104">
         <v>0</v>
       </c>
       <c r="F1104">
-        <v>0.0</v>
+        <v>670.77</v>
       </c>
     </row>
     <row r="1105" spans="1:7">
       <c r="A1105" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B1105" s="1">
+        <v>8007403166311</v>
+      </c>
+      <c r="C1105" t="s">
         <v>2797</v>
       </c>
-      <c r="B1105" s="1"/>
-[...2 lines deleted...]
-      </c>
       <c r="D1105" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="E1105">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1105">
-        <v>0.0</v>
+        <v>670.77</v>
       </c>
     </row>
     <row r="1106" spans="1:7">
       <c r="A1106" t="s">
-        <v>2800</v>
-[...1 lines deleted...]
-      <c r="B1106" s="1"/>
+        <v>2802</v>
+      </c>
+      <c r="B1106" s="1">
+        <v>4008146012464</v>
+      </c>
       <c r="C1106" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
       <c r="D1106" t="s">
-        <v>2802</v>
+        <v>2804</v>
       </c>
       <c r="E1106">
         <v>0</v>
       </c>
       <c r="F1106">
-        <v>0.0</v>
+        <v>685.93</v>
       </c>
     </row>
     <row r="1107" spans="1:7">
       <c r="A1107" t="s">
-        <v>2803</v>
-[...1 lines deleted...]
-      <c r="B1107" s="1"/>
+        <v>2805</v>
+      </c>
+      <c r="B1107" s="1">
+        <v>4897122209062</v>
+      </c>
       <c r="C1107" t="s">
-        <v>2804</v>
+        <v>2806</v>
       </c>
       <c r="D1107" t="s">
-        <v>2805</v>
+        <v>2807</v>
       </c>
       <c r="E1107">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1107">
-        <v>0.0</v>
+        <v>699.99</v>
       </c>
     </row>
     <row r="1108" spans="1:7">
       <c r="A1108" t="s">
-        <v>2806</v>
-[...1 lines deleted...]
-      <c r="B1108" s="1"/>
+        <v>2808</v>
+      </c>
+      <c r="B1108" s="1">
+        <v>8028400039125</v>
+      </c>
       <c r="C1108" t="s">
-        <v>2807</v>
+        <v>2809</v>
       </c>
       <c r="D1108" t="s">
-        <v>2808</v>
+        <v>2810</v>
       </c>
       <c r="E1108">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1108">
-        <v>0.0</v>
+        <v>700.1</v>
       </c>
     </row>
     <row r="1109" spans="1:7">
       <c r="A1109" t="s">
-        <v>2809</v>
+        <v>2811</v>
       </c>
       <c r="B1109" s="1">
-        <v>4054278544830</v>
+        <v>6942138976533</v>
       </c>
       <c r="C1109" t="s">
-        <v>2810</v>
+        <v>2812</v>
       </c>
       <c r="D1109" t="s">
-        <v>2811</v>
+        <v>2813</v>
       </c>
       <c r="E1109">
         <v>0</v>
       </c>
       <c r="F1109">
-        <v>158.79</v>
+        <v>703.17</v>
       </c>
     </row>
     <row r="1110" spans="1:7">
       <c r="A1110" t="s">
-        <v>2812</v>
+        <v>2814</v>
       </c>
       <c r="B1110" s="1">
-        <v>5060785622595</v>
+        <v>8007403166533</v>
       </c>
       <c r="C1110" t="s">
-        <v>2813</v>
+        <v>2815</v>
       </c>
       <c r="D1110" t="s">
-        <v>2814</v>
+        <v>2816</v>
       </c>
       <c r="E1110">
         <v>0</v>
       </c>
       <c r="F1110">
-        <v>165.49</v>
+        <v>728.49</v>
       </c>
     </row>
     <row r="1111" spans="1:7">
       <c r="A1111" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B1111" s="1">
+        <v>8007403166533</v>
+      </c>
+      <c r="C1111" t="s">
         <v>2815</v>
-      </c>
-[...2 lines deleted...]
-        <v>2816</v>
       </c>
       <c r="D1111" t="s">
         <v>2817</v>
       </c>
       <c r="E1111">
         <v>0</v>
       </c>
       <c r="F1111">
-        <v>0.0</v>
+        <v>728.49</v>
       </c>
     </row>
     <row r="1112" spans="1:7">
       <c r="A1112" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B1112" s="1">
+        <v>8007403166533</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D1112" t="s">
         <v>2818</v>
       </c>
-      <c r="B1112" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E1112">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1112">
-        <v>0.0</v>
+        <v>728.49</v>
       </c>
     </row>
     <row r="1113" spans="1:7">
       <c r="A1113" t="s">
-        <v>2821</v>
+        <v>2814</v>
       </c>
       <c r="B1113" s="1">
-        <v>6972506512384</v>
+        <v>8007403166533</v>
       </c>
       <c r="C1113" t="s">
-        <v>2822</v>
+        <v>2815</v>
       </c>
       <c r="D1113" t="s">
-        <v>2823</v>
+        <v>2819</v>
       </c>
       <c r="E1113">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F1113">
-        <v>0.0</v>
+        <v>728.49</v>
       </c>
     </row>
     <row r="1114" spans="1:7">
       <c r="A1114" t="s">
-        <v>2824</v>
-[...1 lines deleted...]
-      <c r="B1114" s="1"/>
+        <v>2820</v>
+      </c>
+      <c r="B1114" s="1">
+        <v>4211125319120</v>
+      </c>
       <c r="C1114" t="s">
-        <v>2825</v>
+        <v>2821</v>
       </c>
       <c r="D1114" t="s">
-        <v>2826</v>
+        <v>2822</v>
       </c>
       <c r="E1114">
         <v>0</v>
       </c>
       <c r="F1114">
-        <v>0.0</v>
+        <v>730.96</v>
       </c>
     </row>
     <row r="1115" spans="1:7">
       <c r="A1115" t="s">
-        <v>2827</v>
+        <v>2823</v>
       </c>
       <c r="B1115" s="1">
-        <v>4260579751048</v>
+        <v>8717496337207</v>
       </c>
       <c r="C1115" t="s">
-        <v>2828</v>
+        <v>2824</v>
       </c>
       <c r="D1115" t="s">
-        <v>2829</v>
+        <v>2825</v>
       </c>
       <c r="E1115">
         <v>0</v>
       </c>
       <c r="F1115">
-        <v>14.9</v>
+        <v>771.74</v>
+      </c>
+      <c r="G1115" t="s">
+        <v>683</v>
       </c>
     </row>
     <row r="1116" spans="1:7">
       <c r="A1116" t="s">
-        <v>2830</v>
+        <v>2826</v>
       </c>
       <c r="B1116" s="1">
-        <v>664005438130</v>
+        <v>706597305305</v>
       </c>
       <c r="C1116" t="s">
-        <v>2831</v>
+        <v>2827</v>
       </c>
       <c r="D1116" t="s">
-        <v>2832</v>
+        <v>2828</v>
       </c>
       <c r="E1116">
         <v>0</v>
       </c>
       <c r="F1116">
-        <v>384.17</v>
+        <v>778.17</v>
       </c>
     </row>
     <row r="1117" spans="1:7">
       <c r="A1117" t="s">
-        <v>2833</v>
-[...1 lines deleted...]
-      <c r="B1117" s="1"/>
+        <v>2826</v>
+      </c>
+      <c r="B1117" s="1">
+        <v>706597305305</v>
+      </c>
       <c r="C1117" t="s">
-        <v>2834</v>
+        <v>2827</v>
       </c>
       <c r="D1117" t="s">
-        <v>2835</v>
+        <v>2829</v>
       </c>
       <c r="E1117">
         <v>0</v>
       </c>
       <c r="F1117">
-        <v>0.0</v>
+        <v>778.17</v>
       </c>
     </row>
     <row r="1118" spans="1:7">
       <c r="A1118" t="s">
-        <v>2549</v>
+        <v>2830</v>
       </c>
       <c r="B1118" s="1">
-        <v>7350013891571</v>
+        <v>4007923274064</v>
       </c>
       <c r="C1118" t="s">
-        <v>2550</v>
+        <v>2831</v>
       </c>
       <c r="D1118" t="s">
-        <v>2836</v>
+        <v>2832</v>
       </c>
       <c r="E1118">
         <v>0</v>
       </c>
       <c r="F1118">
-        <v>249.0</v>
+        <v>784.38</v>
       </c>
     </row>
     <row r="1119" spans="1:7">
       <c r="A1119" t="s">
-        <v>2653</v>
-[...1 lines deleted...]
-      <c r="B1119" s="1"/>
+        <v>2833</v>
+      </c>
+      <c r="B1119" s="1">
+        <v>3220660317592</v>
+      </c>
       <c r="C1119" t="s">
-        <v>2654</v>
+        <v>2834</v>
       </c>
       <c r="D1119" t="s">
-        <v>2837</v>
+        <v>2835</v>
       </c>
       <c r="E1119">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1119">
-        <v>0.0</v>
+        <v>789.8</v>
       </c>
     </row>
     <row r="1120" spans="1:7">
       <c r="A1120" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B1120" s="1">
+        <v>8718734620495</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D1120" t="s">
         <v>2838</v>
       </c>
-      <c r="B1120" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E1120">
         <v>0</v>
       </c>
       <c r="F1120">
-        <v>24.99</v>
+        <v>809.0</v>
       </c>
     </row>
     <row r="1121" spans="1:7">
       <c r="A1121" t="s">
-        <v>2841</v>
+        <v>2193</v>
       </c>
       <c r="B1121" s="1">
-        <v>784300786368</v>
+        <v>5010777144055</v>
       </c>
       <c r="C1121" t="s">
-        <v>2842</v>
+        <v>2194</v>
       </c>
       <c r="D1121" t="s">
-        <v>2843</v>
+        <v>2839</v>
       </c>
       <c r="E1121">
         <v>0</v>
       </c>
       <c r="F1121">
-        <v>254.99</v>
+        <v>838.41</v>
       </c>
     </row>
     <row r="1122" spans="1:7">
       <c r="A1122" t="s">
+        <v>2840</v>
+      </c>
+      <c r="B1122" s="1">
+        <v>5900495962720</v>
+      </c>
+      <c r="C1122" t="s">
         <v>2841</v>
       </c>
-      <c r="B1122" s="1">
-[...2 lines deleted...]
-      <c r="C1122" t="s">
+      <c r="D1122" t="s">
         <v>2842</v>
       </c>
-      <c r="D1122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1122">
         <v>0</v>
       </c>
       <c r="F1122">
-        <v>254.99</v>
+        <v>842.65</v>
       </c>
     </row>
     <row r="1123" spans="1:7">
       <c r="A1123" t="s">
+        <v>2843</v>
+      </c>
+      <c r="B1123" s="1">
+        <v>4009729069561</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D1123" t="s">
         <v>2845</v>
       </c>
-      <c r="B1123" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E1123">
         <v>0</v>
       </c>
       <c r="F1123">
-        <v>809.0</v>
+        <v>851.21</v>
       </c>
     </row>
     <row r="1124" spans="1:7">
       <c r="A1124" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B1124" s="1">
+        <v>4007923274200</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D1124" t="s">
         <v>2848</v>
       </c>
-      <c r="B1124" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E1124">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1124">
-        <v>0.0</v>
+        <v>866.06</v>
       </c>
     </row>
     <row r="1125" spans="1:7">
       <c r="A1125" t="s">
-        <v>819</v>
+        <v>2849</v>
       </c>
       <c r="B1125" s="1">
-        <v>8436035343959</v>
+        <v>8715946651866</v>
       </c>
       <c r="C1125" t="s">
-        <v>820</v>
+        <v>2850</v>
       </c>
       <c r="D1125" t="s">
         <v>2851</v>
       </c>
       <c r="E1125">
         <v>0</v>
       </c>
       <c r="F1125">
-        <v>1107.52</v>
+        <v>872.99</v>
       </c>
     </row>
     <row r="1126" spans="1:7">
       <c r="A1126" t="s">
         <v>2852</v>
       </c>
-      <c r="B1126" s="1"/>
+      <c r="B1126" s="1">
+        <v>8007403167516</v>
+      </c>
       <c r="C1126" t="s">
         <v>2853</v>
       </c>
       <c r="D1126" t="s">
         <v>2854</v>
       </c>
       <c r="E1126">
         <v>0</v>
       </c>
       <c r="F1126">
-        <v>0.0</v>
+        <v>1015.35</v>
       </c>
     </row>
     <row r="1127" spans="1:7">
       <c r="A1127" t="s">
         <v>2855</v>
       </c>
-      <c r="B1127" s="1"/>
+      <c r="B1127" s="1">
+        <v>8007403167196</v>
+      </c>
       <c r="C1127" t="s">
         <v>2856</v>
       </c>
       <c r="D1127" t="s">
         <v>2857</v>
       </c>
       <c r="E1127">
         <v>0</v>
       </c>
       <c r="F1127">
-        <v>0.0</v>
+        <v>1084.41</v>
       </c>
     </row>
     <row r="1128" spans="1:7">
       <c r="A1128" t="s">
-        <v>2584</v>
+        <v>2300</v>
       </c>
       <c r="B1128" s="1">
-        <v>810039492680</v>
+        <v>8436035343959</v>
       </c>
       <c r="C1128" t="s">
-        <v>2585</v>
+        <v>2301</v>
       </c>
       <c r="D1128" t="s">
         <v>2858</v>
       </c>
       <c r="E1128">
         <v>0</v>
       </c>
       <c r="F1128">
-        <v>400.0</v>
+        <v>1107.52</v>
       </c>
     </row>
     <row r="1129" spans="1:7">
       <c r="A1129" t="s">
-        <v>2595</v>
-[...2 lines deleted...]
-        <v>3770014125507</v>
+        <v>2860</v>
+      </c>
+      <c r="B1129" s="1" t="s">
+        <v>2859</v>
       </c>
       <c r="C1129" t="s">
-        <v>2859</v>
+        <v>2861</v>
       </c>
       <c r="D1129" t="s">
-        <v>2860</v>
+        <v>2862</v>
       </c>
       <c r="E1129">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1129">
-        <v>0.0</v>
+        <v>1115.14</v>
       </c>
     </row>
     <row r="1130" spans="1:7">
       <c r="A1130" t="s">
-        <v>2861</v>
+        <v>2863</v>
       </c>
       <c r="B1130" s="1">
-        <v>6438543011773</v>
+        <v>4009729074350</v>
       </c>
       <c r="C1130" t="s">
-        <v>2862</v>
+        <v>2268</v>
       </c>
       <c r="D1130" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
       <c r="E1130">
         <v>0</v>
       </c>
       <c r="F1130">
-        <v>0.0</v>
+        <v>1131.66</v>
       </c>
     </row>
     <row r="1131" spans="1:7">
       <c r="A1131" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
       <c r="B1131" s="1">
-        <v>6974232879670</v>
+        <v>4549292141085</v>
       </c>
       <c r="C1131" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="D1131" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
       <c r="E1131">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F1131">
-        <v>494.57</v>
+        <v>1437.96</v>
       </c>
     </row>
     <row r="1132" spans="1:7">
       <c r="A1132" t="s">
-        <v>2867</v>
-[...2 lines deleted...]
-        <v>3770014125484</v>
+        <v>2869</v>
+      </c>
+      <c r="B1132" s="1" t="s">
+        <v>2868</v>
       </c>
       <c r="C1132" t="s">
-        <v>2868</v>
+        <v>2870</v>
       </c>
       <c r="D1132" t="s">
-        <v>2869</v>
+        <v>2871</v>
       </c>
       <c r="E1132">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1132">
-        <v>26.99</v>
+        <v>1846.02</v>
       </c>
     </row>
     <row r="1133" spans="1:7">
       <c r="A1133" t="s">
-        <v>2870</v>
+        <v>2872</v>
       </c>
       <c r="B1133" s="1">
-        <v>6420613980317</v>
+        <v>7332543636556</v>
       </c>
       <c r="C1133" t="s">
-        <v>2871</v>
+        <v>2873</v>
       </c>
       <c r="D1133" t="s">
-        <v>2872</v>
+        <v>2874</v>
       </c>
       <c r="E1133">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1133">
-        <v>549.0</v>
+        <v>1999.0</v>
       </c>
     </row>
     <row r="1134" spans="1:7">
       <c r="A1134" t="s">
-        <v>2873</v>
+        <v>2875</v>
       </c>
       <c r="B1134" s="1">
-        <v>4251822561927</v>
+        <v>8717496336347</v>
       </c>
       <c r="C1134" t="s">
-        <v>2874</v>
+        <v>2876</v>
       </c>
       <c r="D1134" t="s">
-        <v>2875</v>
+        <v>2877</v>
       </c>
       <c r="E1134">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F1134">
-        <v>69.99</v>
-[...37 lines deleted...]
-        <v>0.0</v>
+        <v>2334.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>