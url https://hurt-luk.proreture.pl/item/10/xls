--- v0 (2026-02-05)
+++ v1 (2026-06-05)
@@ -35,777 +35,777 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Oral-B iO 8 Special Edition elektryczna szczoteczka do zębów Szczoteczka do zębów Czarny onyks</t>
+  </si>
+  <si>
+    <t>B089F6QXF2</t>
+  </si>
+  <si>
+    <t>LPNHL935260410</t>
+  </si>
+  <si>
+    <t>FIT KING Masażer do nóg do krążenia krwi i relaksu, sekwencyjny masażer łydek z ręcznym kontrolerem 3 intensywności, 2 tryby pracy, do domu i biura</t>
+  </si>
+  <si>
+    <t>B0751FFR3P</t>
+  </si>
+  <si>
+    <t>LPNHK246646466</t>
+  </si>
+  <si>
+    <t>Stacja dokująca RGB do Meta Quest 3, stacja do szybkiego ładowania kontrolera VR i zestawu słuchawkowego, z akumulatorami do Oculus Quest 3, stojak na ładowarkę VR odpowiedni na biurko</t>
+  </si>
+  <si>
+    <t>B0CSJZV7DZ</t>
+  </si>
+  <si>
+    <t>LPNHE799367346</t>
+  </si>
+  <si>
+    <t>LPNHE832859153</t>
+  </si>
+  <si>
+    <t>36 uchwytów na kapsułki do Dolce Gusto, szuflada na kapsułki Nespresso, metalowy uchwyt na kapsułki do kawy, stojak na dozownik kapsułek, stojak na kapsułki d</t>
+  </si>
+  <si>
+    <t>B0C8RY9GN6</t>
+  </si>
+  <si>
+    <t>kofiholder</t>
+  </si>
+  <si>
+    <t>IVYX Scientific Digital Laboratory kąpiel wodna, 20-100°C, 400 W, 660 ml</t>
+  </si>
+  <si>
+    <t>B07T81P5KN</t>
+  </si>
+  <si>
+    <t>LPNA054176865</t>
+  </si>
+  <si>
+    <t>PROIRON Kamizelka obciążeniowa, regulowane paski do biegania, treningu siłowego, treningu, joggingu i domowej siłowni</t>
+  </si>
+  <si>
+    <t>B0CCS1N817</t>
+  </si>
+  <si>
+    <t>LPNHK319915661</t>
+  </si>
+  <si>
+    <t>Podgrzewana Bluza z Kapturem dla Kobiet Mężczyzn Ogrzewana Bluza z Kapturem zc5 Strefami Grzewczymi Elektryczna Podgrzewana Bluza Zimowy Ogrzewany Płaszcz do Uprawiania,Black,XL</t>
+  </si>
+  <si>
+    <t>B0BNLQFC55</t>
+  </si>
+  <si>
+    <t>LPNRP032750097</t>
+  </si>
+  <si>
+    <t>B0D4VGKBD9</t>
+  </si>
+  <si>
+    <t>LPNHE894553345</t>
+  </si>
+  <si>
+    <t>Mobility Lab ML300450 klawiatura USB AZERTY francuska czarna - klawiatura (standardowa, przewodowa, USB, AZERTY, czarna)</t>
+  </si>
+  <si>
+    <t>B003OICX46</t>
+  </si>
+  <si>
+    <t>LPNHL962836948</t>
+  </si>
+  <si>
+    <t>spL1JplOJp0</t>
+  </si>
+  <si>
+    <t>0883336090828</t>
+  </si>
+  <si>
+    <t>Pedrini 9082 Kaffettiera-2 TZ (100 ml), aluminium, srebrny/czerwony 2 tasse</t>
+  </si>
+  <si>
+    <t>B00ANRPH9E</t>
+  </si>
+  <si>
+    <t>LPNHE727106592</t>
+  </si>
+  <si>
+    <t>spL01mKooop</t>
+  </si>
+  <si>
+    <t>PAEHUIMT Okulary do pływania dla dzieci, dla dziewczynek i chłopców w wieku 4-12 lat</t>
+  </si>
+  <si>
+    <t>B0BZ55YBBV</t>
+  </si>
+  <si>
+    <t>LPNHE732698804</t>
+  </si>
+  <si>
+    <t>spL01mKooo1</t>
+  </si>
+  <si>
+    <t>Beurer HR 2000 precyzyjny trymer do korekcji i przycinania brwi, włosów w nosie i uszach, w zestawie nasadka grzebieniowa i zdejmowana nasadka tnąca</t>
+  </si>
+  <si>
+    <t>B089X93SGD</t>
+  </si>
+  <si>
+    <t>LPNHK162882926</t>
+  </si>
+  <si>
+    <t>spN0113iLOJ</t>
+  </si>
+  <si>
+    <t>Beurer FC 45 szczotka do twarzy, głębokie oczyszczanie dla zauważalnie bardziej miękkiej skóry, 2-stopniowa rotacja dla wszystkich typów skóry, wodoodporna, biała z dwoma poziomami prędkości</t>
+  </si>
+  <si>
+    <t>B00NABOT8U</t>
+  </si>
+  <si>
+    <t>LPNHK162140313</t>
+  </si>
+  <si>
+    <t>spN00jlNP2O</t>
+  </si>
+  <si>
+    <t>Beurer HR 2000 Präzisionstrimmer zur Korrektur und zum Trimmen von Augenbrauen, Nasen- und Ohrhaaren, inkl. Kammaufsatz und abnehmbarem Schneidaufsatz, Schwarz</t>
+  </si>
+  <si>
+    <t>LPNHL905054566</t>
+  </si>
+  <si>
+    <t>spN0112O436</t>
+  </si>
+  <si>
+    <t>DYMO Prägegerät mit 3 Prägebändern | Omega Beschriftungsgerät-Starterset | kleines Prägegerät mit Dreh-klick-System | für zu Hause und für Bastel- und Hobbyprojekte (£/€, Ä, Ö und Ü)</t>
+  </si>
+  <si>
+    <t>B0BZNM4NRF</t>
+  </si>
+  <si>
+    <t>LPNHK163103702</t>
+  </si>
+  <si>
+    <t>spL1I210ik2</t>
+  </si>
+  <si>
+    <t>Schnittfeste Serie, schnittfeste Handschuhe, Stufe 5, schnitt- und schlagfester Handschuh, PPE Nitril-Polyester-Glasfaser-Arbeitshandschuh</t>
+  </si>
+  <si>
+    <t>B0BPZT9BLL</t>
+  </si>
+  <si>
+    <t>LPNIC079934379</t>
+  </si>
+  <si>
+    <t>sp515737450</t>
+  </si>
+  <si>
+    <t>Beurer FT58 termometr do uszu, 795.33</t>
+  </si>
+  <si>
+    <t>B0157EHKS8</t>
+  </si>
+  <si>
+    <t>LPNHK162165880</t>
+  </si>
+  <si>
+    <t>spL1I51m68J</t>
+  </si>
+  <si>
+    <t>Prześcieradło z gumką, bawełna, do łóżeczka dziecięcego, 40 x 80 cm, rozciągliwe do 40 x 90 cm, błękitne, 3 sztuki błękitny 40x80 /40x90</t>
+  </si>
+  <si>
+    <t>B019MYSN3K</t>
+  </si>
+  <si>
+    <t>LPNRP011479893</t>
+  </si>
+  <si>
+    <t>sp515737406</t>
+  </si>
+  <si>
+    <t>Philips rodzinna maszynka do strzyżenia włosów QC5115/15 Ostrza ze stali szlachetnej, 11 ustawień długości, przewodowa Wbudowany grzebień</t>
+  </si>
+  <si>
+    <t>B0034B7W6C</t>
+  </si>
+  <si>
+    <t>LPNHK134675512</t>
+  </si>
+  <si>
+    <t>spL1I20PJ69</t>
+  </si>
+  <si>
+    <t>Karteczki samoprzylepne Post-It Economy Pack 76 x 76 mm Canary Yellow 24 bloczki w cenie 12</t>
+  </si>
+  <si>
+    <t>B002TQOIZQ</t>
+  </si>
+  <si>
+    <t>LPNHL984486324</t>
+  </si>
+  <si>
+    <t>spL1k1IjJ7I</t>
+  </si>
+  <si>
+    <t>0882224741736</t>
+  </si>
+  <si>
+    <t>Microsoft ANB-00014 klawiatura USB czarna — klawiatura (przewodowa, USB, czarna)</t>
+  </si>
+  <si>
+    <t>B0044AFEMQ</t>
+  </si>
+  <si>
+    <t>LPNHK110910664</t>
+  </si>
+  <si>
+    <t>Philips Hue White ambiance E14 pojedyncze opakowanie 470lm</t>
+  </si>
+  <si>
+    <t>B099NNRP72</t>
+  </si>
+  <si>
+    <t>LPNHE733531339</t>
+  </si>
+  <si>
+    <t>Squatty Potty Original SP-ADJUSTABLE-OS, 7 i 9 Cali, Nastawny, Łazienka, Stołek, Biały</t>
+  </si>
+  <si>
+    <t>B06Y2JMP7B</t>
+  </si>
+  <si>
+    <t>LPNHK178530020</t>
+  </si>
+  <si>
+    <t>Cecotec Ionico Bamba IoniCare 5500 PowerStyle Suszarka do włosów z silnikiem AC o dużym natężeniu przepływu powietrza, z prawdziwymi jonami, system Perfect Colour, z dyfuzorem i profesjonalnymi Czarny | Kompaktowy</t>
+  </si>
+  <si>
+    <t>B07YNPGM5S</t>
+  </si>
+  <si>
+    <t>LPNIC103434526</t>
+  </si>
+  <si>
+    <t>Finishing Touch Flawless Face, Eliminateur de duvet Visage Rechargeable, Nouvelle Génération, Doux et sans danger, Blush, 2 Têtes des Remplacement</t>
+  </si>
+  <si>
+    <t>B08HMVGWQZ</t>
+  </si>
+  <si>
+    <t>LPNHL904534939</t>
+  </si>
+  <si>
+    <t>spL1I51Ij4j</t>
+  </si>
+  <si>
+    <t>0604348231241</t>
+  </si>
+  <si>
+    <t>Munddusche Elektrische - TUREWELL Zahnzwischenraumreiniger mit 10 Druckstufen und 8 Düsen,IPX7 Wasserdicht Oral Irrigator, 600ML Wasser Flosser für Zuhause (Schwarz)</t>
+  </si>
+  <si>
+    <t>B087717HRR</t>
+  </si>
+  <si>
+    <t>LPNHL951393150</t>
+  </si>
+  <si>
+    <t>spL1I51L57L</t>
+  </si>
+  <si>
+    <t>medisana CM 840 okrągłe lustro kosmetyczne - lustro stołowe z oświetleniem LED i 5-krotnym powiększeniem - lustro do makijażu z funkcją obrotu o 360</t>
+  </si>
+  <si>
+    <t>B00NWV0QBM</t>
+  </si>
+  <si>
+    <t>LPNHK165007679</t>
+  </si>
+  <si>
+    <t>spL1I51o0oK</t>
+  </si>
+  <si>
+    <t>Tommee Tippee The Original Grobag Bolsa para Bebés, Diseño Saludable para la Cadera, Tejido Suave Rico en Algodón, 0-3m, 2.5 TOG, Woodland Gro Friends</t>
+  </si>
+  <si>
+    <t>B09NDVLFV5</t>
+  </si>
+  <si>
+    <t>LPNIC098239582</t>
+  </si>
+  <si>
+    <t>sp515820733</t>
+  </si>
+  <si>
+    <t>medisana MTP Pro Ciśnieniomierz naramienny , precyzyjny pomiar ciśnienia krwi i pulsu z funkcją pamięci, skala świetlna, funkcja sygnalizacji nieregularnego bicia serca</t>
+  </si>
+  <si>
+    <t>B01MU2QP54</t>
+  </si>
+  <si>
+    <t>LPNIC080157514</t>
+  </si>
+  <si>
+    <t>0841710106831</t>
+  </si>
+  <si>
+    <t>Amazon Basics pudełko z szufladami do przechowywania kapsułek Nespresso, pojemność: 50 kapsułek</t>
+  </si>
+  <si>
+    <t>B010RLCH2U</t>
+  </si>
+  <si>
+    <t>LPNA041212944</t>
+  </si>
+  <si>
+    <t>Rowenta Szczotka grzewcza do prostowania, Wszystkie rodzaje włosów, nawet najgrubsze, łatwe i szybkie prostowanie, Power Straight, Black CF582LF0</t>
+  </si>
+  <si>
+    <t>B0B9HPWBVP</t>
+  </si>
+  <si>
+    <t>LPNIC104962146</t>
+  </si>
+  <si>
+    <t>sp515737405</t>
+  </si>
+  <si>
+    <t>VEZOREY® - 4-częściowy zestaw krajalnic do tortów i tortów wraz z łopatką do tortu i nożem do tortów (30 cm) - podstawka do tortów i przecinarka do tortów (16-30 cm) - krajalnica do ciasta i tortu</t>
+  </si>
+  <si>
+    <t>B09Q22KCZZ</t>
+  </si>
+  <si>
+    <t>LPNHK265281335</t>
+  </si>
+  <si>
+    <t>Rabb 1st Drabina toaletowa dla dzieci, ulepszona toaleta dziecięca dla chłopców i dziewczynek, 2 w 1, deska sedesowa dla dzieci ze schodami, antypoślizgowa deska do chodzenia. Rosa</t>
+  </si>
+  <si>
+    <t>B0CJCNR4S6</t>
+  </si>
+  <si>
+    <t>LPNHE837166017</t>
+  </si>
+  <si>
+    <t>Braun Seria One 170s golarka sieciowa</t>
+  </si>
+  <si>
+    <t>B005BPKI2Y</t>
+  </si>
+  <si>
+    <t>LPNHK186446367</t>
+  </si>
+  <si>
+    <t>spL1i75jKm0</t>
+  </si>
+  <si>
+    <t>Philips Bodygroom Series 3000 Shower Body Shaver (model BG3015/15) 3 grzebienie</t>
+  </si>
+  <si>
+    <t>B079KD7ZZ2</t>
+  </si>
+  <si>
+    <t>LPNHK153895851</t>
+  </si>
+  <si>
+    <t>Alassio 30130 – Mobile Office DIN A4 FIORI, wielofunkcyjna aktówka na notebook o przekątnej 13,3</t>
+  </si>
+  <si>
+    <t>B0849CF3TV</t>
+  </si>
+  <si>
+    <t>LPNHL912204463</t>
+  </si>
+  <si>
+    <t>VTech MS3050 DECT telefon bezprzewodowy z automatyczną sekretarką, blokada dzwoniącego, funkcja rozpoznawania dzwoniącego/funkcja dotykania, zestaw głośnomówiący, wzmacniacz głośności/wzmacniacz,</t>
+  </si>
+  <si>
+    <t>B0BJQSHY7Z</t>
+  </si>
+  <si>
+    <t>LPNHK182592878</t>
+  </si>
+  <si>
+    <t>spN0113im4M</t>
+  </si>
+  <si>
+    <t>CHERRY STREAM DESKTOP, bezprzewodowa klawiatura i mysz, układ niemiecki, klawiatura QWERTZ, na baterie, Blue Angel, aprobata GS, mechanizm nożycowy SX, cicha praca klawiszy, biało-szary</t>
+  </si>
+  <si>
+    <t>B08PVXKTJD</t>
+  </si>
+  <si>
+    <t>LPNHK103007879</t>
+  </si>
+  <si>
+    <t>CHERRY DW 8000, bezprzewodowa klawiatura i mysz, układ niemiecki, klawiatura QWERTZ, na baterie, ultrapłaska klawiatura, mysz 3 przyciskowa z czujnikiem podczerwieni, biało-srebrna układ niemiecki - QWERTZ biało-srebrna</t>
+  </si>
+  <si>
+    <t>B073XGD26M</t>
+  </si>
+  <si>
+    <t>LPNHK081434024</t>
+  </si>
+  <si>
+    <t>spL1k1I7n5j</t>
+  </si>
+  <si>
+    <t>LPNHK081434023</t>
+  </si>
+  <si>
+    <t>ABUS Unisex Urban-i 3.0 kask rowerowy, pomarańczowy (Signal Orange), rozmiar M, 52-58 EU</t>
+  </si>
+  <si>
+    <t>B0843BXY31</t>
+  </si>
+  <si>
+    <t>LPNHE733768919</t>
+  </si>
+  <si>
+    <t>spL01mKooNn</t>
+  </si>
+  <si>
+    <t>Remington maszynka do włosów, strzyżarka, bezprzewodowa, 10 nakładek 3-25mm, grzebień, nożyczki, szczoteczki, kuferek, podstawka ładująca, peleryna fryzjerska, czarna, HC5811 Genius NEW HC5811</t>
+  </si>
+  <si>
+    <t>B09RNBFS2C</t>
+  </si>
+  <si>
+    <t>LPNHK162743187</t>
+  </si>
+  <si>
+    <t>Braun Bodygroomer 5 depilator do ciała i usuwania włosów dla mężczyzn, z technologią SkinShield, nasadka grzebieniowa, ostre metalowe ostrze, prezent na Dzień Ojca, BG5350, szary/biały BodyGroomer BG5350</t>
+  </si>
+  <si>
+    <t>B09L79BYCD</t>
+  </si>
+  <si>
+    <t>LPNHK196212858</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brunnen 104954090 cyrkiel do szybkiej regulacji długość: 170 mm, w nietłukącym się etui z tworzywa sztucznego z przezroczystą pokrywką, kiwi Colour Code </t>
+  </si>
+  <si>
+    <t>B07S2FL8WL</t>
+  </si>
+  <si>
+    <t>LPNHL922987669</t>
+  </si>
+  <si>
+    <t>Oral-B PRO 3 3500 elektryczna szczoteczka do zębów, 2 końcówki, z 3 trybami czyszczenia i wizualną kontrolą nacisku 360°, do pielęgnacji zębów, etui podróżne, prezent dla mężczyzny/kobiety, biała</t>
+  </si>
+  <si>
+    <t>B0B4WVLH5M</t>
+  </si>
+  <si>
+    <t>LPNHK139614738</t>
+  </si>
+  <si>
+    <t>spL1I51mj5K</t>
+  </si>
+  <si>
+    <t>Sharkoon, Skiller Mech SGK3 mechaniczna klawiatura gamingowa (z oświetleniem RGB, niebieskim przełącznikiem, N-Key-Rollover, 1000 Hz Polling Rate), czarna czarny Mechaniczny Oświetlenie RGB z niebieskim przełącznikiem</t>
+  </si>
+  <si>
+    <t>B076X28769</t>
+  </si>
+  <si>
+    <t>LPNHK081452397</t>
+  </si>
+  <si>
+    <t>spL1k1Ijjp1</t>
+  </si>
+  <si>
+    <t>Charm Princess A10 Professional Bezprzewodowy Pen Mikroreedling z możliwością regulacji kartridge, Micro Needling Derma Pen Microneedle Machine do pielęgnacji skóry</t>
+  </si>
+  <si>
+    <t>B0BQ3CW7YX</t>
+  </si>
+  <si>
+    <t>LPNHK164637200</t>
+  </si>
+  <si>
+    <t>spL1I51o14K</t>
+  </si>
+  <si>
+    <t>Trymer do brody BaBylissMEN Japanese Steel</t>
+  </si>
+  <si>
+    <t>B084QZ2RSM</t>
+  </si>
+  <si>
+    <t>LPNHK139197319</t>
+  </si>
+  <si>
+    <t>Remington golarka elektryczna do głowy, rotacyjna, golenie na dł. 0.2mm, antybakteryjna głowica, wodoodporna, bezprzewodowa, golenie na sucho i mokro, ciemnoszare etui, Ultimate RX5 XR1501 NEW XR1501</t>
+  </si>
+  <si>
+    <t>B09RNCQSJL</t>
+  </si>
+  <si>
+    <t>LPNHK139417268</t>
+  </si>
+  <si>
+    <t>Braun All-In-One Styling Set Series 5 MGK5445, zestaw 10 w 1 do brody, włosów, pielęgnacji ciała i wielu innych</t>
+  </si>
+  <si>
+    <t>B0C7WFMQ3T</t>
+  </si>
+  <si>
+    <t>LPNIC079228372</t>
+  </si>
+  <si>
+    <t>sp515737455</t>
+  </si>
+  <si>
+    <t>Oral-B Pulsonic Slim Luxe 4500 Soniczna Szczoteczka Do Zębów, Czarny/Biały</t>
+  </si>
+  <si>
+    <t>B094W8MSX9</t>
+  </si>
+  <si>
+    <t>LPNHK139676375</t>
+  </si>
+  <si>
+    <t>spL1I51m8P7</t>
+  </si>
+  <si>
+    <t>Braun Zestaw do stylizacji All-In-One Series 7 MGK7421, zestaw 10 w 1 do brody, włosów, bodygroomingu i wielu innych</t>
+  </si>
+  <si>
+    <t>B0BT53C8RC</t>
+  </si>
+  <si>
+    <t>LPNHK140196579</t>
+  </si>
+  <si>
+    <t>spL1i75jK20</t>
+  </si>
+  <si>
+    <t>Babyliss Maszynka Do Strzyżenia, Niebieski/Czarny, 0,5-28 mm Stal japońska — maszynki do strzyżenia włosów</t>
+  </si>
+  <si>
+    <t>B084QZ3QSM</t>
+  </si>
+  <si>
+    <t>LPNHK139883829</t>
+  </si>
+  <si>
+    <t>Trust Maura USB Headset mit Mikrofon, Kopfhörer für PC/Laptop mit Mikro, 2.5 m Kabel, für Office, Homeoffice, Chat, Business, Skype, Teams, Videokonferenz, Zoom zestaw słuchawkowy usb</t>
+  </si>
+  <si>
+    <t>B005MB8JK0</t>
+  </si>
+  <si>
+    <t>LPNHE646376072</t>
+  </si>
+  <si>
+    <t>Philips Sonicare ProtectiveClean 4500 Elektryczna Szczoteczka do Zębów, Biały (model HX6839/28)</t>
+  </si>
+  <si>
+    <t>B07CRTWT6X</t>
+  </si>
+  <si>
+    <t>LPNA017784990</t>
+  </si>
+  <si>
+    <t>sp511241980</t>
+  </si>
+  <si>
     <t>Omron MicroAir U100 Inhalationsgerät – Geräuschloser, elektrischer Vernebler für zu Hause oder unterwegs – Zur Behandlung von Atemwegserkrankungen bei Erwachsenen und Kindern</t>
   </si>
   <si>
     <t>B076VLSL47</t>
   </si>
   <si>
     <t>LPNHL905690879</t>
   </si>
   <si>
     <t>spL1I51Ij6l</t>
   </si>
   <si>
-    <t>0604348231241</t>
-[...176 lines deleted...]
-    <t>LPNHK134675512</t>
+    <t>Trust 21133 Ximo bezprzewodowa klawiatura/mysz czarna</t>
+  </si>
+  <si>
+    <t>B01KJRLOM6</t>
+  </si>
+  <si>
+    <t>LPNHK120386978</t>
+  </si>
+  <si>
+    <t>Omron EVOLV Smart Home - Bezprzewodowy All-in-one ciśnieniomierz z łącznością Bluetooth, kompatybilny ze smartfonami</t>
+  </si>
+  <si>
+    <t>B01MT54RFU</t>
+  </si>
+  <si>
+    <t>LPNHK174233143</t>
+  </si>
+  <si>
+    <t>Logitech K280e Pro przewodowa klawiatura biznesowa do Windows, Linux i Chrome, złącze USB, podkładka pod nadgarstek, ochrona przed rozbryzgami wody, PC/laptop, włoski układ QWERTY - czarna</t>
+  </si>
+  <si>
+    <t>B01I252A34</t>
+  </si>
+  <si>
+    <t>LPNHL982212183</t>
+  </si>
+  <si>
+    <t>Ghd Gold, Profesjonalna Prostownica, Czarna ghd złota styler</t>
+  </si>
+  <si>
+    <t>B078JSXDPL</t>
+  </si>
+  <si>
+    <t>LPNHK151609280</t>
+  </si>
+  <si>
+    <t>smart&amp;gentle Made in Germany Turbo pokrowiec na deskę do prasowania 110 x 30 cm, w 5 rozmiarach do żelazka parowego niebiesko-szary M</t>
+  </si>
+  <si>
+    <t>B09HL141QC</t>
+  </si>
+  <si>
+    <t>LPNHK271055718</t>
+  </si>
+  <si>
+    <t>Logitech G915 Lightspeed Bezprzewodowa Klawiatura Mechaniczna Gaming Klawiatura, Tactile GL Przycisk przełącznik z profilem płaskim, Lightsync RGB, Ultra Shirt Design, 30+ godzin Czas baterii, niemiecki układ Qwertza Taktile Switches</t>
+  </si>
+  <si>
+    <t>B07VZLMQN7</t>
+  </si>
+  <si>
+    <t>LPNHK112320635</t>
+  </si>
+  <si>
+    <t>Mobility Lab - ML304625 - Combo Klawiatura + Mysz Design Touch Bluetooth dla Mac - Srebrny Klawiatura myszy Combo Mac Unikalny</t>
+  </si>
+  <si>
+    <t>B09TBLB2FP</t>
+  </si>
+  <si>
+    <t>LPNHK120247536</t>
+  </si>
+  <si>
+    <t>Babyliss Babyliss Big Hair Dual Obrotowa Szczotka do Ciepłego Powietrza, Złoty</t>
+  </si>
+  <si>
+    <t>B07WCCK6BC</t>
+  </si>
+  <si>
+    <t>LPNHK174294889</t>
+  </si>
+  <si>
+    <t>Oral-B iO 9 Series Special Edition White Alabaster</t>
+  </si>
+  <si>
+    <t>B094W93FB2</t>
+  </si>
+  <si>
+    <t>LPNHK166078593</t>
+  </si>
+  <si>
+    <t>CocoMelon, I learn with my JJ, Funkcje edukacyjne i elektroniczne, Zabawka dla dzieci od 18 miesięcy, CCM11, wersja francuska</t>
+  </si>
+  <si>
+    <t>B09VL1XD5L</t>
+  </si>
+  <si>
+    <t>LPNHK107320371</t>
+  </si>
+  <si>
+    <t>Hereta Okulary przeciwsłoneczne do aparatu, okulary przeciwsłoneczne Bluetooth, Full HD, 1080p, sportowa kamera wideo, okulary z ochroną UV, polaryzacyjne soczewki do użytku na zewnątrz i w podróży (w</t>
+  </si>
+  <si>
+    <t>B0CZ45KVBB</t>
+  </si>
+  <si>
+    <t>LPNHE845944206</t>
+  </si>
+  <si>
+    <t>WALDLAND Blok na noże premium bez noża, magnetyczny blok na noże, obracany o 360°, ze szlachetnego i wytrzymałego drewna akacjowego, magnetyczny uchwyt na noże, blok drewniany, organizer kuchenny 360° Akacja</t>
+  </si>
+  <si>
+    <t>B0BQNXNF8J</t>
+  </si>
+  <si>
+    <t>LPNHK276612627</t>
+  </si>
+  <si>
+    <t>AVM FRITZ!Fon M2 międzynarodowy (Telefon bezprzewodowy do telefonii internetowej i stacjonarnej, DECT) Wersja międzynarodowa</t>
+  </si>
+  <si>
+    <t>B009LIE2BK</t>
+  </si>
+  <si>
+    <t>LPNA009389218</t>
+  </si>
+  <si>
+    <t>Medisana IN 605 Inhalator nebulizator kompresorowy z ustnikiem i maseczką dla dorosłych i dzieci, na przeziębienie lub astmę z akumulatorem ładowanym przez micro-USB Praca na baterii</t>
+  </si>
+  <si>
+    <t>B07ZG4MFKR</t>
+  </si>
+  <si>
+    <t>LPNHL907567812</t>
   </si>
   <si>
     <t>Click-Torque A 5 1/4</t>
   </si>
   <si>
     <t>B07B7VSM88</t>
   </si>
   <si>
     <t>LPNHK107677647</t>
-  </si>
-[...526 lines deleted...]
-    <t>LPNHE894553345</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1156,1600 +1156,1600 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>4015672110892</v>
+        <v>4210201302551</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F2">
-        <v>109.14</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>30.99</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1"/>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="B5" s="1">
+        <v>749689891782</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="1">
-[...30 lines deleted...]
-      </c>
       <c r="E5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F5">
-        <v>17.29</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B6" s="1"/>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F6">
-        <v>100.1</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B7" s="1"/>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>49.99</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>23</v>
+      </c>
+      <c r="B8" s="1">
+        <v>6942590011902</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F8">
-        <v>34.65</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B9" s="1">
-        <v>8719514339903</v>
+        <v>754513181816</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>26.95</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="1"/>
+      <c r="B10" s="1">
+        <v>6976018840461</v>
+      </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>12.08</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>31</v>
+      </c>
+      <c r="B11" s="1">
+        <v>3700527300450</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11">
-        <v>7.13</v>
+        <v>6.78</v>
       </c>
       <c r="G11" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>4210201302551</v>
+        <v>36</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="E12">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>0.0</v>
+        <v>7.13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B13" s="1"/>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>69.99</v>
+        <v>12.08</v>
       </c>
       <c r="G13" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="B14" s="1">
-        <v>3030050153279</v>
+        <v>4211125580001</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F14">
-        <v>69.49</v>
+        <v>14.99</v>
       </c>
       <c r="G14" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="B15" s="1">
-        <v>8006540759929</v>
+        <v>4211125605506</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F15">
-        <v>58.76</v>
+        <v>16.99</v>
       </c>
       <c r="G15" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="B16" s="1">
-        <v>8710103843771</v>
+        <v>4211125580001</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16">
-        <v>42.99</v>
+        <v>17.29</v>
       </c>
       <c r="G16" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="B17" s="1">
-        <v>850045005603</v>
+        <v>3026981821127</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17">
-        <v>27.4</v>
+        <v>18.99</v>
       </c>
       <c r="G17" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="B18" s="1">
-        <v>798746569249</v>
+        <v>8435484033725</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F18">
-        <v>20.78</v>
+        <v>19.9</v>
       </c>
       <c r="G18" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="B19" s="1">
-        <v>4013288193179</v>
+        <v>4251240815725</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F19">
-        <v>665.69</v>
+        <v>19.99</v>
+      </c>
+      <c r="G19" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="B20" s="1">
-        <v>5099206080560</v>
+        <v>3700785602297</v>
       </c>
       <c r="C20" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F20">
-        <v>178.56</v>
+        <v>20.18</v>
+      </c>
+      <c r="G20" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="B21" s="1">
-        <v>4210201406631</v>
+        <v>798746569249</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>235.29</v>
+        <v>20.78</v>
       </c>
       <c r="G21" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="B22" s="1">
-        <v>4015672110465</v>
+        <v>4064035065799</v>
       </c>
       <c r="C22" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E22">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F22">
-        <v>133.88</v>
+        <v>24.13</v>
       </c>
       <c r="G22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>3030050153262</v>
+        <v>80</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>79</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23">
-        <v>89.99</v>
+        <v>26.29</v>
       </c>
       <c r="G23" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B24" s="1">
-        <v>4210201447436</v>
+        <v>8719514339903</v>
       </c>
       <c r="C24" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>73.8</v>
+        <v>26.95</v>
       </c>
       <c r="G24" t="s">
-        <v>90</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B25" s="1">
-        <v>7702018582372</v>
+        <v>850045005603</v>
       </c>
       <c r="C25" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>72.89</v>
+        <v>27.4</v>
       </c>
       <c r="G25" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B26" s="1"/>
+        <v>89</v>
+      </c>
+      <c r="B26" s="1">
+        <v>8435484042109</v>
+      </c>
       <c r="C26" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="E26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F26">
-        <v>68.59</v>
+        <v>29.9</v>
       </c>
       <c r="G26" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="B27" s="1">
-        <v>4025112087448</v>
+        <v>5010724535219</v>
       </c>
       <c r="C27" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E27">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>48.56</v>
+        <v>29.99</v>
       </c>
       <c r="G27" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C28" t="s">
         <v>98</v>
       </c>
-      <c r="B28" s="1">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
-        <v>48.56</v>
+        <v>30.99</v>
       </c>
       <c r="G28" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
+        <v>101</v>
+      </c>
+      <c r="B29" s="1">
+        <v>4015588885501</v>
+      </c>
+      <c r="C29" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" t="s">
         <v>103</v>
       </c>
-      <c r="B29" s="1">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>32.99</v>
+      </c>
+      <c r="G29" t="s">
         <v>104</v>
-      </c>
-[...10 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
+        <v>105</v>
+      </c>
+      <c r="B30" s="1">
+        <v>5010415915825</v>
+      </c>
+      <c r="C30" t="s">
+        <v>106</v>
+      </c>
+      <c r="D30" t="s">
         <v>107</v>
       </c>
-      <c r="B30" s="1">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="E30">
+        <v>1</v>
+      </c>
+      <c r="F30">
+        <v>33.26</v>
+      </c>
+      <c r="G30" t="s">
         <v>108</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="1">
+        <v>4015588510908</v>
+      </c>
+      <c r="C31" t="s">
+        <v>110</v>
+      </c>
+      <c r="D31" t="s">
         <v>111</v>
       </c>
-      <c r="B31" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F31">
-        <v>293.56</v>
+        <v>33.75</v>
+      </c>
+      <c r="G31" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" t="s">
         <v>114</v>
       </c>
-      <c r="B32" s="1">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>115</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32">
-        <v>147.49</v>
+        <v>34.65</v>
       </c>
       <c r="G32" t="s">
-        <v>117</v>
+        <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3121040087138</v>
+      </c>
+      <c r="C33" t="s">
+        <v>117</v>
+      </c>
+      <c r="D33" t="s">
         <v>118</v>
       </c>
-      <c r="B33" s="1">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="E33">
+        <v>2</v>
+      </c>
+      <c r="F33">
+        <v>34.99</v>
+      </c>
+      <c r="G33" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
+        <v>120</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4270002890602</v>
+      </c>
+      <c r="C34" t="s">
+        <v>121</v>
+      </c>
+      <c r="D34" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>54.99</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>38.99</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B35" s="1">
-        <v>5038061140170</v>
+        <v>789137601730</v>
       </c>
       <c r="C35" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="D35" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>49.99</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B36" s="1">
-        <v>4897027123999</v>
+        <v>4210201037415</v>
       </c>
       <c r="C36" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D36" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F36">
-        <v>44.99</v>
+        <v>41.99</v>
       </c>
       <c r="G36" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B37" s="1">
-        <v>4064035065799</v>
+        <v>8710103843771</v>
       </c>
       <c r="C37" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="E37">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F37">
-        <v>24.13</v>
+        <v>42.99</v>
       </c>
       <c r="G37" t="s">
-        <v>137</v>
+        <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B38" s="1">
-        <v>4251240815725</v>
+        <v>4021068301300</v>
       </c>
       <c r="C38" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D38" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
-        <v>19.99</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>43.5</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B39" s="1">
-        <v>3026981821127</v>
+        <v>4897027123999</v>
       </c>
       <c r="C39" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D39" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>18.99</v>
+        <v>44.99</v>
       </c>
       <c r="G39" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B40" s="1">
-        <v>4211125605506</v>
+        <v>4025112090738</v>
       </c>
       <c r="C40" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="D40" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="E40">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F40">
-        <v>16.99</v>
+        <v>44.99</v>
       </c>
       <c r="G40" t="s">
-        <v>147</v>
+        <v>34</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B41" s="1">
-        <v>4211125580001</v>
+        <v>4025112087448</v>
       </c>
       <c r="C41" t="s">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="D41" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E41">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F41">
-        <v>14.99</v>
+        <v>48.56</v>
       </c>
       <c r="G41" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="B42" s="1">
-        <v>4015588545443</v>
+        <v>4025112087448</v>
       </c>
       <c r="C42" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="D42" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F42">
-        <v>611.63</v>
+        <v>48.56</v>
+      </c>
+      <c r="G42" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B43" s="1">
-        <v>3030050153804</v>
+        <v>4003318868719</v>
       </c>
       <c r="C43" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D43" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
-        <v>207.75</v>
+        <v>49.99</v>
+      </c>
+      <c r="G43" t="s">
+        <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B44" s="1">
-        <v>4025112090738</v>
+        <v>5038061140170</v>
       </c>
       <c r="C44" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D44" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F44">
-        <v>44.99</v>
+        <v>49.99</v>
       </c>
       <c r="G44" t="s">
-        <v>159</v>
+        <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>155</v>
+      </c>
+      <c r="B45" s="1">
+        <v>4210201417248</v>
       </c>
       <c r="C45" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D45" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
-        <v>26.29</v>
+        <v>54.99</v>
       </c>
       <c r="G45" t="s">
-        <v>159</v>
+        <v>66</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B46" s="1">
-        <v>3700527300450</v>
+        <v>4061947004267</v>
       </c>
       <c r="C46" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="D46" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46">
-        <v>6.78</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>56.19</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B47" s="1">
-        <v>8700216054355</v>
+        <v>8006540759929</v>
       </c>
       <c r="C47" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F47">
-        <v>69.99</v>
+        <v>58.76</v>
       </c>
       <c r="G47" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="B48" s="1">
-        <v>3121040087138</v>
+        <v>4044951019724</v>
       </c>
       <c r="C48" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="D48" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="E48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F48">
-        <v>34.99</v>
+        <v>64.56</v>
       </c>
       <c r="G48" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="B49" s="1"/>
       <c r="C49" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="D49" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="E49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F49">
-        <v>33.75</v>
+        <v>68.59</v>
       </c>
       <c r="G49" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="B50" s="1">
-        <v>8435484042109</v>
+        <v>3030050153279</v>
       </c>
       <c r="C50" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D50" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="E50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F50">
-        <v>29.9</v>
+        <v>69.49</v>
       </c>
       <c r="G50" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B51" s="1">
-        <v>3700785602297</v>
+        <v>5038061140309</v>
       </c>
       <c r="C51" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="D51" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="E51">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F51">
-        <v>20.18</v>
+        <v>69.99</v>
       </c>
       <c r="G51" t="s">
-        <v>185</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="B52" s="1">
-        <v>8435484033725</v>
+        <v>8700216054355</v>
       </c>
       <c r="C52" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="D52" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52">
-        <v>19.9</v>
+        <v>69.99</v>
       </c>
       <c r="G52" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B53" s="1">
-        <v>8713439175912</v>
+        <v>7702018582372</v>
       </c>
       <c r="C53" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D53" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F53">
-        <v>94.31</v>
+        <v>72.89</v>
+      </c>
+      <c r="G53" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B54" s="1">
-        <v>4023125025860</v>
+        <v>4210201447436</v>
       </c>
       <c r="C54" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="D54" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F54">
-        <v>311.11</v>
+        <v>73.8</v>
+      </c>
+      <c r="G54" t="s">
+        <v>190</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B55" s="1">
-        <v>8713439211337</v>
+        <v>3030050153262</v>
       </c>
       <c r="C55" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="D55" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="E55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F55">
-        <v>127.01</v>
+        <v>89.99</v>
+      </c>
+      <c r="G55" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B56" s="1">
-        <v>5099206046825</v>
+        <v>8713439175912</v>
       </c>
       <c r="C56" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="D56" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="E56">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F56">
-        <v>144.99</v>
+        <v>94.31</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="B57" s="1">
-        <v>4021068301300</v>
+        <v>8710103863311</v>
       </c>
       <c r="C57" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="D57" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57">
-        <v>43.5</v>
+        <v>100.1</v>
+      </c>
+      <c r="G57" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
+        <v>201</v>
+      </c>
+      <c r="B58" s="1">
+        <v>4015672110892</v>
+      </c>
+      <c r="C58" t="s">
+        <v>202</v>
+      </c>
+      <c r="D58" t="s">
+        <v>203</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58">
+        <v>109.14</v>
+      </c>
+      <c r="G58" t="s">
         <v>204</v>
-      </c>
-[...16 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B59" s="1">
-        <v>4061947004267</v>
+        <v>8713439211337</v>
       </c>
       <c r="C59" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="D59" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F59">
-        <v>56.19</v>
+        <v>127.01</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B60" s="1">
-        <v>3700527304625</v>
+        <v>4015672110465</v>
       </c>
       <c r="C60" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D60" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E60">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F60">
-        <v>204.21</v>
+        <v>133.88</v>
+      </c>
+      <c r="G60" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B61" s="1"/>
+        <v>211</v>
+      </c>
+      <c r="B61" s="1">
+        <v>5099206046825</v>
+      </c>
       <c r="C61" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="D61" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E61">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F61">
-        <v>0.0</v>
+        <v>144.99</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B62" s="1">
-        <v>717211075344</v>
+        <v>5060034521877</v>
       </c>
       <c r="C62" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="D62" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E62">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F62">
-        <v>297.0</v>
+        <v>147.49</v>
+      </c>
+      <c r="G62" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B63" s="1"/>
+        <v>217</v>
+      </c>
+      <c r="B63" s="1">
+        <v>5904302072817</v>
+      </c>
       <c r="C63" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D63" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F63">
-        <v>0.0</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
+        <v>220</v>
+      </c>
+      <c r="B64" s="1">
+        <v>5099206080560</v>
+      </c>
+      <c r="C64" t="s">
+        <v>221</v>
+      </c>
+      <c r="D64" t="s">
+        <v>222</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64">
+        <v>178.56</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" t="s">
         <v>223</v>
       </c>
-      <c r="B64" s="1">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="B65" s="1">
+        <v>3700527304625</v>
+      </c>
+      <c r="C65" t="s">
         <v>224</v>
       </c>
-      <c r="D64" t="s">
+      <c r="D65" t="s">
         <v>225</v>
       </c>
-      <c r="E64">
-[...12 lines deleted...]
-      </c>
       <c r="E65">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F65">
-        <v>0.0</v>
+        <v>204.21</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
+        <v>226</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3030050153804</v>
+      </c>
+      <c r="C66" t="s">
         <v>227</v>
       </c>
-      <c r="B66" s="1">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>228</v>
       </c>
-      <c r="D66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F66">
-        <v>38.99</v>
+        <v>207.75</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
+        <v>229</v>
+      </c>
+      <c r="B67" s="1">
+        <v>4210201406631</v>
+      </c>
+      <c r="C67" t="s">
         <v>230</v>
       </c>
-      <c r="B67" s="1"/>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>231</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
-        <v>0.0</v>
+        <v>235.29</v>
+      </c>
+      <c r="G67" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
+        <v>232</v>
+      </c>
+      <c r="B68" s="1">
+        <v>8056379128359</v>
+      </c>
+      <c r="C68" t="s">
         <v>233</v>
       </c>
-      <c r="B68" s="1"/>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>234</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>0.0</v>
+        <v>293.56</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
+        <v>235</v>
+      </c>
+      <c r="B69" s="1">
+        <v>717211075344</v>
+      </c>
+      <c r="C69" t="s">
         <v>236</v>
       </c>
-      <c r="B69" s="1">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>237</v>
       </c>
-      <c r="D69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
-        <v>298.5</v>
+        <v>297.0</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
+        <v>238</v>
+      </c>
+      <c r="B70" s="1">
+        <v>4270002682207</v>
+      </c>
+      <c r="C70" t="s">
         <v>239</v>
       </c>
-      <c r="B70" s="1">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>240</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F70">
-        <v>149.0</v>
+        <v>298.5</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
+        <v>241</v>
+      </c>
+      <c r="B71" s="1">
+        <v>4023125025860</v>
+      </c>
+      <c r="C71" t="s">
         <v>242</v>
       </c>
-      <c r="B71" s="1">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
-        <v>0.0</v>
+        <v>311.11</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
+        <v>244</v>
+      </c>
+      <c r="B72" s="1">
+        <v>4015588545443</v>
+      </c>
+      <c r="C72" t="s">
         <v>245</v>
       </c>
-      <c r="B72" s="1">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>246</v>
       </c>
-      <c r="D72" t="s">
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72">
+        <v>611.63</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" t="s">
         <v>247</v>
       </c>
-      <c r="E72">
-[...6 lines deleted...]
-    <row r="73" spans="1:7">
       <c r="B73" s="1">
-        <v>6976018840461</v>
+        <v>4013288193179</v>
       </c>
       <c r="C73" t="s">
         <v>248</v>
       </c>
       <c r="D73" t="s">
         <v>249</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
-        <v>0.0</v>
+        <v>665.69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>