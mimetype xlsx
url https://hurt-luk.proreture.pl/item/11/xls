--- v1 (2026-02-05)
+++ v2 (2026-06-05)
@@ -35,537 +35,537 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Klawiatura mechaniczna Keyz Tungsten</t>
+  </si>
+  <si>
+    <t>LPNHL982187275</t>
+  </si>
+  <si>
+    <t>PandaEar Przenośny nocnik podróżny dla małych dzieci, składana deska sedesowa do nauki korzystania z nocnika z torbą podróżną i torbą do przechowywania, toaleta podróżna, chłopcy i dziewczęta wewnątrz</t>
+  </si>
+  <si>
+    <t>B0BKRDBYJC</t>
+  </si>
+  <si>
+    <t>LPNHK293801281</t>
+  </si>
+  <si>
+    <t>FTUREERA Akcesoria do frytkownicy powietrznej do Ninja Foodi AF500EU 10,4 l, 116 sztuk Akcesoria do frytkownicy powietrznej do Ninja, w tym silikonowa forma, ruszt do grilla, papier do pieczenia, silikonowa blacha do pieczenia</t>
+  </si>
+  <si>
+    <t>B0D6GFSPHH</t>
+  </si>
+  <si>
+    <t>LPNHK287609469</t>
+  </si>
+  <si>
+    <t>Myjka ciśnieniowa bezprzewodowa, 48 V, maks. 90 barów, przenośna myjka ciśnieniowa z dyszą wielosprayową 6 w 1, wąż 5 m, lanca przedłużająca, zewnętrzne narzędzie do czyszczenia samochodu</t>
+  </si>
+  <si>
+    <t>B0D65TJ78T</t>
+  </si>
+  <si>
+    <t>LPNRP003103031</t>
+  </si>
+  <si>
+    <t>MYOYAY Podnóżek regulowany pod biurkiem, 4 wysokości, podnóżek ze zdejmowanym, miękkim podnóżkiem, ergonomiczna konstrukcja na plecy, kolana, ból stóp, podnóżek w samolocie</t>
+  </si>
+  <si>
+    <t>B0CTC56X63</t>
+  </si>
+  <si>
+    <t>LPNHE872754070</t>
+  </si>
+  <si>
+    <t>Yorbay Studio fotograficzne Zestaw 60 x 60 x 60 cm LED Fotobox Profesjonalna fotografia namiot świetlny z 3 foliami na tło, PCW, (czarna, czysta biel, ciepła biel) Wielokrotnego użytku</t>
+  </si>
+  <si>
+    <t>B07GNF8Y9N</t>
+  </si>
+  <si>
+    <t>LPNHK268615163</t>
+  </si>
+  <si>
+    <t>TKSE Zestaw wentylatorów panelu słonecznego, zestaw wentylatora panelu słonecznego, podwójny wyciąg powietrza, sprzęt wentylacyjny do szklarni, 10 W, 800 m, monokrystaliczny silikonowy panel słoneczny do kamperów, szklarni</t>
+  </si>
+  <si>
+    <t>B0B5ZYBVCC</t>
+  </si>
+  <si>
+    <t>LPNIC090251547</t>
+  </si>
+  <si>
+    <t>sp511241967</t>
+  </si>
+  <si>
+    <t>RENPHO Waga osobowa, waga łazienkowa z czujnikami o wysokiej precyzji, waga cyfrowa dla osób z technologią Step-On, waga ze szkła bezpiecznego, czarna</t>
+  </si>
+  <si>
+    <t>B07S9PTLNZ</t>
+  </si>
+  <si>
+    <t>LPNHK170463734</t>
+  </si>
+  <si>
+    <t>spL1k1IjL4P</t>
+  </si>
+  <si>
+    <t>Hama Bezprzewodowa klawiatura z zestawem myszy (niemiecki układ klawiatury QWERTZ, 12 klawiszy multimedialnych, bezprzewodowa mysz optyczna, 2,4 GHz, odbiornik USB) Windows Keyboard zestaw klawiatury Cortino, bezprzewodowy</t>
+  </si>
+  <si>
+    <t>B078T64P3J</t>
+  </si>
+  <si>
+    <t>LPNHK110918190</t>
+  </si>
+  <si>
+    <t>spL1JplOJp0</t>
+  </si>
+  <si>
+    <t>EGLO connect.z Smart-Home żarówka LED E27, G125, ZigBee, sterowanie za pomocą aplikacji i głosu, możliwość ściemniania, regulowana barwa światła (ciepła biel-zimna biel), 360 lumenów, 5 W, żarówka w stylu vintage bursztynowa</t>
+  </si>
+  <si>
+    <t>B09FT8KDL1</t>
+  </si>
+  <si>
+    <t>LPNHE733824934</t>
+  </si>
+  <si>
+    <t>sp515410561</t>
+  </si>
+  <si>
+    <t>CHERRY DW 3000, kabelloses Tastatur- und Maus-Set, Deutsches Layout, QWERTZ Tastatur, batteriebetrieben, GS-Zulassung, flüsterleiser Tasteschlag, schwarz</t>
+  </si>
+  <si>
+    <t>B07J3652JY</t>
+  </si>
+  <si>
+    <t>LPNHL938091076</t>
+  </si>
+  <si>
+    <t>spL19M5OP4l</t>
+  </si>
+  <si>
+    <t>Cooler Master MK110 Klawiatura USB Niemiecki Czarny MK110, Standard, USB, Półmechaniczny przełącznik kluczowy, RGB LED, Czarny</t>
+  </si>
+  <si>
+    <t>B086XLRT49</t>
+  </si>
+  <si>
+    <t>LPNHK105896843</t>
+  </si>
+  <si>
+    <t>spL1k1Ijjp1</t>
+  </si>
+  <si>
+    <t>WAHL Home Pro Deluxe Combo Haarschneider für Männer, mit Kabel, mit Hebel für Stufen (1mm bis 3mm), selbstschärfende Qualitätsklinge. Mit Zubehör 8 Führungskämme, Schere und Kamm.</t>
+  </si>
+  <si>
+    <t>B000H9HXXG</t>
+  </si>
+  <si>
+    <t>LPNHL905759132</t>
+  </si>
+  <si>
+    <t>spL1I51Ij4j</t>
+  </si>
+  <si>
+    <t>AmazonBasics Niszczarka dokumentów , 8 arkuszy, cięcie na paski, niszczarka CD Schwarz 7-8 Blätter Streifenschnitt Aktenvernichter</t>
+  </si>
+  <si>
+    <t>B01E3R7T9K</t>
+  </si>
+  <si>
+    <t>LPNHL938669523</t>
+  </si>
+  <si>
+    <t>spL19M5KIji</t>
+  </si>
+  <si>
+    <t>Genie CB 800 bindownica spiralna (do 145 arkuszy; DIN A4; wraz z plastikowym grzbietem) srebrna/czarna Pojedynczy</t>
+  </si>
+  <si>
+    <t>B00CIJ7VCG</t>
+  </si>
+  <si>
+    <t>LPNHK139535484</t>
+  </si>
+  <si>
+    <t>spL1I51mj5K</t>
+  </si>
+  <si>
+    <t>HAN Pudełko do nauki CROCO 2-6-19, łatwe do nauki słówek w 19 pudełkach, 1 x ołówek, DIN A8 pudełko na 2000 kart, w zestawie 100 fiszek, pudełko archiwalne, 9988-643, półprzezroczyste/niebieskie półprzezroczysty / niebieski</t>
+  </si>
+  <si>
+    <t>B0019K4EPM</t>
+  </si>
+  <si>
+    <t>LPNHK165572840</t>
+  </si>
+  <si>
+    <t>spL1I51m8P7</t>
+  </si>
+  <si>
+    <t>Spray tłokowy Pic Air Family Evolution</t>
+  </si>
+  <si>
+    <t>B076BX3M14</t>
+  </si>
+  <si>
+    <t>LPNA028531080</t>
+  </si>
+  <si>
+    <t>spL01mKoooM</t>
+  </si>
+  <si>
+    <t>Beurer HC 35 suszarka do włosów, kompaktowa suszarka z funkcją jonizacji dla lśniących i gładkich włosów, dysza do stylizacji w zestawie, 1600-2000 Watt</t>
+  </si>
+  <si>
+    <t>B094XQH7GX</t>
+  </si>
+  <si>
+    <t>LPNHK162175010</t>
+  </si>
+  <si>
+    <t>spN0113im4M</t>
+  </si>
+  <si>
+    <t>Logitech Signature K650 Klawiatura, QWERTZ niemiecki - Szary</t>
+  </si>
+  <si>
+    <t>B07W4DHXFT</t>
+  </si>
+  <si>
+    <t>LPNHK081147707</t>
+  </si>
+  <si>
+    <t>spL1k1IjJ7I</t>
+  </si>
+  <si>
+    <t>Logitech MK470 Slim Combo Kabelloses Tastatur-Maus-Set, 2.4 GHz Verbindung via Nano-USB-Empfänger, 10m Reichweite, 18-Monate Batterielaufzeit, PC/Laptop, Deutsches QWERTZ-Layout - Graphit</t>
+  </si>
+  <si>
+    <t>B07VCS1895</t>
+  </si>
+  <si>
+    <t>LPNHL938075914</t>
+  </si>
+  <si>
+    <t>spL1k1Ii7om</t>
+  </si>
+  <si>
+    <t>Oral-B OxyJet System czyszczenia z technologią mikropęcherzyków, 4 dysze nasadzane</t>
+  </si>
+  <si>
+    <t>B01BHS0R2O</t>
+  </si>
+  <si>
+    <t>LPNHK166118919</t>
+  </si>
+  <si>
+    <t>spL1i75jK44</t>
+  </si>
+  <si>
+    <t>Logitech MK540 Advanced Bezprzewodowy Zestaw Klawiatura i Mysz dla systemu Windows, QWERTZ układ niemiecki - Czarny Niemiecki układ QWERTZ</t>
+  </si>
+  <si>
+    <t>B0797FYB3K</t>
+  </si>
+  <si>
+    <t>LPNHK081147715</t>
+  </si>
+  <si>
+    <t>Trio Leuchten Außen Wandleuchte Sambesi 204160142, Alumniumguss Anthrazit , Acryl klar, exkl. 1 x E27</t>
+  </si>
+  <si>
+    <t>B07QY3M487</t>
+  </si>
+  <si>
+    <t>LPNHL904699616</t>
+  </si>
+  <si>
+    <t>spN0111n919</t>
+  </si>
+  <si>
+    <t>EVGA Z20 RGB Optical Mechanical (Linear Switch) Gaming Keyboard US Layout 811-W1-20US-KR Black</t>
+  </si>
+  <si>
+    <t>B08VNSGVX5</t>
+  </si>
+  <si>
+    <t>LPNHL938091015</t>
+  </si>
+  <si>
+    <t>Maszynka do strzyżenia włosów Braun BT7420</t>
+  </si>
+  <si>
+    <t>B0BT52WQQQ</t>
+  </si>
+  <si>
+    <t>LPNHK139952159</t>
+  </si>
+  <si>
+    <t>spL1I20PJ69</t>
+  </si>
+  <si>
     <t>REVAMP Progloss Perfect Finish Lockenstab &amp; Wellenbürste - Haarstyling Gerät für große Locken, einzigartige Wellen und Volumen - Mit Progloss Ölen aus Keratin, Kokosnuss &amp; Argan angereichert - Schwarz</t>
   </si>
   <si>
     <t>B07TPW83CK</t>
   </si>
   <si>
     <t>LPNHL934734209</t>
   </si>
   <si>
     <t>spL1I51Ij6l</t>
   </si>
   <si>
-    <t>EVGA Z20 RGB Optical Mechanical (Linear Switch) Gaming Keyboard US Layout 811-W1-20US-KR Black</t>
-[...89 lines deleted...]
-    <t>sp511241967</t>
+    <t>Remington golarka elektryczna do głowy, rotacyjna, golenie na dł. 0.2mm, antybakteryjna głowica, wodoodporna, bezprzewodowa, golenie na sucho i mokro, ciemnoszare etui, Ultimate RX5 XR1501 NEW XR1501</t>
+  </si>
+  <si>
+    <t>B09RNCQSJL</t>
+  </si>
+  <si>
+    <t>LPNHK139747705</t>
+  </si>
+  <si>
+    <t>Wahl Lithium Pro 1901.0465 akumulatorowa maszynka do strzyżenia włosów</t>
+  </si>
+  <si>
+    <t>B08B1XFJQ7</t>
+  </si>
+  <si>
+    <t>LPNHK100263456</t>
+  </si>
+  <si>
+    <t>spL1I51o14K</t>
+  </si>
+  <si>
+    <t>Wahl maszynka do strzyżenia włosów prolit beret</t>
+  </si>
+  <si>
+    <t>B0052VK6HY</t>
+  </si>
+  <si>
+    <t>LPNHK140174812</t>
+  </si>
+  <si>
+    <t>BLACKWIDOW V3 Green Switch</t>
+  </si>
+  <si>
+    <t>B08G56NC7D</t>
+  </si>
+  <si>
+    <t>LPNHK162330625</t>
+  </si>
+  <si>
+    <t>Rapoo X1800S bezprzewodowy zestaw myszy do klawiatury Wireless Deskset 1000 DPI czujnik 12 miesięcy pracy baterii ergonomiczna dla osób lewo- i praworęcznych układ DE QWERTZ PC &amp; Mac - czarny Bezprzewodowy Kompakt</t>
+  </si>
+  <si>
+    <t>B07HY8DQRF</t>
+  </si>
+  <si>
+    <t>LPNHL936633713</t>
+  </si>
+  <si>
+    <t>Philips Wszechstronny trymer z serii 7000 - Optymalna stylizacja i precyzja - Wodoodporny - Precyzyjna golarka -18 nasadek do twarzy, włosów i ciała - MG7785/20 18 akcesoria</t>
+  </si>
+  <si>
+    <t>B07FKRS5YL</t>
+  </si>
+  <si>
+    <t>LPNHK135500626</t>
+  </si>
+  <si>
+    <t>Składane Siedzisko Prysznicowe Montowane na ścianie, Składany Stołek Prysznicowy, Składany Fotel Prysznicowy, Składany Stołek łazienkowy dla Osób Starszych Niepełnosprawnych</t>
+  </si>
+  <si>
+    <t>B09TW8DVM6</t>
+  </si>
+  <si>
+    <t>LPNHK118019763</t>
+  </si>
+  <si>
+    <t>spL19M5Kk0i</t>
+  </si>
+  <si>
+    <t>Panasonic ER-GN300 Trymer Do Włosów Na Twarzy, Czarny, 1 Sztuka</t>
+  </si>
+  <si>
+    <t>B07KJRPH77</t>
+  </si>
+  <si>
+    <t>LPNHK135610592</t>
+  </si>
+  <si>
+    <t>Trust Gaming GXT 853 Esca NL/US klawiatura z metalu z tęczowymi diodami LED - holenderski układ klawiatury QWERTY klawiatura US - USB Plug &amp; Play, PC/laptop</t>
+  </si>
+  <si>
+    <t>B08R42BPK5</t>
+  </si>
+  <si>
+    <t>LPNHK103739681</t>
+  </si>
+  <si>
+    <t>Trust GXT 865 Asta klawiatura mechaniczna (QWERTZ, niemiecki układ, podświetlenie wielokolorowe), czarna</t>
+  </si>
+  <si>
+    <t>B07D8ZC2GB</t>
+  </si>
+  <si>
+    <t>LPNHK105857730</t>
+  </si>
+  <si>
+    <t>Oral-B iO Series 8 Limited Edition violet ametrine</t>
+  </si>
+  <si>
+    <t>B094WBJRLY</t>
+  </si>
+  <si>
+    <t>LPNHK135190157</t>
+  </si>
+  <si>
+    <t>Logitech G915 Lightspeed Bezprzewodowa Klawiatura Mechaniczna Gaming Klawiatura, Tactile GL Przycisk przełącznik z profilem płaskim, Lightsync RGB, Ultra Shirt Design, 30+ godzin Czas baterii, niemiecki układ Qwertza Taktile Switches</t>
+  </si>
+  <si>
+    <t>B07VZLMQN7</t>
+  </si>
+  <si>
+    <t>LPNHL982194857</t>
+  </si>
+  <si>
+    <t>Trust Trezo Comfort kabelloses Tastatur &amp; Maus zestaw - Deutsches QWERTZ-Layout Zrównoważony zestaw myszy z klawiaturą</t>
+  </si>
+  <si>
+    <t>B0BG5BWN2V</t>
+  </si>
+  <si>
+    <t>LPNHL936633624</t>
+  </si>
+  <si>
+    <t>LPNHL982194108</t>
+  </si>
+  <si>
+    <t>Trust Trezo zestaw bezprzewodowej klawiatury i myszy, francuski układ AZERTY</t>
+  </si>
+  <si>
+    <t>B0BG5CWXVP</t>
+  </si>
+  <si>
+    <t>HURTLUK0000050</t>
+  </si>
+  <si>
+    <t>HyperX HX-KB5ME2-DE Alloy Core RGB - klawiatura do gier (niemiecka konstrukcja QWERTZ), kolor czarny</t>
+  </si>
+  <si>
+    <t>B07KGJP8QY</t>
+  </si>
+  <si>
+    <t>LPNHK119870634</t>
+  </si>
+  <si>
+    <t>0840006631798</t>
+  </si>
+  <si>
+    <t>Corsair K55 RGB PRO przewodowa klawiatura membranowa do gier (dynamiczne podświetlenie RGB, 6 przycisków makro z oprogramowaniem Elgato, IP42, ochrona przed kurzem i wodą rozbryzgową), QWERTZ, czarna</t>
+  </si>
+  <si>
+    <t>B08Y62LBR2</t>
+  </si>
+  <si>
+    <t>LPNHK120247686</t>
+  </si>
+  <si>
+    <t>Suszarka do włosów dla psów, bardzo cicha, 5,2 KM / 3800 W, regulowana prędkość, dmuchawa do pielęgnacji psa, z 4 różnymi dyszami, elastyczny wąż (czarny)</t>
+  </si>
+  <si>
+    <t>B0DKJNGSVF</t>
+  </si>
+  <si>
+    <t>SUSZARKA DLA PSÓW Blanlody</t>
+  </si>
+  <si>
+    <t>DESVIEW Teleprompter (autokue) do smartfonów/tabletów (1019070641)</t>
+  </si>
+  <si>
+    <t>B089G2MKJX</t>
+  </si>
+  <si>
+    <t>LPNHK254835336</t>
+  </si>
+  <si>
+    <t>MEEDEN 50 cm wysokości sztaluga stołowa – 12 szt. średni blat ekspozycja sztaluga z litego drewna bukowego, dla dzieci artysty dorośli klasa/imprezy obraz ekspozycja, sztaluga stojąca, trzyma płótno sztuka do 50 cm wysokości</t>
+  </si>
+  <si>
+    <t>B07QX5LGBD</t>
+  </si>
+  <si>
+    <t>SZTALUGI MEEDEN</t>
+  </si>
+  <si>
+    <t>0840006608752</t>
+  </si>
+  <si>
+    <t>Corsair K57 RGB Klawiatura USB + Bluetooth QWERTY Holenderski Czarny Bezprzewodowy</t>
+  </si>
+  <si>
+    <t>B07TNRCM1Z</t>
+  </si>
+  <si>
+    <t>LPNHK081435901</t>
   </si>
   <si>
     <t>Braun IPL Silk Expert Pro 5 urządzenie do usuwania włosów, trwale widoczne usuwanie włosów, golarka i torba, alternatywa dla laserowego usuwania włosów, prezent dla kobiet, PL5137, biały/złoty Z precyzyjną nasadką</t>
   </si>
   <si>
     <t>B07M8CYX9V</t>
   </si>
   <si>
     <t>LPNHK100061713</t>
-  </si>
-[...373 lines deleted...]
-    <t>SUSZARKA DLA PSÓW Blanlody</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -916,1069 +916,1069 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>5010777148541</v>
-[...1 lines deleted...]
-      <c r="C2" t="s">
+        <v>3760162064940</v>
+      </c>
+      <c r="D2" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>67.08</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>60.32</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="B4" s="1"/>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
-        <v>59.35</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B5" s="1"/>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F5">
-        <v>43.91</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B6" s="1"/>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F6">
-        <v>28.88</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B7" s="1">
-        <v>4025112088414</v>
+        <v>4250873713484</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F7">
-        <v>24.99</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="B8" s="1"/>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>37.99</v>
+        <v>11.0</v>
       </c>
       <c r="G8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B9" s="1">
-        <v>9002759122454</v>
+        <v>4897122203954</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F9">
-        <v>22.9</v>
+        <v>13.48</v>
       </c>
       <c r="G9" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B10" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4047443371324</v>
+      </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10">
-        <v>11.0</v>
+        <v>21.99</v>
       </c>
       <c r="G10" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="B11" s="1">
-        <v>4210201220916</v>
+        <v>9002759122454</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>2073.76</v>
+        <v>22.9</v>
+      </c>
+      <c r="G11" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B12" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="B12" s="1">
+        <v>4025112088414</v>
+      </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>101.74</v>
+        <v>24.99</v>
       </c>
       <c r="G12" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B13" s="1">
-        <v>5038061140309</v>
+        <v>4719512093870</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F13">
-        <v>69.99</v>
+        <v>25.73</v>
       </c>
       <c r="G13" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B14" s="1">
-        <v>4210201448273</v>
+        <v>5037127005330</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F14">
-        <v>62.49</v>
+        <v>28.88</v>
       </c>
       <c r="G14" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B15" s="1">
-        <v>4015468121804</v>
+        <v>841710153422</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>36.99</v>
+        <v>29.99</v>
       </c>
       <c r="G15" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B16" s="1">
-        <v>841710153422</v>
+        <v>4015468121804</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>29.99</v>
+        <v>36.99</v>
       </c>
       <c r="G16" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B17" s="1">
-        <v>5099206080560</v>
+        <v>4054554658237</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D17" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17">
-        <v>178.56</v>
+        <v>37.92</v>
+      </c>
+      <c r="G17" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="1">
+        <v>8058090009559</v>
+      </c>
+      <c r="C18" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" t="s">
+        <v>66</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>37.99</v>
+      </c>
+      <c r="G18" t="s">
         <v>67</v>
-      </c>
-[...16 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4211125593926</v>
+      </c>
+      <c r="C19" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19">
+        <v>1</v>
+      </c>
+      <c r="F19">
+        <v>38.48</v>
+      </c>
+      <c r="G19" t="s">
         <v>71</v>
-      </c>
-[...16 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="1">
+        <v>5099206105508</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20">
+        <v>2</v>
+      </c>
+      <c r="F20">
+        <v>42.82</v>
+      </c>
+      <c r="G20" t="s">
         <v>75</v>
-      </c>
-[...16 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1">
+        <v>5099206086449</v>
+      </c>
+      <c r="C21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" t="s">
         <v>78</v>
       </c>
-      <c r="B21" s="1">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>43.91</v>
+      </c>
+      <c r="G21" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4210201139645</v>
+      </c>
+      <c r="C22" t="s">
         <v>81</v>
       </c>
-      <c r="B22" s="1">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>82</v>
       </c>
-      <c r="D22" t="s">
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>46.44</v>
+      </c>
+      <c r="G22" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="1">
-        <v>4210201139645</v>
+        <v>5099206077379</v>
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23" t="s">
         <v>86</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23">
-        <v>46.44</v>
+        <v>51.24</v>
       </c>
       <c r="G23" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4017807413946</v>
+      </c>
+      <c r="C24" t="s">
         <v>88</v>
       </c>
-      <c r="B24" s="1">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>89</v>
       </c>
-      <c r="D24" t="s">
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>59.35</v>
+      </c>
+      <c r="G24" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="1">
-        <v>5099206077379</v>
+        <v>4250812437877</v>
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>51.24</v>
+        <v>60.32</v>
       </c>
       <c r="G25" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" s="1">
+        <v>4210201448273</v>
+      </c>
+      <c r="C26" t="s">
         <v>95</v>
       </c>
-      <c r="B26" s="1">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>96</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>62.49</v>
+      </c>
+      <c r="G26" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="1">
-        <v>4211125593926</v>
+        <v>5010777148541</v>
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
       <c r="D27" t="s">
         <v>100</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
-        <v>38.48</v>
+        <v>67.08</v>
       </c>
       <c r="G27" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>102</v>
       </c>
       <c r="B28" s="1">
-        <v>4719512093870</v>
+        <v>5038061140309</v>
       </c>
       <c r="C28" t="s">
         <v>103</v>
       </c>
       <c r="D28" t="s">
         <v>104</v>
       </c>
       <c r="E28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F28">
-        <v>25.73</v>
+        <v>69.99</v>
       </c>
       <c r="G28" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="1">
+        <v>5996415033625</v>
+      </c>
+      <c r="C29" t="s">
         <v>106</v>
       </c>
-      <c r="B29" s="1">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>107</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>80.1</v>
+      </c>
+      <c r="G29" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4015110010074</v>
+      </c>
+      <c r="C30" t="s">
         <v>110</v>
       </c>
-      <c r="B30" s="1">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>111</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F30">
-        <v>21.99</v>
+        <v>80.96</v>
       </c>
       <c r="G30" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
+        <v>112</v>
+      </c>
+      <c r="B31" s="1">
+        <v>8886419346388</v>
+      </c>
+      <c r="C31" t="s">
+        <v>113</v>
+      </c>
+      <c r="D31" t="s">
         <v>114</v>
       </c>
-      <c r="B31" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E31">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F31">
-        <v>230.09</v>
+        <v>82.39</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" s="1">
+        <v>6940056181770</v>
+      </c>
+      <c r="C32" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" t="s">
         <v>117</v>
       </c>
-      <c r="B32" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32">
-        <v>242.97</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
+        <v>118</v>
+      </c>
+      <c r="B33" s="1">
+        <v>8710103940807</v>
+      </c>
+      <c r="C33" t="s">
+        <v>119</v>
+      </c>
+      <c r="D33" t="s">
         <v>120</v>
       </c>
-      <c r="B33" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="E33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F33">
-        <v>0.0</v>
+        <v>96.4</v>
+      </c>
+      <c r="G33" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="1"/>
+      <c r="C34" t="s">
         <v>122</v>
       </c>
-      <c r="B34" s="1">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>123</v>
       </c>
-      <c r="D34" t="s">
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>101.74</v>
+      </c>
+      <c r="G34" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>89.99</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="B35" s="1">
-        <v>5099206077379</v>
+        <v>5025232879632</v>
       </c>
       <c r="C35" t="s">
-        <v>92</v>
+        <v>126</v>
       </c>
       <c r="D35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35">
-        <v>188.26</v>
+        <v>116.13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>128</v>
+      </c>
+      <c r="B36" s="1">
+        <v>8713439237962</v>
       </c>
       <c r="C36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F36">
-        <v>333.71</v>
+        <v>130.82</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>131</v>
       </c>
-      <c r="B37" s="1" t="s">
-        <v>130</v>
+      <c r="B37" s="1">
+        <v>8713439226324</v>
       </c>
       <c r="C37" t="s">
         <v>132</v>
       </c>
       <c r="D37" t="s">
         <v>133</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
-        <v>1074.27</v>
+        <v>143.65</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>134</v>
       </c>
       <c r="B38" s="1">
-        <v>8886419346388</v>
+        <v>4210201364184</v>
       </c>
       <c r="C38" t="s">
         <v>135</v>
       </c>
       <c r="D38" t="s">
         <v>136</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38">
-        <v>82.39</v>
+        <v>165.0</v>
+      </c>
+      <c r="G38" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>137</v>
       </c>
       <c r="B39" s="1">
-        <v>8713439237962</v>
+        <v>5099206080560</v>
       </c>
       <c r="C39" t="s">
         <v>138</v>
       </c>
       <c r="D39" t="s">
         <v>139</v>
       </c>
       <c r="E39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F39">
-        <v>130.82</v>
+        <v>178.56</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>140</v>
       </c>
       <c r="B40" s="1">
         <v>8713439245325</v>
       </c>
       <c r="C40" t="s">
         <v>141</v>
       </c>
       <c r="D40" t="s">
         <v>142</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
         <v>180.2</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
+        <v>84</v>
+      </c>
+      <c r="B41" s="1">
+        <v>5099206077379</v>
+      </c>
+      <c r="C41" t="s">
+        <v>85</v>
+      </c>
+      <c r="D41" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
-        <v>143.65</v>
+        <v>188.26</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" s="1">
+        <v>8713439245349</v>
+      </c>
+      <c r="C42" t="s">
+        <v>145</v>
+      </c>
+      <c r="D42" t="s">
         <v>146</v>
       </c>
-      <c r="B42" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E42">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F42">
-        <v>0.0</v>
+        <v>230.09</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
+        <v>147</v>
+      </c>
+      <c r="B43" s="1">
+        <v>196188486672</v>
+      </c>
+      <c r="C43" t="s">
+        <v>148</v>
+      </c>
+      <c r="D43" t="s">
         <v>149</v>
       </c>
-      <c r="B43" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
-        <v>0.0</v>
+        <v>242.97</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
+        <v>151</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C44" t="s">
         <v>152</v>
       </c>
-      <c r="B44" s="1"/>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>153</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F44">
-        <v>0.0</v>
+        <v>333.71</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
+        <v>154</v>
+      </c>
+      <c r="B45" s="1">
+        <v>822565222082</v>
+      </c>
+      <c r="C45" t="s">
         <v>155</v>
       </c>
-      <c r="B45" s="1">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>156</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F45">
-        <v>398.0</v>
+        <v>379.99</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
+        <v>157</v>
+      </c>
+      <c r="B46" s="1">
+        <v>6970602270641</v>
+      </c>
+      <c r="C46" t="s">
         <v>158</v>
       </c>
-      <c r="B46" s="1"/>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>159</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
-        <v>0.0</v>
+        <v>398.0</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B47" s="1">
         <v>6975441360263</v>
       </c>
       <c r="C47" t="s">
+        <v>161</v>
+      </c>
+      <c r="D47" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
         <v>584.33</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>164</v>
       </c>
-      <c r="B48" s="1">
-        <v>4250873713484</v>
+      <c r="B48" s="1" t="s">
+        <v>163</v>
       </c>
       <c r="C48" t="s">
         <v>165</v>
       </c>
       <c r="D48" t="s">
         <v>166</v>
       </c>
       <c r="E48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F48">
-        <v>0.0</v>
+        <v>1074.27</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>167</v>
       </c>
       <c r="B49" s="1">
-        <v>822565222082</v>
+        <v>4210201220916</v>
       </c>
       <c r="C49" t="s">
         <v>168</v>
       </c>
       <c r="D49" t="s">
         <v>169</v>
       </c>
       <c r="E49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F49">
-        <v>379.99</v>
+        <v>2073.76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>