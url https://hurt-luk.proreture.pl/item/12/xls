--- v1 (2026-02-05)
+++ v2 (2026-06-05)
@@ -35,402 +35,402 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>GFTIME 7638 ruszt do grillowania i płyta grillowa 44,5 cm do grilla gazowego Weber Spirit I II E310 E320 E330 S310 S320 S330 żeliwne części zamienne do grilla gazowego Weber Spirit 300, 2 sztuki</t>
+  </si>
+  <si>
+    <t>B0CNW7K1R3</t>
+  </si>
+  <si>
+    <t>LPNHK256086885</t>
+  </si>
+  <si>
+    <t>Namalu Niski stół piknikowy, przenośny aluminiowy stół składany, 96 cm x 41 cm, lekki, potrójnie składany stół zewnętrzny z uchwytem, składany stół użytkowy na kemping, piknik, grilla, do gotowania w</t>
+  </si>
+  <si>
+    <t>B0CNQNXQBR</t>
+  </si>
+  <si>
+    <t>LPNHK295329925</t>
+  </si>
+  <si>
+    <t>GVODE Młynek do mięsa i krajalnica ze stali nierdzewnej nasadka do miksera stojącego KitchenAid, nasadka do młynka do mięsa z zestawem farszu do kiełbasy i tarką do sera, do mocowania miksera</t>
+  </si>
+  <si>
+    <t>B0CR6CCGFW</t>
+  </si>
+  <si>
+    <t>LPNHK291372459</t>
+  </si>
+  <si>
+    <t>Utopia Bedding Komplet pościeli - Miękka szczotkowana mikrofibra Poszwa na kołdrę 200x200 cm z poszewkami na poduszki 50x75 cm - Beżowy</t>
+  </si>
+  <si>
+    <t>B08JGX8P67</t>
+  </si>
+  <si>
+    <t>LPNHK308818213</t>
+  </si>
+  <si>
+    <t>FORTHiQ Pro+ Masażer Kolana z Ciepłem i Czerwonym Światłem: Ciepło, Czerwone Światło o Podwójnej Długości Fali i Wibracje - Bezprzewodowy, Przenośny, Ładowalny, Funkcja Pamięci, Regulowane Paski</t>
+  </si>
+  <si>
+    <t>B0DCST73G5</t>
+  </si>
+  <si>
+    <t>LPNHK318779202</t>
+  </si>
+  <si>
+    <t>POPRUN 2023 2024 Tygodniowy Kalendarz Portretowy 22 x 16,5 cm, Twarda Okładka Kalendarz Szkolny 17 Miesięcy od 23 Sierpnia do 24 Grudnia - Papier 80 g/m² z Certyfikatem FSC® - Pomarańczowa Pomarańczowa 22 x 16.5 cm</t>
+  </si>
+  <si>
+    <t>B0BVG2Y6DZ</t>
+  </si>
+  <si>
+    <t>LPNHK139789149</t>
+  </si>
+  <si>
+    <t>spL1i75jKm0</t>
+  </si>
+  <si>
+    <t>RENPHO Cyfrowa waga osobowa, ultracienka waga do ciała z czujnikami o wysokiej precyzji, waga z technologią Step-On, biała 260mm biały</t>
+  </si>
+  <si>
+    <t>B07SBSNK4T</t>
+  </si>
+  <si>
+    <t>LPNHL917911686</t>
+  </si>
+  <si>
+    <t>RENPHO Cyfrowa waga osobowa, bardzo cienka waga z czujnikami o wysokiej precyzji, waga z technologią Step-On, biała</t>
+  </si>
+  <si>
+    <t>LPNHL924166394</t>
+  </si>
+  <si>
+    <t>Braun PrecisionTrimmer PT5010</t>
+  </si>
+  <si>
+    <t>B017LX1T58</t>
+  </si>
+  <si>
+    <t>LPNHK139734187</t>
+  </si>
+  <si>
+    <t>spL1I20PJ69</t>
+  </si>
+  <si>
+    <t>Attention Angles Morts tabliczki magnetyczne 25 x 17 cm magnes do autobusu i przyczepy kempingowej tabliczka ostrzegawcza znak informacyjny tabliczka Francja z ochroną UV 25 x 17 cm Magnes magistrali</t>
+  </si>
+  <si>
+    <t>B08VNCRTVR</t>
+  </si>
+  <si>
+    <t>LPNHK141103788</t>
+  </si>
+  <si>
+    <t>spL1i75jK44</t>
+  </si>
+  <si>
+    <t>Philips rodzinna maszynka do strzyżenia włosów QC5115/15 Ostrza ze stali szlachetnej, 11 ustawień długości, przewodowa Wbudowany grzebień</t>
+  </si>
+  <si>
+    <t>B0034B7W6C</t>
+  </si>
+  <si>
+    <t>LPNHK139201764</t>
+  </si>
+  <si>
+    <t>spL1I51mj5K</t>
+  </si>
+  <si>
+    <t>Braun ThermoScan 3 Ohrthermometer (professioneller Genauigkeit; akustischer fieberindikator; Fieber, sicher, hygienisch, für die ganze familie; Neugeborener) IRT3030</t>
+  </si>
+  <si>
+    <t>B01IBL6MPQ</t>
+  </si>
+  <si>
+    <t>LPNHL934723845</t>
+  </si>
+  <si>
+    <t>spN0112O45m</t>
+  </si>
+  <si>
+    <t>Braun Barttrimmer/Haarschneider Herren, Trimmer/Haarschneidemaschine &amp; Rasierer, 6-in-1 Set für Bart, Gesicht, Kopfhaar, Ohren und Nase, Geschenk Mann, MGK3221, schwarz/grün, (1er Pack)</t>
+  </si>
+  <si>
+    <t>B0822YPXFQ</t>
+  </si>
+  <si>
+    <t>LPNHL934825481</t>
+  </si>
+  <si>
+    <t>Braun Healthcare Pulsoksymetr 1 (nasycenie tlenu, zawartość tlenu we krwi, dokładny, klinicznie certyfikowany produkt medyczny) YK-81CEU</t>
+  </si>
+  <si>
+    <t>B08WPRCV9Z</t>
+  </si>
+  <si>
+    <t>LPNIC103575510</t>
+  </si>
+  <si>
+    <t>sp515737406</t>
+  </si>
+  <si>
+    <t>Remington trymer do ciała i miejsc intymnych, kompaktowy, ostrza ze stali nierdzewnej, wodoodporny, 3 stałe grzebienie 2-6mm, do 60 min. bezprzewodowej pracy, czarny, Delicates&amp;Body Hair BHT250</t>
+  </si>
+  <si>
+    <t>B00T2XXJQS</t>
+  </si>
+  <si>
+    <t>LPNHE677681645</t>
+  </si>
+  <si>
+    <t>Remington lokówka do włosów z jonizacją, 32mm, ceramiczna z perłami, do luźnych loków, zakres temp. 130-210°C, szybkie nagrzewanie, czarne etui i rękawiczka ochronna, CI9533 NEW CI9533</t>
+  </si>
+  <si>
+    <t>B09RNBCK18</t>
+  </si>
+  <si>
+    <t>LPNHK153972473</t>
+  </si>
+  <si>
+    <t>0630128805951</t>
+  </si>
+  <si>
+    <t>RENPHO Waga osobowa, waga łazienkowa z czujnikami o wysokiej precyzji, waga cyfrowa dla osób z technologią Step-On, waga ze szkła bezpiecznego, czarna</t>
+  </si>
+  <si>
+    <t>B07S9PTLNZ</t>
+  </si>
+  <si>
+    <t>LPNHL915074676</t>
+  </si>
+  <si>
+    <t>Hama 50541 Niszczarka do Papieru, Czarny, ‎28.5 x 13.5 x 32.2 cm</t>
+  </si>
+  <si>
+    <t>B08GS8FVB5</t>
+  </si>
+  <si>
+    <t>LPNHK195752273</t>
+  </si>
+  <si>
+    <t>spN00jlNP2O</t>
+  </si>
+  <si>
+    <t>Braun ThermoScan 7 BRAIRT6520 Termometr do Ucha, Biały Termometr douszny</t>
+  </si>
+  <si>
+    <t>B00NVMIO02</t>
+  </si>
+  <si>
+    <t>LPNHK139573197</t>
+  </si>
+  <si>
+    <t>LPNHK178362308</t>
+  </si>
+  <si>
     <t>Beurer HK 125 Heizkissen (XXL-Format, mit 6 Temperaturstufen, Abschaltautomatik und LED-Schalter, maschinenwaschbar), grau, 1 Stück (1er Pack), 60 x 40 cm</t>
   </si>
   <si>
     <t>B07VB4VKD5</t>
   </si>
   <si>
     <t>LPNHL905488159</t>
   </si>
   <si>
     <t>spL1I51Ij5o</t>
   </si>
   <si>
-    <t>Braun Barttrimmer/Haarschneider Herren, Trimmer/Haarschneidemaschine &amp; Rasierer, 6-in-1 Set für Bart, Gesicht, Kopfhaar, Ohren und Nase, Geschenk Mann, MGK3221, schwarz/grün, (1er Pack)</t>
-[...71 lines deleted...]
-    <t>LPNHK139734187</t>
+    <t>Braun Trymer do brody Series 5 BT5430, trymer dla mężczyzn z narzędziami do stylizacji i 100 min</t>
+  </si>
+  <si>
+    <t>B0BT542LGB</t>
+  </si>
+  <si>
+    <t>LPNIC079345768</t>
+  </si>
+  <si>
+    <t>sp515735435</t>
+  </si>
+  <si>
+    <t>0783956541185</t>
+  </si>
+  <si>
+    <t>Etekcity Cyfrowa Waga Łazienkowa, 30 x 30 x 1.8 cm, Czarna</t>
+  </si>
+  <si>
+    <t>B01GDXF06G</t>
+  </si>
+  <si>
+    <t>LPNHL932053781</t>
+  </si>
+  <si>
+    <t>Parlux Profesjonalna suszarka jonowa do włosów Advance Light Ionic &amp; Ceramic, moc 2200 W, lekka i kompaktowa, do wszystkich stylów i typów włosów, kolor antracytowy antracytowy bez Softstyler</t>
+  </si>
+  <si>
+    <t>B06XWZG96Z</t>
+  </si>
+  <si>
+    <t>LPNHK119078481</t>
+  </si>
+  <si>
+    <t>spL1JplOJ8j</t>
+  </si>
+  <si>
+    <t>Nelko Termiczna drukarka etykiet Bluetooth, bezprzewodowa drukarka etykiet wysyłkowych 4 x 6 dla małych firm, obsługuje system Android, iPhone i Windows, szeroko stosowana w Amazon, Ebay, Shopify, Czarny</t>
+  </si>
+  <si>
+    <t>B0BRBY6888</t>
+  </si>
+  <si>
+    <t>LPNHE856004224</t>
+  </si>
+  <si>
+    <t>MATANA 180 elegancki zestaw sztućców z tworzywa sztucznego wielokrotnego użytku, 60 noży, 60 widelców, 60 łyżek na wesela, urodziny, imprezy i imprezy</t>
+  </si>
+  <si>
+    <t>B0D9KJ2HG6</t>
+  </si>
+  <si>
+    <t>LPNHK297020182</t>
+  </si>
+  <si>
+    <t>Remington trymer do brody, samoostrzące się ostrza ze stali nierdzewnej, precyzyjne ostrza, regulowany grzebień 0.5-15mm, 6 grzebieni 1.5-15mm, na sucho i mokro, wodoodporny, czarny, T-Series NE7000</t>
+  </si>
+  <si>
+    <t>B098QRHPJB</t>
+  </si>
+  <si>
+    <t>LPNHL914973652</t>
+  </si>
+  <si>
+    <t>Elektryczna szczoteczka do zebów PHILIPS SONICARE HX9601/03 ExpertClean 7300 - Biala i zlota - 3 tryby soniczna szczoteczka do zębów biała</t>
+  </si>
+  <si>
+    <t>B07VZZ95CS</t>
+  </si>
+  <si>
+    <t>LPNHK141814754</t>
+  </si>
+  <si>
+    <t>spN00jlNP1N</t>
   </si>
   <si>
     <t>BaBylissMEN Super-X Metal 15 IN 2 Wielofunkcyjny trymer, Srebrny/Grafitowy</t>
   </si>
   <si>
     <t>B098XWGVX2</t>
   </si>
   <si>
     <t>LPNHK141645045</t>
   </si>
   <si>
     <t>spL1I51o14K</t>
   </si>
   <si>
-    <t>Attention Angles Morts tabliczki magnetyczne 25 x 17 cm magnes do autobusu i przyczepy kempingowej tabliczka ostrzegawcza znak informacyjny tabliczka Francja z ochroną UV 25 x 17 cm Magnes magistrali</t>
-[...20 lines deleted...]
-    <t>spL1i75jKm0</t>
+    <t>RENPHO USB Wagi do pomiaru tkanki tłuszczowej Bluetooth z możliwością ładowania, precyzyjna cyfrowa waga łazienkowa Inteligentna skala BMI Monitor składu ciała z aplikacją na smartfona</t>
+  </si>
+  <si>
+    <t>B07GDCLNX7</t>
+  </si>
+  <si>
+    <t>LPNHL914897818</t>
+  </si>
+  <si>
+    <t>Logitech G G640 Duża Materiałowa Podkładka pod Mysz dla Graczy, Stworzona pod Czujniki, Umiarkowane Tarcie, Antypoślizgowa, akcesoria do PC i do Mac, 460 x 600 x 3 mm</t>
+  </si>
+  <si>
+    <t>B07W5JKR75</t>
+  </si>
+  <si>
+    <t>LPNIC023824375</t>
+  </si>
+  <si>
+    <t>Philips HX9914/61 Szczoteczka do Zębów, Czarny/Złoty</t>
+  </si>
+  <si>
+    <t>B0B722CTNL</t>
+  </si>
+  <si>
+    <t>LPNHK165086283</t>
+  </si>
+  <si>
+    <t>spL1I51m68J</t>
   </si>
   <si>
     <t>GHD - Duet Style - Prostownica do suszenia 2 w 1 Jednoczesna sucha i gładka bez uszkodzeń (Czarna)</t>
   </si>
   <si>
     <t>B0BTPVZTPK</t>
   </si>
   <si>
     <t>LPNHK165441983</t>
   </si>
   <si>
-    <t>spN00jlNP1N</t>
-[...136 lines deleted...]
-  <si>
     <t>TELEPROMPTER PAD iLight PRO 12</t>
   </si>
   <si>
     <t>B01BMIM9PM</t>
   </si>
   <si>
     <t>LPNHE831296396</t>
   </si>
   <si>
-    <t>Nelko Termiczna drukarka etykiet Bluetooth, bezprzewodowa drukarka etykiet wysyłkowych 4 x 6 dla małych firm, obsługuje system Android, iPhone i Windows, szeroko stosowana w Amazon, Ebay, Shopify, Czarny</t>
-[...52 lines deleted...]
-  <si>
     <t>0794131768174</t>
   </si>
   <si>
     <t>Hydrauliczne Narzędzie Zaciskania, Ręczna Hydrauliczna Zaciskarka, Do Miedzianych/Aluminiowych Końcówek Kablowych Z Izolowanym Uchwytem I Grubymi Chromowanymi,YQK-300</t>
   </si>
   <si>
     <t>B0C9TDN29W</t>
   </si>
   <si>
     <t>LPNHK325893466</t>
-  </si>
-[...7 lines deleted...]
-    <t>LPNHK297020182</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -780,795 +780,795 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B2" s="1"/>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F2">
-        <v>54.99</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="1">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F3">
-        <v>26.13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1">
+        <v>749079061634</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F4">
-        <v>24.95</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="1">
+        <v>840143511885</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
-        <v>53.37</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6" s="1">
-        <v>7426605828888</v>
+        <v>5060823620606</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F6">
-        <v>53.37</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="1">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="E7">
+        <v>1</v>
+      </c>
+      <c r="F7">
+        <v>11.55</v>
+      </c>
+      <c r="G7" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="1">
+        <v>4897122203961</v>
+      </c>
+      <c r="C8" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="1">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>28</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F8">
-        <v>27.49</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="1">
+        <v>4897122203961</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F9">
-        <v>20.78</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B10" s="1">
         <v>4210201132370</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>17.99</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="1">
+        <v>4260587674315</v>
+      </c>
+      <c r="C11" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="1">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>37</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>18.5</v>
+      </c>
+      <c r="G11" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="1">
+        <v>798746569249</v>
+      </c>
+      <c r="C12" t="s">
         <v>40</v>
       </c>
-      <c r="B12" s="1">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>41</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>20.78</v>
+      </c>
+      <c r="G12" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="1">
+        <v>4022167330307</v>
+      </c>
+      <c r="C13" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="1"/>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
-        <v>11.55</v>
+        <v>24.95</v>
       </c>
       <c r="G13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4210201281054</v>
+      </c>
+      <c r="C14" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="1">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>49</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>319.2</v>
+        <v>26.13</v>
       </c>
       <c r="G14" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="1">
+        <v>4022167081018</v>
+      </c>
+      <c r="C15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
-        <v>298.19</v>
+        <v>27.29</v>
       </c>
       <c r="G15" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="1">
+        <v>4008496823451</v>
+      </c>
+      <c r="C16" t="s">
+        <v>55</v>
+      </c>
+      <c r="D16" t="s">
         <v>56</v>
       </c>
-      <c r="B16" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16">
-        <v>119.95</v>
+        <v>27.49</v>
       </c>
       <c r="G16" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="1">
+        <v>5038061140118</v>
+      </c>
+      <c r="C17" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17">
-        <v>36.93</v>
+        <v>29.99</v>
       </c>
       <c r="G17" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>62</v>
+      </c>
+      <c r="D18" t="s">
         <v>63</v>
       </c>
-      <c r="B18" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>118.1</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4007249505415</v>
+      </c>
+      <c r="C19" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
-        <v>99.0</v>
+        <v>36.93</v>
       </c>
       <c r="G19" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B20" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>7426605828888</v>
+      </c>
+      <c r="C20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" t="s">
         <v>70</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>78.16</v>
+        <v>53.37</v>
+      </c>
+      <c r="G20" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="B21" s="1">
-        <v>4897122204272</v>
+        <v>7426605828888</v>
       </c>
       <c r="C21" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="E21">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F21">
-        <v>156.55</v>
+        <v>53.37</v>
+      </c>
+      <c r="G21" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B22" s="1">
-        <v>4897122203961</v>
+        <v>4211125274139</v>
       </c>
       <c r="C22" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F22">
-        <v>13.99</v>
+        <v>54.99</v>
+      </c>
+      <c r="G22" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>76</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4210201448099</v>
       </c>
       <c r="C23" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23">
-        <v>34.0</v>
+        <v>59.99</v>
+      </c>
+      <c r="G23" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>4897122203961</v>
+        <v>81</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F24">
-        <v>13.99</v>
+        <v>78.16</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="1">
+        <v>8021233128264</v>
+      </c>
+      <c r="C25" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
-        <v>59.99</v>
+        <v>99.0</v>
       </c>
       <c r="G25" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="1">
+        <v>736816696464</v>
+      </c>
+      <c r="C26" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
-        <v>27.29</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>108.99</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B27" s="1">
-        <v>5099206104358</v>
+        <v>5906521432427</v>
       </c>
       <c r="C27" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>169.0</v>
+        <v>109.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B28" s="1">
-        <v>8436572470019</v>
+        <v>5038061136111</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F28">
-        <v>778.06</v>
+        <v>118.1</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B29" s="1">
-        <v>736816696464</v>
+        <v>8710103899143</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D29" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>108.99</v>
+        <v>119.95</v>
+      </c>
+      <c r="G29" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" s="1">
+        <v>3030050165388</v>
+      </c>
+      <c r="C30" t="s">
+        <v>102</v>
+      </c>
+      <c r="D30" t="s">
         <v>103</v>
       </c>
-      <c r="B30" s="1"/>
-      <c r="C30" t="s">
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>129.9</v>
+      </c>
+      <c r="G30" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31" s="1">
+        <v>4897122204272</v>
+      </c>
+      <c r="C31" t="s">
         <v>106</v>
       </c>
-      <c r="B31" s="1"/>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31">
-        <v>0.0</v>
+        <v>156.55</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>108</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5099206104358</v>
+      </c>
+      <c r="C32" t="s">
         <v>109</v>
       </c>
-      <c r="B32" s="1">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>110</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>0.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
+        <v>111</v>
+      </c>
+      <c r="B33" s="1">
+        <v>8720689002530</v>
+      </c>
+      <c r="C33" t="s">
         <v>112</v>
       </c>
-      <c r="B33" s="1">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>113</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33">
+        <v>1</v>
+      </c>
+      <c r="F33">
+        <v>298.19</v>
+      </c>
+      <c r="G33" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>115</v>
       </c>
       <c r="B34" s="1">
-        <v>5060823620606</v>
+        <v>5060760618636</v>
       </c>
       <c r="C34" t="s">
         <v>116</v>
       </c>
       <c r="D34" t="s">
         <v>117</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>0.0</v>
+        <v>319.2</v>
+      </c>
+      <c r="G34" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" s="1">
+        <v>8436572470019</v>
+      </c>
+      <c r="C35" t="s">
         <v>119</v>
       </c>
-      <c r="B35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>120</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F35">
-        <v>1281.56</v>
+        <v>778.06</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>122</v>
       </c>
-      <c r="B36" s="1">
-        <v>5906521432427</v>
+      <c r="B36" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="C36" t="s">
         <v>123</v>
       </c>
       <c r="D36" t="s">
         <v>124</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F36">
-        <v>109.0</v>
+        <v>1281.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>