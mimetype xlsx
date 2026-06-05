--- v1 (2026-02-05)
+++ v2 (2026-06-05)
@@ -35,420 +35,420 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>mDesign Pojemnik do Przechowywania z Wysuwanymi Szufladkami - Plastikowy Pojemnik na Drobiazgi - Pojemnik na Kosmetyki Idealny do Łazienki, Kuchni i nie tylko - Przezroczysty</t>
+  </si>
+  <si>
+    <t>B09R2LBZCB</t>
+  </si>
+  <si>
+    <t>LPNHK250097948</t>
+  </si>
+  <si>
+    <t>Cyfrowa linijka kąta, kątomierz Preciva, długość i pomiar kąta 400 mm ze stali nierdzewnej z HOLD/Rev, zerowym i dużym wyświetlaczem LCD, mm/cale, do obróbki drewna/budownictwa (srebrny)</t>
+  </si>
+  <si>
+    <t>B0895HC9Q7</t>
+  </si>
+  <si>
+    <t>LPNHE810038070</t>
+  </si>
+  <si>
+    <t>Art Tribute Tkany pasek do gitary dla rodziców A biały tkany</t>
+  </si>
+  <si>
+    <t>B085HKZHB5</t>
+  </si>
+  <si>
+    <t>LPNHK067605797</t>
+  </si>
+  <si>
+    <t>Rodzic pasków do aparatu Bawełna róże</t>
+  </si>
+  <si>
+    <t>B0B4NLHMTV</t>
+  </si>
+  <si>
+    <t>LPNHL922643213</t>
+  </si>
+  <si>
+    <t>EU obroża dla psa biała tkana L Biała tkanina Large</t>
+  </si>
+  <si>
+    <t>B08Z3RW6X6</t>
+  </si>
+  <si>
+    <t>LPNHL904745565</t>
+  </si>
+  <si>
+    <t>LILNAP - 4 kasety uzupełniające kompatybilne z wiaderkami na pieluchy Angelcare i Litter Locker II (okrągłe kasetki) – nowe wzornictwo 4 stück (1er Pack)</t>
+  </si>
+  <si>
+    <t>B08CZS54XZ</t>
+  </si>
+  <si>
+    <t>LPNHK226606210</t>
+  </si>
+  <si>
+    <t>CGOLDENWALL 3-7Pen Insulin Cool Box Elektryczny 2-8 Cyrkulacja Chłodzenie Automatyczne wyłączanie USB LCD Wyświetlacz temperatury TSA Biogel Ice Pack, przenośna chłodziarka do leków</t>
+  </si>
+  <si>
+    <t>B0BXS95C9H</t>
+  </si>
+  <si>
+    <t>LPNHE876237213</t>
+  </si>
+  <si>
+    <t>Uchwyt na papier toaletowy FDS</t>
+  </si>
+  <si>
+    <t>B0CKPH1ZNC</t>
+  </si>
+  <si>
+    <t>LPNHE853792508</t>
+  </si>
+  <si>
+    <t>JUSTDOLIFE Dzwonek do burgerów ze stali nierdzewnej o średnicy 22,5 cm (22,5 cm), z uchwytem chroniącym przed oparzeniem, 2 szt</t>
+  </si>
+  <si>
+    <t>B0B8N1C55D</t>
+  </si>
+  <si>
+    <t>LPNHE873057024</t>
+  </si>
+  <si>
+    <t>Lioncast Foam Windscreen Mikrofon | Ochraniacz mikrofonu | Wielokrotnego użytku i zmywalny | Mikrofon Pop Filtr na imprezę, karaoke, zajęcia na świeżym powietrzu | Zestaw 4, kolorowy Ochrona mikrofonu USB</t>
+  </si>
+  <si>
+    <t>B09JZN3HM3</t>
+  </si>
+  <si>
+    <t>LPNHK305361949</t>
+  </si>
+  <si>
+    <t>MGiessca 7635 Flavorizer Bars</t>
+  </si>
+  <si>
+    <t>B0CW2KMKRW</t>
+  </si>
+  <si>
+    <t>LPNHK265583937</t>
+  </si>
+  <si>
+    <t>WELL GRILL Rura palnika ze stali nierdzewnej do grilla gazowego Broil King Imperial i regałów, 43,8 cm 18633 BBQ Palnik Baron, akcesoria do grilla (zestaw 4 szt.)</t>
+  </si>
+  <si>
+    <t>B0BZZ8CM43</t>
+  </si>
+  <si>
+    <t>LPNRP032312699</t>
+  </si>
+  <si>
+    <t>CGOLDENWALL wysoka precyzja cyfrowa dokładna analityczna elektroniczna waga laboratoryjna ważenie przemysłowe z funkcją liczenia skala laboratoryjna CE 0,1 g (10 kg, 0,1 g)</t>
+  </si>
+  <si>
+    <t>B074QCZPF9</t>
+  </si>
+  <si>
+    <t>LPNHE837595579</t>
+  </si>
+  <si>
+    <t>Zestaw do terapii zimnem firmy Tilcare – wielokrotnego użytku żelowe skarpety na lód do stóp, czapka na zimno i rękawiczki lodowe do chemioterapii neuropatii - pakiet do pielęgnacji chemioterapii dla</t>
+  </si>
+  <si>
+    <t>B0CBST6YYT</t>
+  </si>
+  <si>
+    <t>LPNHK322020526</t>
+  </si>
+  <si>
+    <t>Podgrzewana Bluza z Kapturem dla Kobiet Mężczyzn Ogrzewana Bluza z Kapturem zc5 Strefami Grzewczymi Elektryczna Podgrzewana Bluza Zimowy Ogrzewany Płaszcz do Uprawiania,Black,XL</t>
+  </si>
+  <si>
+    <t>B0BNLQFC55</t>
+  </si>
+  <si>
+    <t>LPNHE883631791</t>
+  </si>
+  <si>
+    <t>BIC Tipp-Ex Mini Pocket Correction Mouse 812878 - opakowanie 10 szt. 1 biały</t>
+  </si>
+  <si>
+    <t>B000J6ETCK</t>
+  </si>
+  <si>
+    <t>LPNHK174186272</t>
+  </si>
+  <si>
+    <t>spL1I51m8P7</t>
+  </si>
+  <si>
+    <t>INTVN lupa stołowa, 3 sztuki, składana lupa do czytania z oświetleniem, duża, prostokątna lupa dla seniorów, ze składanym stojakiem, wolne ręce, dla osób starszych</t>
+  </si>
+  <si>
+    <t>B087TKKLJL</t>
+  </si>
+  <si>
+    <t>LPNHK166146815</t>
+  </si>
+  <si>
+    <t>spL1I51o0oK</t>
+  </si>
+  <si>
+    <t>360 Cup Kubek Niekapek do Nauki Picia 230 ml, Szczelna Krawędź do Picia 360°, Praktyczne Uchwyty, Nie Zawiera BPA, 6+ Miesięcy, Pastelowy Różowy</t>
+  </si>
+  <si>
+    <t>B09YM2S3VW</t>
+  </si>
+  <si>
+    <t>LPNRP000160571</t>
+  </si>
+  <si>
+    <t>sp515737431</t>
+  </si>
+  <si>
+    <t>Remington prostownica do włosów z jonizacją, powłoka ceramiczno-turmalinowa, 4x ochrona włosów, zakres temp. 150-230°C, obrotowy przewód 1.8m, etui, moc 40W, czarna, Ceramic Slim S3500</t>
+  </si>
+  <si>
+    <t>B005EFZUO2</t>
+  </si>
+  <si>
+    <t>LPNIC104309094</t>
+  </si>
+  <si>
+    <t>Guitar Strap Parent Vintage Patern Blue</t>
+  </si>
+  <si>
+    <t>B06XQZ8ZCF</t>
+  </si>
+  <si>
+    <t>LPNHL932159734</t>
+  </si>
+  <si>
+    <t>MAMEIDO Pojemnik termiczny na jedzenie, 500 ml, kubek na musli na wynos, ze stali nierdzewnej, kubek termiczny do jedzenia, zabezpieczony przed wyciekiem, idealny do jogurtu, owsianki, owsianki dla 500ml taupe Grey</t>
+  </si>
+  <si>
+    <t>B0B2Q12VP2</t>
+  </si>
+  <si>
+    <t>LPNHK255535661</t>
+  </si>
+  <si>
+    <t>OMRON X2 Basic – automatyczny miernik ciśnienia krwi do monitorowania ciśnienia krwi w domu Ciśnieniomierz</t>
+  </si>
+  <si>
+    <t>B08NXBRYFJ</t>
+  </si>
+  <si>
+    <t>LPNIC104980142</t>
+  </si>
+  <si>
+    <t>Braun Termometr czołowy No touch + touch z technologią Age Precision (PositionCheck, kolorowy wyświetlacz, szybki, delikatny i łatwy w użyciu, tryb cichy dla śpiących niemowląt) BNT400</t>
+  </si>
+  <si>
+    <t>B07KXXCGQ7</t>
+  </si>
+  <si>
+    <t>LPNIC079742577</t>
+  </si>
+  <si>
+    <t>Zestaw do lokówki Żelazko faliste 5 w 1 - lokówki 3 duże loki bez loków Lokówki ceramiczne z różnymi akcesoriami Regulacja temperatury Szampan Dorado - 5 pl 1</t>
+  </si>
+  <si>
+    <t>B0B7XF1QH6</t>
+  </si>
+  <si>
+    <t>LPNIC103722437</t>
+  </si>
+  <si>
+    <t>LIONELO Podgrzewacz do butelek Thermup 2.0 Nomad 5 w 1 Podgrzewa płyny i pokarmy stałe, sterylizacja, rozmrażanie BEZ BPA Ochrona przed przegrzaniem Termostat wyłączony</t>
+  </si>
+  <si>
+    <t>B0BS6KD44B</t>
+  </si>
+  <si>
+    <t>LPNIC079488581</t>
+  </si>
+  <si>
+    <t>Philips Avent (model SCF358/00) Rozgrzej się w 3 min</t>
+  </si>
+  <si>
+    <t>B08827TTCS</t>
+  </si>
+  <si>
+    <t>LPNIC102695743</t>
+  </si>
+  <si>
+    <t>Philips QP2630/30 OneBlade Face Golarka Do Brody, Wielokolorowy, 1 Zestaw 5 grzebienie</t>
+  </si>
+  <si>
+    <t>B07821G7K9</t>
+  </si>
+  <si>
+    <t>LPNHK139716815</t>
+  </si>
+  <si>
+    <t>spL1I51mj5K</t>
+  </si>
+  <si>
+    <t>Braun 4210201192619 Silk-épil Bezprzewodowa Golarka Damska, Niebieski, 3w1</t>
+  </si>
+  <si>
+    <t>B0822Y98ZX</t>
+  </si>
+  <si>
+    <t>LPNHK153321444</t>
+  </si>
+  <si>
+    <t>EZVALO Oświetlenie szafki LED 23 cm z pilotem zdalnego sterowania i oświetleniem szafki dolnej, zdalne ściemnianie 5700 K i 1100 mAh lampa podszafkowa, bezprzewodowa listwa świetlna, USB, do kuchni, Białe światło. 23cm*5 Stück</t>
+  </si>
+  <si>
+    <t>B0C1GSDG8Z</t>
+  </si>
+  <si>
+    <t>LPNHK277077325</t>
+  </si>
+  <si>
+    <t>Philips Series 3000 S3233/52 Elektryczna Golarka na Sucho i na Mokro S3233/52, z Ostrzami Powercut i Rozkładanym Trymerem Precyzyjnym Czarny</t>
+  </si>
+  <si>
+    <t>B07VMQDKWR</t>
+  </si>
+  <si>
+    <t>LPNHK140295012</t>
+  </si>
+  <si>
+    <t>Wahl Elite Pro Maszynka do strzyżenia włosów z precyzyjnymi, samoostrzącymi się ostrzami. Profesjonalna, barberska maszynka przewodowa</t>
+  </si>
+  <si>
+    <t>B097S2WBPN</t>
+  </si>
+  <si>
+    <t>LPNHK153832072</t>
+  </si>
+  <si>
+    <t>Philips OneBlade Pro 360 Face and Body – elektryczny trymer do brody i golarka, z 14-stopniową nasadką do przycinania, nakładaną nasadką ochronną i nasadką do ciała (model QP6651/30)</t>
+  </si>
+  <si>
+    <t>B0BD5V234M</t>
+  </si>
+  <si>
+    <t>LPNHK139128985</t>
+  </si>
+  <si>
+    <t>Rodzic pasków do aparatu Srebrny / czarny</t>
+  </si>
+  <si>
+    <t>B08K1XFM2C</t>
+  </si>
+  <si>
+    <t>LPNHE619726569</t>
+  </si>
+  <si>
+    <t>Omron EVOLV Smart Home - Bezprzewodowy All-in-one ciśnieniomierz z łącznością Bluetooth, kompatybilny ze smartfonami</t>
+  </si>
+  <si>
+    <t>B01MT54RFU</t>
+  </si>
+  <si>
+    <t>LPNHK139152768</t>
+  </si>
+  <si>
+    <t>Onlyfire Flavorizer pręty ze stali nierdzewnej do serii Weber Spirit 300 Grill gazowy (zamontowany na przednim panelu sterowania) - 7636</t>
+  </si>
+  <si>
+    <t>B07C6GXF8L</t>
+  </si>
+  <si>
+    <t>LPNHE819405980</t>
+  </si>
+  <si>
     <t>Philips Sonicare DiamondClean seria 9000 elektryczna szczoteczka do zębów, Sonic szczoteczka do zębów, Cleaner Teeth i Oral Care, niebieska niebieski</t>
   </si>
   <si>
     <t>B0B12TTTF2</t>
   </si>
   <si>
     <t>LPNHK139568620</t>
   </si>
   <si>
-    <t>spL1I51mj5K</t>
-[...296 lines deleted...]
-    <t>LPNRP032312699</t>
+    <t>Silikonowa wkładka do frytkownicy powietrznej do Ninja Foodi Flexdrawer AF500UK/AF500UKCP, 1 x 10,4 l + 2 x 5,2 l, duże akcesoria do podwójnej frytkownicy powietrznej, w tym kosze do frytkownicy</t>
+  </si>
+  <si>
+    <t>B0CZD6WCPV</t>
+  </si>
+  <si>
+    <t>LPNHK342511454</t>
   </si>
   <si>
     <t>B Beauty Planet Lustro powiększające ze światłem, 20 cm ładowalne dwustronne lustro powiększające 1X/20X, ściemniane lustro kosmetyczne LED z 3 kolorowymi trybami oświetlenia</t>
   </si>
   <si>
     <t>B0CC2C2BCM</t>
   </si>
   <si>
     <t>LPNHK299494784</t>
   </si>
   <si>
     <t>通用 Vnierxful 69785 palnik &amp; 7635 flavorizer Bars do Weber Spirit 210 (przyciski obsługowe z przodu) kupiony grill gazowy Spirit E-210 Classic szyny aromatyzujące, części zamienne do Weber Spirit I &amp; II E210/220 S210 S220 spirit 200 części zamienne</t>
   </si>
   <si>
     <t>B09N1VW4N4</t>
   </si>
   <si>
     <t>LPNHK211379669</t>
   </si>
   <si>
-    <t>CGOLDENWALL wysoka precyzja cyfrowa dokładna analityczna elektroniczna waga laboratoryjna ważenie przemysłowe z funkcją liczenia skala laboratoryjna CE 0,1 g (10 kg, 0,1 g)</t>
-[...16 lines deleted...]
-  <si>
     <t>KEMIMOTO Ogrzewana kamizelka z pilotem zdalnego sterowania za pomocą aplikacji, kamizelka grzewcza dla mężczyzn i kobiet, z akumulatorem 10000 mAh, podgrzewana kamizelka z 4 strefami ogrzewania, do M Czarny</t>
   </si>
   <si>
     <t>B0C8TD2TCP</t>
   </si>
   <si>
     <t>LPNHE887102947</t>
-  </si>
-[...16 lines deleted...]
-    <t>LPNHK342511454</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -798,868 +798,868 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B2" s="1"/>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>194.28</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="1">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>130.31</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1">
+        <v>740175163949</v>
+      </c>
+      <c r="C4" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="1">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
-        <v>40.91</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="1">
+        <v>5060821932220</v>
+      </c>
+      <c r="C5" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="1">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>18</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
-        <v>39.99</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5060821930561</v>
+      </c>
+      <c r="C6" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="1"/>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>21</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F6">
-        <v>77.99</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="1">
+        <v>806891525260</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>76.86</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>69.9</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="1"/>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F9">
-        <v>13.2</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B10" s="1"/>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>13.1</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B11" s="1">
-        <v>8710103923084</v>
+        <v>4250541925157</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>38.99</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B12" s="1"/>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>34.99</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B13" s="1"/>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>33.99</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B14" s="1">
-        <v>4022167004000</v>
+        <v>799953131946</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F14">
-        <v>33.9</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B15" s="1">
-        <v>4015672112858</v>
+        <v>5060665922081</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15">
-        <v>29.99</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B16" s="1">
-        <v>4008496716883</v>
+        <v>754513181816</v>
       </c>
       <c r="C16" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16">
-        <v>25.03</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B17" s="1">
-        <v>7350083129284</v>
+        <v>9008872184225</v>
       </c>
       <c r="C17" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>13.99</v>
+        <v>13.1</v>
       </c>
       <c r="G17" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="1">
+        <v>8414892872669</v>
+      </c>
+      <c r="C18" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>13.2</v>
+      </c>
+      <c r="G18" t="s">
         <v>59</v>
-      </c>
-[...11 lines deleted...]
-        <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="1">
+        <v>7350083129284</v>
+      </c>
+      <c r="C19" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="1"/>
-      <c r="C19" t="s">
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>13.99</v>
+      </c>
+      <c r="G19" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4008496716883</v>
+      </c>
+      <c r="C20" t="s">
         <v>65</v>
       </c>
-      <c r="B20" s="1">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>66</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>0.0</v>
+        <v>25.03</v>
+      </c>
+      <c r="G20" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>740175163369</v>
+      </c>
+      <c r="C21" t="s">
         <v>68</v>
       </c>
-      <c r="B21" s="1">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>69</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F21">
-        <v>96.9</v>
+        <v>26.32</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" s="1">
+        <v>8719689665890</v>
+      </c>
+      <c r="C22" t="s">
         <v>71</v>
       </c>
-      <c r="B22" s="1">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>72</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>26.32</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4015672112858</v>
+      </c>
+      <c r="C23" t="s">
         <v>74</v>
       </c>
-      <c r="B23" s="1">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>75</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>0.0</v>
+        <v>29.99</v>
+      </c>
+      <c r="G23" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4022167004000</v>
+      </c>
+      <c r="C24" t="s">
         <v>77</v>
       </c>
-      <c r="B24" s="1">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>78</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F24">
-        <v>0.0</v>
+        <v>33.9</v>
+      </c>
+      <c r="G24" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4897123690753</v>
+      </c>
+      <c r="C25" t="s">
         <v>80</v>
       </c>
-      <c r="B25" s="1">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>81</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>0.0</v>
+        <v>33.99</v>
+      </c>
+      <c r="G25" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" s="1">
+        <v>5903771703680</v>
+      </c>
+      <c r="C26" t="s">
         <v>83</v>
       </c>
-      <c r="B26" s="1">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>84</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>27.99</v>
+        <v>34.99</v>
+      </c>
+      <c r="G26" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="1">
+        <v>8710103923084</v>
+      </c>
+      <c r="C27" t="s">
         <v>86</v>
       </c>
-      <c r="B27" s="1"/>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>87</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>0.0</v>
+        <v>38.99</v>
+      </c>
+      <c r="G27" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="1">
+        <v>8710103832690</v>
+      </c>
+      <c r="C28" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="1"/>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>90</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>39.99</v>
+      </c>
+      <c r="G28" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>92</v>
       </c>
-      <c r="B29" s="1"/>
+      <c r="B29" s="1">
+        <v>4210201281078</v>
+      </c>
       <c r="C29" t="s">
         <v>93</v>
       </c>
       <c r="D29" t="s">
         <v>94</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>0.0</v>
+        <v>40.91</v>
+      </c>
+      <c r="G29" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>95</v>
       </c>
-      <c r="B30" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B30" s="1"/>
       <c r="C30" t="s">
         <v>96</v>
       </c>
       <c r="D30" t="s">
         <v>97</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F30">
-        <v>0.0</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>98</v>
       </c>
-      <c r="B31" s="1"/>
+      <c r="B31" s="1">
+        <v>8710103911159</v>
+      </c>
       <c r="C31" t="s">
         <v>99</v>
       </c>
       <c r="D31" t="s">
         <v>100</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F31">
-        <v>59.99</v>
+        <v>69.9</v>
+      </c>
+      <c r="G31" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>101</v>
       </c>
-      <c r="B32" s="1"/>
+      <c r="B32" s="1">
+        <v>5996415034295</v>
+      </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>103</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>0.0</v>
+        <v>76.86</v>
+      </c>
+      <c r="G32" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" t="s">
         <v>105</v>
       </c>
       <c r="D33" t="s">
         <v>106</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>132.83</v>
+        <v>77.99</v>
+      </c>
+      <c r="G33" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>107</v>
       </c>
-      <c r="B34" s="1"/>
+      <c r="B34" s="1">
+        <v>5060821930882</v>
+      </c>
       <c r="C34" t="s">
         <v>108</v>
       </c>
       <c r="D34" t="s">
         <v>109</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F34">
-        <v>0.0</v>
+        <v>96.9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>110</v>
       </c>
-      <c r="B35" s="1"/>
+      <c r="B35" s="1">
+        <v>4015672110465</v>
+      </c>
       <c r="C35" t="s">
         <v>111</v>
       </c>
       <c r="D35" t="s">
         <v>112</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>226.0</v>
+        <v>130.31</v>
+      </c>
+      <c r="G35" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>113</v>
       </c>
-      <c r="B36" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B36" s="1"/>
       <c r="C36" t="s">
         <v>114</v>
       </c>
       <c r="D36" t="s">
         <v>115</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>241.65</v>
+        <v>132.83</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>116</v>
       </c>
       <c r="B37" s="1">
-        <v>799953131946</v>
+        <v>8720689000987</v>
       </c>
       <c r="C37" t="s">
         <v>117</v>
       </c>
       <c r="D37" t="s">
         <v>118</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F37">
-        <v>0.0</v>
+        <v>194.28</v>
+      </c>
+      <c r="G37" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>119</v>
       </c>
       <c r="B38" s="1">
-        <v>5060665922081</v>
+        <v>762765422014</v>
       </c>
       <c r="C38" t="s">
         <v>120</v>
       </c>
       <c r="D38" t="s">
         <v>121</v>
       </c>
       <c r="E38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F38">
-        <v>0.0</v>
+        <v>199.51</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>122</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" t="s">
         <v>123</v>
       </c>
       <c r="D39" t="s">
         <v>124</v>
       </c>
       <c r="E39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F39">
-        <v>409.02</v>
+        <v>226.0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>125</v>
       </c>
       <c r="B40" s="1">
-        <v>754513181816</v>
+        <v>717664153620</v>
       </c>
       <c r="C40" t="s">
         <v>126</v>
       </c>
       <c r="D40" t="s">
         <v>127</v>
       </c>
       <c r="E40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F40">
-        <v>0.0</v>
+        <v>241.65</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>128</v>
       </c>
-      <c r="B41" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B41" s="1"/>
       <c r="C41" t="s">
         <v>129</v>
       </c>
       <c r="D41" t="s">
         <v>130</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F41">
-        <v>199.51</v>
+        <v>409.02</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>