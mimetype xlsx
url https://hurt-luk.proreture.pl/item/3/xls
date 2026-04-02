--- v1 (2026-02-05)
+++ v2 (2026-04-02)
@@ -1666,51 +1666,51 @@
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
         <v>33.15</v>
       </c>
       <c r="G34" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="1">
         <v>5906349206118</v>
       </c>
       <c r="C35" t="s">
         <v>122</v>
       </c>
       <c r="D35" t="s">
         <v>123</v>
       </c>
       <c r="E35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" s="1">
         <v>6915648691128</v>
       </c>
       <c r="C36" t="s">
         <v>125</v>
       </c>
       <c r="D36" t="s">
         <v>126</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>