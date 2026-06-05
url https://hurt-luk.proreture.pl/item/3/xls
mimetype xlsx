--- v2 (2026-04-02)
+++ v3 (2026-06-05)
@@ -35,525 +35,525 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Regulowana prasa do hamburgerów, grill, hamburgery, Patty Maker, nieprzywierająca, wypełniona powłoką zapobiegającą przywieraniu, stopniowana forma wewnętrzna do maszynki do mięsa z 50 papierami woskowymi, idealna do burgerów Patties Cooking BBQ stal nier</t>
+  </si>
+  <si>
+    <t>B0BY3CZ3HV</t>
+  </si>
+  <si>
+    <t>LPNHK110954959</t>
+  </si>
+  <si>
+    <t>TECKNET Zestaw słuchawkowy Bluetooth z mikrofonem, bezprzewodowy zestaw słuchawkowy z funkcją redukcji szumów AI, adapter 70 H i USB, zestaw słuchawkowy Bluetooth, zestaw słuchawkowy z mikrofonem do czarny</t>
+  </si>
+  <si>
+    <t>B0C9MJFPX9</t>
+  </si>
+  <si>
+    <t>LPNHK226302028</t>
+  </si>
+  <si>
+    <t>EOBROMD Diamentowe Malowanie Rysunek Ścieg, Malowanie Diamentowe z Kreskówek z Ramą, 5D Diamentowe Malowanie Obrazy Anime, Diamentowe Malowanie Obrazy Sztuka Rzemiosła dla Wystroju Domu Prezent 18x18cm</t>
+  </si>
+  <si>
+    <t>B0CTK1QTRV</t>
+  </si>
+  <si>
+    <t>paintingi</t>
+  </si>
+  <si>
+    <t>B086P7VX28</t>
+  </si>
+  <si>
+    <t>LPNHE870300590</t>
+  </si>
+  <si>
+    <t>MaxxMMA Prime Rękawice bokserskie dla mężczyzn i kobiet, skuteczne pochłanianie wstrząsów, ochrona nadgarstka, torba bokserska, ciężka torba, rękawice robocze (złote, 12 0Z)</t>
+  </si>
+  <si>
+    <t>B013XRPAJC</t>
+  </si>
+  <si>
+    <t>LPNRP009276553</t>
+  </si>
+  <si>
+    <t>Składane stożki bezpieczeństwa ruchu drogowego, 4 uniwersalne wyskakujące stożki z oświetleniem LED i kółkami odblaskowymi do parkowania na drodze, praktyki jazdy (4,70 cm)</t>
+  </si>
+  <si>
+    <t>B09TQWCTCV</t>
+  </si>
+  <si>
+    <t>LPNHK334475191</t>
+  </si>
+  <si>
+    <t>0737041825643</t>
+  </si>
+  <si>
+    <t>B0D6XVPNVZ</t>
+  </si>
+  <si>
+    <t>LPNHE904424410</t>
+  </si>
+  <si>
+    <t>0741311086566</t>
+  </si>
+  <si>
+    <t>KUBEI USB Akumulator 1000g/0.01g dokładna waga kuchenna cyfrowa, precyzyjna kieszeń cyfrowa funkcja Tara do gotowania biżuterii, narkotyków, herbaty, drożdży, kawy,Wagi żywności</t>
+  </si>
+  <si>
+    <t>B0CJV2BFSK</t>
+  </si>
+  <si>
+    <t>LPNHE879232392</t>
+  </si>
+  <si>
+    <t>Kangaro K-5564 Szkicownik z Twardą Oprawą, Czarny, A4</t>
+  </si>
+  <si>
+    <t>B07XLBWXWF</t>
+  </si>
+  <si>
+    <t>LPNHK182672750</t>
+  </si>
+  <si>
+    <t>spN00jlNP2O</t>
+  </si>
+  <si>
+    <t>Kredka - STABILO Trio thick etui 18 kolorów 18 sztuk</t>
+  </si>
+  <si>
+    <t>B000WH0RWW</t>
+  </si>
+  <si>
+    <t>LPNHK151497996</t>
+  </si>
+  <si>
+    <t>spL1I51m68J</t>
+  </si>
+  <si>
+    <t>0031262085528</t>
+  </si>
+  <si>
+    <t>MyBaby SoundSpa On-the-Go Baby Soother pomoc do spania, 4 kojące dźwięki, regulowana regulacja głośności i klips do wózków dziecięcych, wózków, toreb do przewijania, fotelików samochodowych, mały i lekki, automatyczny timer</t>
+  </si>
+  <si>
+    <t>B07CNBDWLZ</t>
+  </si>
+  <si>
+    <t>LPNHK174386720</t>
+  </si>
+  <si>
+    <t>spL1I51m8P7</t>
+  </si>
+  <si>
+    <t>Tangle Teezer | Szczotka do włosów mokrych i suchych do włosów | Do wszystkich rodzajów włosów | Eliminuje węzły i zmniejsza łamanie | Blush Glow Fros</t>
+  </si>
+  <si>
+    <t>B09JV3Q5FX</t>
+  </si>
+  <si>
+    <t>LPNHE733144092</t>
+  </si>
+  <si>
+    <t>spL01mjoiLK</t>
+  </si>
+  <si>
+    <t>Beurer FC 45 Gesichtsbürste, Tiefenreinigung für spürbar weichere Haut, 2-stufige Rotation für jeden Hauttyp, wasserfest, Weiß</t>
+  </si>
+  <si>
+    <t>B00NABOT8U</t>
+  </si>
+  <si>
+    <t>LPNHK121583829</t>
+  </si>
+  <si>
+    <t>spL1I51Ij6l</t>
+  </si>
+  <si>
+    <t>Sax Kasetka B 25 x H 9 x T 18 cm Czarna</t>
+  </si>
+  <si>
+    <t>B00LO6RC5U</t>
+  </si>
+  <si>
+    <t>LPNHK174602356</t>
+  </si>
+  <si>
+    <t>spL1i75jK20</t>
+  </si>
+  <si>
+    <t>ProofVision elektryczna ładowarka ścienna do gniazdka UE do Oral-B/Braun</t>
+  </si>
+  <si>
+    <t>B0BLVKCW76</t>
+  </si>
+  <si>
+    <t>LPNHK165956195</t>
+  </si>
+  <si>
+    <t>Caffé Italia Torino 4 x 60 ml szklanki termiczne z podwójnymi ściankami – do espresso, herbaty gorących i zimnych napojów, nadają się do mycia w zmywarce</t>
+  </si>
+  <si>
+    <t>B07FKLP5K1</t>
+  </si>
+  <si>
+    <t>LPNHE811748409</t>
+  </si>
+  <si>
+    <t>Braun Silk-épil Trymer Do Bikini, Biały</t>
+  </si>
+  <si>
+    <t>B077ZGZZSJ</t>
+  </si>
+  <si>
+    <t>LPNHK139535148</t>
+  </si>
+  <si>
+    <t>spL1I51mj5K</t>
+  </si>
+  <si>
+    <t>Braun Serie 5 51S Folie &amp; Cutter Scherkopf</t>
+  </si>
+  <si>
+    <t>B008LQZP7I</t>
+  </si>
+  <si>
+    <t>LPNHK174867085</t>
+  </si>
+  <si>
+    <t>spL1I51o0oK</t>
+  </si>
+  <si>
+    <t>Beurer HC 25 Reisehaartrockner mit Ionenfunktion, klein, klappbar und leicht, 1600 Watt, Spannungsumschaltung von 110-120 /220-240 V, 25,9 x 8 x 15,6 cm, schwarz/rosé</t>
+  </si>
+  <si>
+    <t>B015YP75PS</t>
+  </si>
+  <si>
+    <t>LPNHL904848959</t>
+  </si>
+  <si>
+    <t>spL1I51L57L</t>
+  </si>
+  <si>
+    <t>Philips BikiniGenie BRT383/15, poręczny trymer bikini do przycinania, golenia i stylizacji strefy bikini z nakładkami grzebieniowymi i głowicami do golenia, dla łatwego usuwania włosów</t>
+  </si>
+  <si>
+    <t>B00V7RTULU</t>
+  </si>
+  <si>
+    <t>LPNHK139267481</t>
+  </si>
+  <si>
     <t>medisana TM A79 termometro a infrarossi senza contatto, termometro clinico, termometro frontale senza contatto per adulti, bambini e neonati</t>
   </si>
   <si>
     <t>B08M9FJ3GY</t>
   </si>
   <si>
     <t>LPNHL905279666</t>
   </si>
   <si>
     <t>spN0112O436</t>
   </si>
   <si>
-    <t>Beurer HC 25 Reisehaartrockner mit Ionenfunktion, klein, klappbar und leicht, 1600 Watt, Spannungsumschaltung von 110-120 /220-240 V, 25,9 x 8 x 15,6 cm, schwarz/rosé</t>
-[...20 lines deleted...]
-    <t>spL1I51Ij6l</t>
+    <t>StyleCare Essential Podgrzewana szczotka do prostowania BHH880/00 Philips</t>
+  </si>
+  <si>
+    <t>B07FSBH6XY</t>
+  </si>
+  <si>
+    <t>LPNIC079724836</t>
+  </si>
+  <si>
+    <t>sp515735779</t>
+  </si>
+  <si>
+    <t>Oclean Air 2,Soniczna elektryczna szczoteczka do zębów,przenośna ultra cicha konstrukcja,2 godziny ładowania QuickCharge pozwala na 40 dni użytkowania,IPX7-Eukaliptusowa Zieleń</t>
+  </si>
+  <si>
+    <t>B08RHKZM4N</t>
+  </si>
+  <si>
+    <t>LPNHK165703118</t>
+  </si>
+  <si>
+    <t>Bezprzewodowy irygator do zębów, irygator jamy ustnej, zwycięzca testu, elektryczna myjka do zębów, z 4 trybami i 3 przekładniami IPX7, wodoszczelny, przenośny, ładowany przez USB, nić dentystyczna do domu i w podróży</t>
+  </si>
+  <si>
+    <t>B0BYV16BV9</t>
+  </si>
+  <si>
+    <t>LPNHK139196062</t>
+  </si>
+  <si>
+    <t>PHILIPS HX6322/04 Elektryczna szczoteczka dla dzieci Connected - 2 tryby (4 lata + / 7 lat +) + 2 glówki</t>
+  </si>
+  <si>
+    <t>B01B1J95M2</t>
+  </si>
+  <si>
+    <t>LPNHK165300673</t>
+  </si>
+  <si>
+    <t>Braun Series 7 golarka elektryczna głowica tnąca, część zamienna kompatybilna z golarką męska Series 7, 70B, czarna czarny</t>
+  </si>
+  <si>
+    <t>B00GS5K29K</t>
+  </si>
+  <si>
+    <t>LPNHK165684866</t>
+  </si>
+  <si>
+    <t>0761318352228</t>
+  </si>
+  <si>
+    <t>Revlon Pro RVDR5222 Pro Collection Salon One-Step szczotka do czyszczenia ciepłego powietrza i objętości.</t>
+  </si>
+  <si>
+    <t>B01HZ5K8UE</t>
+  </si>
+  <si>
+    <t>LPNHL963419425</t>
+  </si>
+  <si>
+    <t>spL1k1IjL4P</t>
+  </si>
+  <si>
+    <t>LPNHK118706972</t>
   </si>
   <si>
     <t>PHILIPS SONICARE HX6352 / 42 verbundene elektrische Zahnb�rste - Kind - Rosa - 2 Modi HX6352/42</t>
   </si>
   <si>
     <t>B08C179W19</t>
   </si>
   <si>
     <t>LPNHE704163096</t>
   </si>
   <si>
     <t>sp511241980</t>
   </si>
   <si>
-    <t>Tangle Teezer | Szczotka do włosów mokrych i suchych do włosów | Do wszystkich rodzajów włosów | Eliminuje węzły i zmniejsza łamanie | Blush Glow Fros</t>
-[...8 lines deleted...]
-    <t>spL01mjoiLK</t>
+    <t>Braun Mgk3441 4210201446910 Golarka, Czarny/Zielony, 26.2 x 13.8 x 5.7 cm</t>
+  </si>
+  <si>
+    <t>B0BT51JNYC</t>
+  </si>
+  <si>
+    <t>LPNHK145241875</t>
+  </si>
+  <si>
+    <t>Remington suszarko-lokówka Hydraluxe 2w1: suszarka do włosów i szczotka zwiększająca objętość, chroni włosy, 3 ust. nagrzewania i 2 ust. nawiewu, zimny nawiew, moc 1200W, AS8901 Szczotka na gorące powietrze</t>
+  </si>
+  <si>
+    <t>B08DHYY7CQ</t>
+  </si>
+  <si>
+    <t>LPNHK175024029</t>
+  </si>
+  <si>
+    <t>Braun Multi-Grooming-Kit 7, 10-in-1 Barttrimmer und Haarschneider/Haarschneidemaschine für Haarentfernung Herren, für Gesichts-, Kopf-, Körperhaare, 8 Aufsätze, Geschenk Mann, MGK7320, schwarz/silber</t>
+  </si>
+  <si>
+    <t>B09L79CHXW</t>
+  </si>
+  <si>
+    <t>LPNHK165293761</t>
+  </si>
+  <si>
+    <t>spL1I51o14K</t>
+  </si>
+  <si>
+    <t>Oral-B Pulsonic Slim Clean 2000 elektryczna szczoteczka do zębów, 2 tryby czyszczenia do pielęgnacji zębów i zdrowych dziąseł, z timerem, zaprojektowana przez Braun, szara szary</t>
+  </si>
+  <si>
+    <t>B089MBVQJW</t>
+  </si>
+  <si>
+    <t>LPNHK163459287</t>
+  </si>
+  <si>
+    <t>Remington suszarko-lokówka obrotowa, keratynowa z olejkiem z migdałów, 2 szczotki, 2 klipsy do włosów i końcówka do unoszenia włosów, zimny nawiew, moc 1000W, Keratin Protect AS8811 NEW AS8811</t>
+  </si>
+  <si>
+    <t>B09RPH1148</t>
+  </si>
+  <si>
+    <t>LPNHK196937313</t>
+  </si>
+  <si>
+    <t>spL1I210ik2</t>
+  </si>
+  <si>
+    <t>Hama Bezprzewodowy prezenter cyfrowy laserowy z myszką Air i timerem (pilot zdalnego sterowania, prezentacja PowerPoint, zasięg 20 m, 2,4 GHz, w zestawie karta pamięci 2 GB, 3 miesiące czasu pracy baterii, również do filmów wideo) Zasięg 20 m, cyfrowy</t>
+  </si>
+  <si>
+    <t>B08YS2PN1B</t>
+  </si>
+  <si>
+    <t>LPNHL935798907</t>
+  </si>
+  <si>
+    <t>KPCB Mini maszyna do szycia (żółta)</t>
+  </si>
+  <si>
+    <t>B07XL1Q14H</t>
+  </si>
+  <si>
+    <t>LPNHK318449770</t>
+  </si>
+  <si>
+    <t>Beurer Redukcja stresu, pomoc w relaksie i trener oddechowy, urządzenie uspokajające z masażem wibracyjnym i funkcją ogrzewania pojedyncze</t>
+  </si>
+  <si>
+    <t>B07H9D9DRD</t>
+  </si>
+  <si>
+    <t>LPNHK165718150</t>
+  </si>
+  <si>
+    <t>ThermoPro TP16 cyfrowy termometr do gotowania mięsa z sondą temperatury żywności ze stali nierdzewnej do płynów, piekarnika, wędzarnika, grilla, cukierków, oleju, termometru do głębokiego smażenia z stal nierdzewna</t>
+  </si>
+  <si>
+    <t>B018Q77AR4</t>
+  </si>
+  <si>
+    <t>LPNWE233311405</t>
+  </si>
+  <si>
+    <t>Szczoteczka do zebów Philips HX6830/53 Sonicare ProtectiveClean 4500</t>
+  </si>
+  <si>
+    <t>B07CRT1KJ7</t>
+  </si>
+  <si>
+    <t>LPNHK135168061</t>
+  </si>
+  <si>
+    <t>Braun - 51-M4500cs</t>
+  </si>
+  <si>
+    <t>B0B3JB3KHW</t>
+  </si>
+  <si>
+    <t>LPNHK135287313</t>
+  </si>
+  <si>
+    <t>Panasonic ER-GN300 Trymer Do Włosów Na Twarzy, Czarny, 1 Sztuka</t>
+  </si>
+  <si>
+    <t>B07KJRPH77</t>
+  </si>
+  <si>
+    <t>LPNHK135520111</t>
   </si>
   <si>
     <t>Braun Silk-épil 9-890, depilator do długotrwałego usuwania włosów, bezprzewodowy depilator na mokro i sucho dla kobiet, w tym trymer do bikini i różne nasadki, białe / różowe złoto silk-épil zestaw pojedyncze</t>
   </si>
   <si>
     <t>B078HT191D</t>
   </si>
   <si>
     <t>LPNHK134197749</t>
   </si>
   <si>
-    <t>spL1I51mj5K</t>
-[...35 lines deleted...]
-    <t>LPNHK139535148</t>
+    <t>Remington lokówka z jonizacją (25mm), do naturalnych loków, ceramiczna z turmalinem, 4x ochrona włosów, zakres temperatur 130-220°C, szybkie nagrzewanie, moc 46W, czarno-srebrna, Pro Soft Curl CI6525 25 mm lokówka nowa</t>
+  </si>
+  <si>
+    <t>B07G7FF5K4</t>
+  </si>
+  <si>
+    <t>LPNHL935340694</t>
   </si>
   <si>
     <t>Philips Shaver Series 7000 Elektrischer Nass- und Trockenrasierer mit SkinIQ-Technologie (Modell S7788/59) inkl. Reinigungsstation, Präzisionstrimmer, Reiseetui</t>
   </si>
   <si>
     <t>B08DJNM6XQ</t>
   </si>
   <si>
     <t>LPNHK134507926</t>
   </si>
   <si>
-    <t>spL1i75jK20</t>
-[...257 lines deleted...]
-    <t>paintingi</t>
+    <t>NT-1228BC ręczny skaner kodów kreskowych CCD oraz 1D, bezprzewodowy, z Bluetooth i USB, do mobilnej płatności, skanowanie ekranu, obsługa iOS i Android NT-1228BC skaner Bluetooth CCD</t>
+  </si>
+  <si>
+    <t>B07CBRTWS5</t>
+  </si>
+  <si>
+    <t>LPNRP033639827</t>
+  </si>
+  <si>
+    <t>NEWZEROL Opaska na Głowę z Akumulatorem Kompatybilna z Quest 3 [Ulepszona podpórka] [Światła RGB] 8000 mAh Wydłuża Czas Gry, Zmniejsza Nacisk Głowy, Regulowane Akcesoria VR – Biała</t>
+  </si>
+  <si>
+    <t>B0CJM372QB</t>
+  </si>
+  <si>
+    <t>newzerol</t>
   </si>
   <si>
     <t>AMZCHEF pojedyncza płyta kuchenna indukcyjna o ultracienkiej konstrukcji, 10 poziomów temperatury i 10 ustawień mocy, płyta indukcyjna 2000 W, 1 płyta, 3-godzinny timer, zamek bezpieczeństwa Srebro i czer?</t>
   </si>
   <si>
     <t>B09MYK6B2N</t>
   </si>
   <si>
     <t>LPNHK318708542</t>
   </si>
   <si>
-    <t>KPCB Mini maszyna do szycia (żółta)</t>
-[...70 lines deleted...]
-  <si>
     <t>ThermoPro TempSpike 150M bezprzewodowy inteligentny termometr do mięsa, termometr kuchenny Bluetooth do grillowania i frytkownicy powietrznej, bezprzewodowy termometr do grillowania, piekarnika</t>
   </si>
   <si>
     <t>B0BW8LJZC2</t>
   </si>
   <si>
     <t>LPNHE923781743</t>
-  </si>
-[...7 lines deleted...]
-    <t>LPNWE233311405</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -904,1088 +904,1088 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>4015588996634</v>
+        <v>5906349206118</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>30.91</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6915648691128</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="1">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>27.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1"/>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="1">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="E4">
+        <v>2</v>
+      </c>
+      <c r="F4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="B5" s="1">
+        <v>5905274405290</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...21 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>39.99</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B6" s="1">
-        <v>5060630044510</v>
+        <v>5903068661914</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F6">
-        <v>13.23</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B7" s="1">
-        <v>4210201190325</v>
+        <v>8718546657467</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F7">
-        <v>125.11</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" t="s">
-[...3 lines deleted...]
-        <v>4210201446910</v>
+      <c r="B8" s="1" t="s">
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F8">
-        <v>44.63</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>798044140607</v>
+        <v>28</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9">
-        <v>34.35</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B10" s="1">
-        <v>7429513288270</v>
+        <v>8712127134170</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>29.09</v>
+        <v>4.29</v>
       </c>
       <c r="G10" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B11" s="1">
-        <v>4210201192718</v>
+        <v>3168070203183</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11">
-        <v>21.9</v>
+        <v>8.39</v>
       </c>
       <c r="G11" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>12.39</v>
+      </c>
+      <c r="G12" t="s">
         <v>43</v>
-      </c>
-[...16 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="1">
+        <v>5060630044510</v>
+      </c>
+      <c r="C13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13">
+        <v>1</v>
+      </c>
+      <c r="F13">
+        <v>13.23</v>
+      </c>
+      <c r="G13" t="s">
         <v>47</v>
-      </c>
-[...16 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4211125605506</v>
+      </c>
+      <c r="C14" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="1">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="E14">
+        <v>1</v>
+      </c>
+      <c r="F14">
+        <v>16.99</v>
+      </c>
+      <c r="G14" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="1">
+        <v>9014400215170</v>
+      </c>
+      <c r="C15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="1">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>17.84</v>
+      </c>
+      <c r="G15" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="1">
+        <v>5060760761837</v>
+      </c>
+      <c r="C16" t="s">
         <v>57</v>
       </c>
-      <c r="B16" s="1">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>58</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>86.03</v>
+        <v>18.81</v>
       </c>
       <c r="G16" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>4250616203791</v>
+      </c>
+      <c r="C17" t="s">
         <v>60</v>
       </c>
-      <c r="B17" s="1">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>61</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17">
-        <v>48.15</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4210201192718</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>47.55</v>
+        <v>21.9</v>
       </c>
       <c r="G18" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>8006540002483</v>
+      </c>
+      <c r="C19" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" t="s">
         <v>68</v>
       </c>
-      <c r="B19" s="1">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>26.1</v>
+      </c>
+      <c r="G19" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4211125591137</v>
+      </c>
+      <c r="C20" t="s">
         <v>71</v>
       </c>
-      <c r="B20" s="1">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>72</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20">
+        <v>1</v>
+      </c>
+      <c r="F20">
+        <v>27.0</v>
+      </c>
+      <c r="G20" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="1">
-        <v>6970810551587</v>
+        <v>7429513288270</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>33.4</v>
+        <v>29.09</v>
       </c>
       <c r="G21" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="1">
-        <v>8006540002483</v>
+        <v>4015588996634</v>
       </c>
       <c r="C22" t="s">
         <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>79</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>26.1</v>
+        <v>30.91</v>
       </c>
       <c r="G22" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B23" s="1">
-        <v>5060760761837</v>
+        <v>8710103907053</v>
       </c>
       <c r="C23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23">
-        <v>18.81</v>
+        <v>33.15</v>
       </c>
       <c r="G23" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B24" s="1">
-        <v>9014400215170</v>
+        <v>6970810551587</v>
       </c>
       <c r="C24" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>17.84</v>
+        <v>33.4</v>
       </c>
       <c r="G24" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>88</v>
+      </c>
+      <c r="B25" s="1">
+        <v>798044140607</v>
       </c>
       <c r="C25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25">
-        <v>12.39</v>
+        <v>34.35</v>
       </c>
       <c r="G25" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B26" s="1">
-        <v>5038061140057</v>
+        <v>8710103770237</v>
       </c>
       <c r="C26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>49.99</v>
+        <v>37.61</v>
       </c>
       <c r="G26" t="s">
-        <v>93</v>
+        <v>43</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="1">
-        <v>4210201304685</v>
+        <v>4210201092223</v>
       </c>
       <c r="C27" t="s">
         <v>95</v>
       </c>
       <c r="D27" t="s">
         <v>96</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>49.95</v>
+        <v>38.43</v>
       </c>
       <c r="G27" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C28" t="s">
         <v>99</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
         <v>38.45</v>
       </c>
       <c r="G28" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" t="s">
         <v>99</v>
       </c>
-      <c r="B29" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>38.45</v>
       </c>
       <c r="G29" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" s="1">
+        <v>8710103948469</v>
+      </c>
+      <c r="C30" t="s">
         <v>104</v>
       </c>
-      <c r="B30" s="1">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>105</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30">
+        <v>1</v>
+      </c>
+      <c r="F30">
+        <v>39.99</v>
+      </c>
+      <c r="G30" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="1">
-        <v>8712127134170</v>
+        <v>4210201446910</v>
       </c>
       <c r="C31" t="s">
         <v>108</v>
       </c>
       <c r="D31" t="s">
         <v>109</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>4.29</v>
+        <v>44.63</v>
       </c>
       <c r="G31" t="s">
-        <v>110</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5038061110401</v>
+      </c>
+      <c r="C32" t="s">
         <v>111</v>
       </c>
-      <c r="B32" s="1">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
-        <v>139.14</v>
+        <v>47.55</v>
+      </c>
+      <c r="G32" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
+        <v>113</v>
+      </c>
+      <c r="B33" s="1">
+        <v>4210201418795</v>
+      </c>
+      <c r="C33" t="s">
         <v>114</v>
       </c>
-      <c r="B33" s="1">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>115</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>48.15</v>
+      </c>
+      <c r="G33" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>51.99</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>117</v>
       </c>
       <c r="B34" s="1">
-        <v>8710103907053</v>
+        <v>4210201304685</v>
       </c>
       <c r="C34" t="s">
         <v>118</v>
       </c>
       <c r="D34" t="s">
         <v>119</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>33.15</v>
+        <v>49.95</v>
       </c>
       <c r="G34" t="s">
-        <v>120</v>
+        <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
+        <v>120</v>
+      </c>
+      <c r="B35" s="1">
+        <v>5038061140057</v>
+      </c>
+      <c r="C35" t="s">
         <v>121</v>
       </c>
-      <c r="B35" s="1">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>122</v>
       </c>
-      <c r="D35" t="s">
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>49.99</v>
+      </c>
+      <c r="G35" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" s="1">
-        <v>6915648691128</v>
+        <v>4047443456144</v>
       </c>
       <c r="C36" t="s">
         <v>125</v>
       </c>
       <c r="D36" t="s">
         <v>126</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
-        <v>0.0</v>
+        <v>51.99</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>127</v>
       </c>
       <c r="B37" s="1">
-        <v>4250616203791</v>
+        <v>6912005487554</v>
       </c>
       <c r="C37" t="s">
         <v>128</v>
       </c>
       <c r="D37" t="s">
         <v>129</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
-        <v>18.99</v>
+        <v>53.49</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>130</v>
       </c>
-      <c r="B38" s="1"/>
+      <c r="B38" s="1">
+        <v>4211125640330</v>
+      </c>
       <c r="C38" t="s">
         <v>131</v>
       </c>
       <c r="D38" t="s">
         <v>132</v>
       </c>
       <c r="E38">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F38">
-        <v>0.0</v>
+        <v>86.03</v>
+      </c>
+      <c r="G38" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>133</v>
       </c>
       <c r="B39" s="1">
-        <v>746566914299</v>
+        <v>5906521625034</v>
       </c>
       <c r="C39" t="s">
         <v>134</v>
       </c>
       <c r="D39" t="s">
         <v>135</v>
       </c>
       <c r="E39">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F39">
-        <v>359.99</v>
+        <v>88.99</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>136</v>
       </c>
       <c r="B40" s="1">
-        <v>6912005487554</v>
+        <v>8710103864165</v>
       </c>
       <c r="C40" t="s">
         <v>137</v>
       </c>
       <c r="D40" t="s">
         <v>138</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
-        <v>53.49</v>
+        <v>89.69</v>
+      </c>
+      <c r="G40" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>139</v>
       </c>
       <c r="B41" s="1">
-        <v>7317528305023</v>
+        <v>4210201432845</v>
       </c>
       <c r="C41" t="s">
         <v>140</v>
       </c>
       <c r="D41" t="s">
         <v>141</v>
       </c>
       <c r="E41">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F41">
-        <v>328.37</v>
+        <v>89.99</v>
+      </c>
+      <c r="G41" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>142</v>
+      </c>
       <c r="B42" s="1">
-        <v>5905274405290</v>
+        <v>5025232879632</v>
       </c>
       <c r="C42" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D42" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F42">
-        <v>0.0</v>
+        <v>116.13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B43" s="1">
-        <v>5907057112562</v>
+        <v>4210201190325</v>
       </c>
       <c r="C43" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
-        <v>179.99</v>
+        <v>125.11</v>
+      </c>
+      <c r="G43" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B44" s="1">
-        <v>5903068661914</v>
+        <v>4008496975785</v>
       </c>
       <c r="C44" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D44" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F44">
-        <v>0.0</v>
+        <v>139.14</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B45" s="1">
-        <v>8718546657467</v>
+        <v>8710103939429</v>
       </c>
       <c r="C45" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D45" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45">
-        <v>0.0</v>
+        <v>156.75</v>
+      </c>
+      <c r="G45" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="46" spans="1:7">
-      <c r="B46" s="1" t="s">
-        <v>153</v>
+      <c r="A46" t="s">
+        <v>154</v>
+      </c>
+      <c r="B46" s="1">
+        <v>5907057112562</v>
       </c>
       <c r="C46" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D46" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E46">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F46">
-        <v>0.0</v>
+        <v>179.99</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>157</v>
       </c>
-      <c r="B47" s="1" t="s">
-        <v>156</v>
+      <c r="B47" s="1">
+        <v>7317528305023</v>
       </c>
       <c r="C47" t="s">
         <v>158</v>
       </c>
       <c r="D47" t="s">
         <v>159</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F47">
-        <v>0.0</v>
+        <v>328.37</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>160</v>
       </c>
       <c r="B48" s="1">
-        <v>5905476937605</v>
+        <v>746566914299</v>
       </c>
       <c r="C48" t="s">
         <v>161</v>
       </c>
       <c r="D48" t="s">
         <v>162</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F48">
-        <v>532.9</v>
+        <v>359.99</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>163</v>
       </c>
       <c r="B49" s="1">
-        <v>5906521625034</v>
+        <v>5905476937605</v>
       </c>
       <c r="C49" t="s">
         <v>164</v>
       </c>
       <c r="D49" t="s">
         <v>165</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
-        <v>88.99</v>
+        <v>532.9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>