--- v1 (2026-02-05)
+++ v2 (2026-06-05)
@@ -35,798 +35,798 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>SteelSeries AEROX 3 Wireless Blacksouris Gaming</t>
+  </si>
+  <si>
+    <t>B09W366M6Z</t>
+  </si>
+  <si>
+    <t>LPNHE621913996</t>
+  </si>
+  <si>
+    <t>Logitech G 915 LIGHTSPEED TKL Tenkeyless bezprzewodowa mechaniczna klawiatura do gier, przełącznik Clicky GL, LIGHTSYNC RGB, ultra cienka konstrukcja, 40 godzin pracy baterii, niemiecki układ QWERTZ Clicky Switches klawiatura czarny</t>
+  </si>
+  <si>
+    <t>B07W5JKLNC</t>
+  </si>
+  <si>
+    <t>HURTLUK0000066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	B0BHYNSQF2</t>
+  </si>
+  <si>
+    <t>LPNHE822485569</t>
+  </si>
+  <si>
+    <t>Maxoanr adapter USB C na podwójny HDMI, rozdzielacz HDMI, adapter typu C Thunderbolt 3/4 do HDMI, koncentrator HDMI z podwójnym 4K 60 Hz / pojedynczy 8K 30 Hz, kompatybilny z MacBook Pro/Air, Samsung</t>
+  </si>
+  <si>
+    <t>B0CFZWXQ36</t>
+  </si>
+  <si>
+    <t>LPNHK255410683</t>
+  </si>
+  <si>
+    <t>Zabezpieczenie przed szczypnięciem, blokada drzwi dla dzieci, zabezpieczona palcami dla dzieci, blokada drzwi przed szczypaniem, antyszczypce do drzwi, piankowa osłona na palec</t>
+  </si>
+  <si>
+    <t>B0CC5SFDXS</t>
+  </si>
+  <si>
+    <t>LPNRP012351119</t>
+  </si>
+  <si>
+    <t>Audecook Elektryczna patelnia Hot Pot, 1,5 l, przenośna, nieprzywierająca, szybka, patelnia podróżna z podwójnym sterowaniem mocy, do steków/zupy/jajka/owsa (biała) Biały 1,5 l/bez parownika</t>
+  </si>
+  <si>
+    <t>B0CL7RZJW9</t>
+  </si>
+  <si>
+    <t>LPNHK233510298</t>
+  </si>
+  <si>
+    <t>Skarpety chłodzące Hilph Chemioterapia, buty chłodzące do stóp i skarpety chłodzące z 4 wkładkami chłodzącymi, żelowe kompresy z lodem, do stóp chłodzących zapalenie powięzi podeszwowej, opuchnięte, gorące, jedna para</t>
+  </si>
+  <si>
+    <t>B0CDH28G22</t>
+  </si>
+  <si>
+    <t>LPNHK283893567</t>
+  </si>
+  <si>
+    <t>Hilph Cooling Shoes Chemioterapia Podkładki chłodzące na kostkę, Żelowa podkładka chłodząca Skarpetki chłodzące Chemioterapia, Buty chłodzące wielokrotnego użytku na zapalenie powięzi podeszwowej, 1 sztuka Niebieski</t>
+  </si>
+  <si>
+    <t>B0BPGQ56F6</t>
+  </si>
+  <si>
+    <t>LPNHK238936125</t>
+  </si>
+  <si>
+    <t>Zewnętrzny napęd CD DVD, USB 3.0 typ C, przenośny napęd CD/DVD +/-RW, czytnik DVD/CD ROM, nagrywarka, odtwarzacz zewnętrzny napęd optyczny do laptopa komputera stacjonarnego Windows 11/10/8.1/7/XP 8X Zewnętrzny napęd CD DVD Czarny</t>
+  </si>
+  <si>
+    <t>B0BF5RRYPS</t>
+  </si>
+  <si>
+    <t>LPNHE686189845</t>
+  </si>
+  <si>
+    <t>Utopia Home Pack 50 białych plastikowych wieszaków na ubrania - oszczędzający miejsce wieszak na ubrania - trwałe i smukłe wieszaki z rowkami na ramiona</t>
+  </si>
+  <si>
+    <t>B06X421WJ6</t>
+  </si>
+  <si>
+    <t>LPNA049513907</t>
+  </si>
+  <si>
+    <t>Ekran do projektora ze stojakiem, 100-calowy, do projekcji na zewnątrz, pogrubiony, bez zagnieceń, solidna rama, do kina domowego</t>
+  </si>
+  <si>
+    <t>B0BFHR957D</t>
+  </si>
+  <si>
+    <t>LPNHE837867285</t>
+  </si>
+  <si>
+    <t>YUCHENGTECH Odblokowanie toalet wytrzymały tłok toaletowy z 2 narzędziami do czyszczenia włosów i 4 wymiennymi głowicami, tłok wysokociśnieniowy, narzędzia do odblokowywania wanny, odpływu i zatykania</t>
+  </si>
+  <si>
+    <t>B09YGYCFY7</t>
+  </si>
+  <si>
+    <t>LPNHK295452541</t>
+  </si>
+  <si>
+    <t>B0D7CVK9JP</t>
+  </si>
+  <si>
+    <t>LPNHK276991640</t>
+  </si>
+  <si>
+    <t>0703556995638</t>
+  </si>
+  <si>
+    <t>Butelka na wodę z wkładem na owoce, 950 ml trwała, z odczepianą kulą na żel chłodzący,duża, tritan bez BPA, pokrywka z klapką, szczelna konstrukcja, na trening lub kemping (morski) Petrol</t>
+  </si>
+  <si>
+    <t>B07MTWN65B</t>
+  </si>
+  <si>
+    <t>LPNIC090610888</t>
+  </si>
+  <si>
+    <t>sp515410536</t>
+  </si>
+  <si>
+    <t>0843558100897</t>
+  </si>
+  <si>
+    <t>Amazon Basics – zakreślacze z wzorem zbiornika, płynny tusz i ścięta końcówka, 12 sztuk, kolor żółty żółty 12er-Pack</t>
+  </si>
+  <si>
+    <t>B087TYF8SP</t>
+  </si>
+  <si>
+    <t>LPNHK166367119</t>
+  </si>
+  <si>
+    <t>spL1i75jK20</t>
+  </si>
+  <si>
+    <t>Amazon Basics nożyczki z miękkim uchwytem, 20 cm, tytanowe arkusze nożyczek, 3 sztuki</t>
+  </si>
+  <si>
+    <t>B01BRGU8R0</t>
+  </si>
+  <si>
+    <t>LPNHK102733575</t>
+  </si>
+  <si>
+    <t>spL1I20PJ69</t>
+  </si>
+  <si>
+    <t>0719889214940</t>
+  </si>
+  <si>
+    <t>JiAmy Dziecko kombinezony śnieżne z rękawiczkami i butami zima kombinezon z kapturem ciepły zestaw odzieży 3-24 miesięcy 9-12 mois (Lot de 1) G</t>
+  </si>
+  <si>
+    <t>B07HGQHGVD</t>
+  </si>
+  <si>
+    <t>LPNRP010967798</t>
+  </si>
+  <si>
+    <t>sp515735435</t>
+  </si>
+  <si>
+    <t>Han Croco Lernkartei Pudełko na Fiszki, Półprzezroczysty/Zielony, Do 900 Kartek</t>
+  </si>
+  <si>
+    <t>B0009OU28M</t>
+  </si>
+  <si>
+    <t>LPNHK196244343</t>
+  </si>
+  <si>
+    <t>spL1I51m68J</t>
+  </si>
+  <si>
+    <t>Remington trymer do nosa i uszu, powłoka antybakteryjna z nanosrebrem, dwustronny trymer, obrotowa głowica, zaokrąglone ostrza, nakładki grzebieniowe, szary, Hygiene Clipper NanoSeries NE3850</t>
+  </si>
+  <si>
+    <t>B073ZG6YJ4</t>
+  </si>
+  <si>
+    <t>LPNIC075635027</t>
+  </si>
+  <si>
+    <t>sp515710413</t>
+  </si>
+  <si>
+    <t>medisana BW 315 ciśnieniomierz nadgarstkowy , precyzyjny pomiar ciśnienia krwi i pulsu z funkcją pamięci, skala świetlna, funkcja sygnalizująca nieregularne bicie serca</t>
+  </si>
+  <si>
+    <t>B01M5814BK</t>
+  </si>
+  <si>
+    <t>LPNHK182622834</t>
+  </si>
+  <si>
+    <t>spL1I210ik2</t>
+  </si>
+  <si>
+    <t>BILIPLE zestaw garnków kempingowych 11 sztuk ze stali nierdzewnej zestaw składany i układanie zestaw kuchenny na zewnątrz Camping Piesze wycieczki piknik</t>
+  </si>
+  <si>
+    <t>B0BQR9TGFW</t>
+  </si>
+  <si>
+    <t>LPNHE716345026</t>
+  </si>
+  <si>
+    <t>spL01mKooMN</t>
+  </si>
+  <si>
+    <t>Wireless Phone Fest – stacjonarna sieć Wi-Fi bez Voicemail – Solo – telefony analogowe i DECT – Logicom Vega 150 sieć stacjonarna bezprzewodowa biel</t>
+  </si>
+  <si>
+    <t>B07Z8QDKRW</t>
+  </si>
+  <si>
+    <t>LPNHK196999663</t>
+  </si>
+  <si>
+    <t>Braun ThermoScan 3 termometr na podczerwień IRT3030</t>
+  </si>
+  <si>
+    <t>B01IBL6MPQ</t>
+  </si>
+  <si>
+    <t>LPNHK165303346</t>
+  </si>
+  <si>
+    <t>spL1I51m8P7</t>
+  </si>
+  <si>
+    <t>Rösle 13212 ELEGANCE patelnia, stal nierdzewna 18/10</t>
+  </si>
+  <si>
+    <t>B076TBCTTV</t>
+  </si>
+  <si>
+    <t>LPNHL939418866</t>
+  </si>
+  <si>
+    <t>spL19M5Kk38</t>
+  </si>
+  <si>
+    <t>Oral-B - Vitality 100 CrossAction Black - Elektryczna szczoteczka do zębów - 1 sztuk black / white (Old) Black</t>
+  </si>
+  <si>
+    <t>B07DGMWKK9</t>
+  </si>
+  <si>
+    <t>LPNHK119417901</t>
+  </si>
+  <si>
+    <t>spL1k1IjL4P</t>
+  </si>
+  <si>
+    <t>Fehn Kuscheltier Bär XL – Weicher Teddybär für Neugeborene als Einschlafhilfe - Baby Stofftier zum Greifen, Fühlen und Knuddeln – Plüschtier Teddy geeignet für Babys und Kleinkinder ab 0+ Monaten</t>
+  </si>
+  <si>
+    <t>B07D39ZFW4</t>
+  </si>
+  <si>
+    <t>LPNIC101621747</t>
+  </si>
+  <si>
+    <t>sp515820733</t>
+  </si>
+  <si>
+    <t>0038097011135</t>
+  </si>
+  <si>
+    <t>TWEEZERMAN Zalotka do rzęs ProMaster Studio Collection z bardzo szerokimi szczypcami do oczu w kształcie migdałów i 3 wymiennymi wkładkami</t>
+  </si>
+  <si>
+    <t>B0130MF53G</t>
+  </si>
+  <si>
+    <t>LPNA040573890</t>
+  </si>
+  <si>
+    <t>sp511241980</t>
+  </si>
+  <si>
+    <t>Oral-B Pro 1 200 Elektryczna Szczoteczka do Zębów , Biały</t>
+  </si>
+  <si>
+    <t>B07STDTG5G</t>
+  </si>
+  <si>
+    <t>LPNHK162475685</t>
+  </si>
+  <si>
+    <t>Braun MobileShave elektryczna maszynka do golenia dla mężczyzn w podróży, golarka podróżna z długim trymerem do włosów, prezent dla mężczyzny, M-90, czarna/srebrna | 1 opakowanie</t>
+  </si>
+  <si>
+    <t>B002EZZ5NG</t>
+  </si>
+  <si>
+    <t>LPNHK182710093</t>
+  </si>
+  <si>
+    <t>spN0113im4M</t>
+  </si>
+  <si>
+    <t>Beurer Poduszka grzewcza HK 41, przytulna poduszka rozgrzewająca z 3 stopniami temperatury i automatycznym wyłączaniem, nadaje się do prania w pralce, wyprodukowano w Europie, biały/szary wyjątkowo puszysta powierzchnia</t>
+  </si>
+  <si>
+    <t>B08JVH98YP</t>
+  </si>
+  <si>
+    <t>LPNHK151617825</t>
+  </si>
+  <si>
+    <t>spN0113iLOJ</t>
+  </si>
+  <si>
+    <t>Trymer męski ER-GC53</t>
+  </si>
+  <si>
+    <t>B07XYMRBMM</t>
+  </si>
+  <si>
+    <t>LPNHK167064216</t>
+  </si>
+  <si>
+    <t>Braun 4210201212348 Silk Expert Pro 5 Depilator do Włosów, Biały/Złoty, 1 Sztuka Niebieski</t>
+  </si>
+  <si>
+    <t>B079D3WY8Q</t>
+  </si>
+  <si>
+    <t>LPNHK135117508</t>
+  </si>
+  <si>
+    <t>Philips Qp2520/30 QP2520/30 Trymer, Wielokolorowy</t>
+  </si>
+  <si>
+    <t>B01B1NVB66</t>
+  </si>
+  <si>
+    <t>LPNHK135125338</t>
+  </si>
+  <si>
+    <t>Philips Bodygroom Series 3000 Wodoodporny bodygroomer (model BG3010/15) 1 grzebień w kolorze czarnym</t>
+  </si>
+  <si>
+    <t>B079H8G21J</t>
+  </si>
+  <si>
+    <t>LPNHK139754137</t>
+  </si>
+  <si>
+    <t>Depilator – Calor – Fashion EP1028 C0, niebieski</t>
+  </si>
+  <si>
+    <t>B01N4K85KD</t>
+  </si>
+  <si>
+    <t>LPNHL962674724</t>
+  </si>
+  <si>
+    <t>Braun Series 7 golarka elektryczna głowica tnąca, część zamienna kompatybilna z golarką męska Series 7, 70B, czarna czarny</t>
+  </si>
+  <si>
+    <t>B00GS5K29K</t>
+  </si>
+  <si>
+    <t>LPNHK163289977</t>
+  </si>
+  <si>
+    <t>spL1I51m7IO</t>
+  </si>
+  <si>
+    <t>Braun Mgk3441 4210201446910 Golarka, Czarny/Zielony, 26.2 x 13.8 x 5.7 cm</t>
+  </si>
+  <si>
+    <t>B0BT51JNYC</t>
+  </si>
+  <si>
+    <t>LPNHK166335496</t>
+  </si>
+  <si>
+    <t>Panasonic Flexible Nose Hair Trimmer Trymer do Nosa i Twarzy, Czarny, 38 x 34 x 164 mm, Weight If Any</t>
+  </si>
+  <si>
+    <t>B07H39BLHP</t>
+  </si>
+  <si>
+    <t>LPNHK139745215</t>
+  </si>
+  <si>
+    <t>GRUNDIG HS7080 lokówka do objętości i loków, funkcja obrotowa (naturalny efekt)</t>
+  </si>
+  <si>
+    <t>B08FHYTT59</t>
+  </si>
+  <si>
+    <t>LPNHK159989949</t>
+  </si>
+  <si>
+    <t>Remington multigroomer, trymer do brody i ciała, wielofunkcyjny 9w1, regulowany grzebień 2-20mm, 2x grzebienie 1.5mm i 3mm, trymer do nosa i uszu, golarki do ciała, nakładka foliowa, Graphite PG5000 G5 litowy z 9 końcówkami/grzebieniami pojedyncze</t>
+  </si>
+  <si>
+    <t>B07W3Q82PC</t>
+  </si>
+  <si>
+    <t>LPNHK139591993</t>
+  </si>
+  <si>
+    <t>Braun Seria One 170s golarka sieciowa</t>
+  </si>
+  <si>
+    <t>B005BPKI2Y</t>
+  </si>
+  <si>
+    <t>LPNHK153614607</t>
+  </si>
+  <si>
+    <t>Fischer dętka rowerowa | różne rozmiary standardowa Dunlop Ventil Zawór Dunlop</t>
+  </si>
+  <si>
+    <t>B06XXH11SL</t>
+  </si>
+  <si>
+    <t>LPNHL977567649</t>
+  </si>
+  <si>
+    <t>Oral-B Pulsonic Slim Clean 2000 elektryczna szczoteczka do zębów, 2 tryby czyszczenia do pielęgnacji zębów i zdrowych dziąseł, z timerem, zaprojektowana przez Braun, szara szary</t>
+  </si>
+  <si>
+    <t>B089MBVQJW</t>
+  </si>
+  <si>
+    <t>LPNHK139393210</t>
+  </si>
+  <si>
+    <t>Philips OneBlade Face &amp; Body, przycinanie, stylizacja, golenie, do każdej długości włosów, w zestawie 2 oryginalne ostrza, nasadka do przycinania 5 w 1 i 2 nasadki trymowania (model QP2620/30) 5 w 1 nasadka do trymowania</t>
+  </si>
+  <si>
+    <t>B0BN6J66TZ</t>
+  </si>
+  <si>
+    <t>LPNHK195806310</t>
+  </si>
+  <si>
+    <t>Braun Series 3 golarka męska, elektryczna golarka z 3 elastycznymi ostrzami, do wielokrotnego ładowania i bezprzewodowa, czas pracy 30 min, na mokro i sucho, prezent dla mężczyzny, 310s, niebieska</t>
+  </si>
+  <si>
+    <t>B01MSNB7DP</t>
+  </si>
+  <si>
+    <t>LPNHK166361323</t>
+  </si>
+  <si>
     <t>Beurer BC 87 Nadgarstkowy ciśnieniomierz z możliwością podłączenia do aplikacji, wyświetlaczem XL, wskaźnikiem spoczynku, technologią inflacji, kolorowym wskaźnikiem ryzyka i wykrywaniem arytmii</t>
   </si>
   <si>
     <t>B09V878ZL1</t>
   </si>
   <si>
     <t>LPNHE725742384</t>
   </si>
   <si>
     <t>spL01mKoooM</t>
   </si>
   <si>
-    <t>0038097011135</t>
-[...59 lines deleted...]
-    <t>spL19M5Kk38</t>
+    <t>Golarka hybrydowa Philips OneBlade 360 Face — Elektryczny Trymer do Brody i Golarka, z Ostrzem 360, Dwoma Ostrzami 360 do Twarzy, Regulowaną Nasadką do Przycinania 5 w 1 QP2734/30 z 2 ostrzami 360 i grzebieniem do przycinania 5 w 1</t>
+  </si>
+  <si>
+    <t>B0C815WY3Z</t>
+  </si>
+  <si>
+    <t>LPNHK166379309</t>
+  </si>
+  <si>
+    <t>Philips Sonicare G3 Premium Gum Care Końcówka do szczoteczki, 8 sztuk (model HX9058/17)</t>
+  </si>
+  <si>
+    <t>B0BGXK9W4S</t>
+  </si>
+  <si>
+    <t>LPNHK166464981</t>
+  </si>
+  <si>
+    <t>Oral-B Pro 3 3900 8006540760765 Zestaw Elektrycznych Szczoteczek, Biały/Czarny, 2 Sztuki</t>
+  </si>
+  <si>
+    <t>B0B4WTB4DG</t>
+  </si>
+  <si>
+    <t>LPNHK165814409</t>
+  </si>
+  <si>
+    <t>Remington suszarko-lokówka obrotowa z jonizacją, wymienne nakładki i koncentrator, 2 ust. temperatury, zimny nawiew, etui w zestawie, moc 800W, srebrno-różowa, Curl&amp;Straight Confidence AS8606 Szczotka na gorące powietrze</t>
+  </si>
+  <si>
+    <t>B084DPKKDZ</t>
+  </si>
+  <si>
+    <t>LPNHK134487341</t>
+  </si>
+  <si>
+    <t>Beurer IH 55 inhalator, inhalator z technologią membrany drgania, przenośny i cichy, funkcja samooczyszczania, w przypadku chorób dróg oddechowych</t>
+  </si>
+  <si>
+    <t>B075LFHKN8</t>
+  </si>
+  <si>
+    <t>LPNHK196275818</t>
+  </si>
+  <si>
+    <t>Philips OneBlade Pro 360 Face and Body – elektryczny trymer do brody i golarka, z 14-stopniową nasadką do przycinania, nakładaną nasadką ochronną i nasadką do ciała (model QP6651/30)</t>
+  </si>
+  <si>
+    <t>B0BD5V234M</t>
+  </si>
+  <si>
+    <t>LPNHK135439392</t>
+  </si>
+  <si>
+    <t>spL1I51o14K</t>
+  </si>
+  <si>
+    <t>0810040571022</t>
+  </si>
+  <si>
+    <t>Elektryczna maszynka do strzyżenia pachwiny MANSCAPED™, The Lawn Mower™ 4.0, wymienne głowice ceramiczne SkinSafe™, wodoodporne maszynki do strzyżenia, akumulator, ładowanie bezprzewodowe</t>
+  </si>
+  <si>
+    <t>B093KCH6WS</t>
+  </si>
+  <si>
+    <t>LPNHK142845909</t>
+  </si>
+  <si>
+    <t>Autsel izolowany kubek podróżny Calebass, izolowany kubek do kawy, ze stali nierdzewnej, wodoszczelny, podwójna ścianka, do czerwonego wina - idealny prezent BEŻOWY 1200 ml</t>
+  </si>
+  <si>
+    <t>B0CHVVF4CX</t>
+  </si>
+  <si>
+    <t>LPNHE852164682</t>
+  </si>
+  <si>
+    <t>MaxAwe Prasa do hamburgerów z zestawem 3 szpatułek, kwadratowa stal szlachetna 15,5 cm ze stali nierdzewnej, szpatułka do grilla 20 cm, akcesoria do grilla teppanyaki i blach do pieczenia, do prasy</t>
+  </si>
+  <si>
+    <t>B09WCMR7Z6</t>
+  </si>
+  <si>
+    <t>LPNHK227760075</t>
+  </si>
+  <si>
+    <t>Braun Zestaw do stylizacji All-In-One Series 7 MGK7491, zestaw 17 w 1 do brody, włosów, bodygroomingu i wielu innych</t>
+  </si>
+  <si>
+    <t>B0BT52MQQS</t>
+  </si>
+  <si>
+    <t>LPNHK140088986</t>
+  </si>
+  <si>
+    <t>Beurer BM95 Ciśnieniomierz Naramienny, Biały/Szary</t>
+  </si>
+  <si>
+    <t>B015YP7CL0</t>
+  </si>
+  <si>
+    <t>LPNHK166251802</t>
   </si>
   <si>
     <t>Texas Instruments NSCX2/FC/6E8/A Kalkulator Graficzny, Biały</t>
   </si>
   <si>
     <t>B09DSS2TGP</t>
   </si>
   <si>
     <t>LPNHK135130265</t>
   </si>
   <si>
-    <t>spL1I20PJ69</t>
-[...89 lines deleted...]
-    <t>HURTLUK0000066</t>
+    <t>Trust Primo Home Office zestaw 4 w 1, francuski układ AZERTY</t>
+  </si>
+  <si>
+    <t>B09M7H9LXC</t>
+  </si>
+  <si>
+    <t>LPNHL982187335</t>
+  </si>
+  <si>
+    <t>Shinmax Kask rowerowy, damski, certyfikat CE, kask rowerowy dla mężczyzn, ze zdejmowaną osłoną przeciwsłoneczną, lekki kask rowerowy, bezpieczeństwo, ochrona, regulowany rozmiar, do jazdy na rowerze górskim, szosowym</t>
+  </si>
+  <si>
+    <t>B08H4W6671</t>
+  </si>
+  <si>
+    <t>LPNRP032818603</t>
+  </si>
+  <si>
+    <t>Für Nintendo Switch LCD Display Für Nintendo Switch Bildschirm Ersatz HAC-001 2017 1. erste Generation, Kostenlose gehärtete Folie, Klebstoff und Werkzeuge (nicht enthalten Touchscreen)</t>
+  </si>
+  <si>
+    <t>B08DHYNB3Z</t>
+  </si>
+  <si>
+    <t>LPNHK305117758</t>
+  </si>
+  <si>
+    <t>Oral-B iO 8 Special Edition elektryczna szczoteczka do zębów Szczoteczka do zębów Czarny onyks</t>
+  </si>
+  <si>
+    <t>B089F6QXF2</t>
+  </si>
+  <si>
+    <t>LPNHK163759360</t>
+  </si>
+  <si>
+    <t>Mata uziemiająca łączy Cię z ziemią – idealna jako mata uziemiająca do łóżka lub jako mata uziemiająca na biurko dla poczucia uziemienia, wraz z adapterem UE</t>
+  </si>
+  <si>
+    <t>B0CJ3Z52JM</t>
+  </si>
+  <si>
+    <t>LPNHK309156062</t>
+  </si>
+  <si>
+    <t>GINEKOO Fizyczny Pas Dekompresyjny Na Plecy Pas Trakcji Powietrznej Kręgosłupa Do łagodzenia Bólu Dolnej Części Pleców, Wsparcie Pleców i Pas Trakcji Lędźwiowej (Talia 29-49 Cali) Beż</t>
+  </si>
+  <si>
+    <t>B07H68C1V1</t>
+  </si>
+  <si>
+    <t>LPNHE891141389</t>
+  </si>
+  <si>
+    <t>Bellissima My Pro Magic Style Brush P2 30 Szczotka grzewcza, gładkie włosy naturalny lub falowany efekt, średnica 30 mm, technologia jonowa, powłoka ceramiczna, wielonapięciowa</t>
+  </si>
+  <si>
+    <t>B07S5L8VYG</t>
+  </si>
+  <si>
+    <t>LPNHK112880337</t>
+  </si>
+  <si>
+    <t>Oral-B B Io 9 Special Edition Magnetyczna Szczoteczka Do Zębów, Czarny</t>
+  </si>
+  <si>
+    <t>B0B4SCRB87</t>
+  </si>
+  <si>
+    <t>LPNHK141443057</t>
+  </si>
+  <si>
+    <t>Braun Braun Series 9 Pro Golarka Męska z Głowicą Tnącą 4+1, Czarny/Srebrny, 5 ostrzy</t>
+  </si>
+  <si>
+    <t>B098K4P4QF</t>
+  </si>
+  <si>
+    <t>LPNHK140413797</t>
+  </si>
+  <si>
+    <t>Creality Oficjalna obudowa z interfejsem wentylatora</t>
+  </si>
+  <si>
+    <t>B0CPBQMRJF</t>
+  </si>
+  <si>
+    <t>LPNHK274920463</t>
+  </si>
+  <si>
+    <t>bimiti Siedzisko do wanny, antypoślizgowa deska do siedzenia, wysuwana półka na wannę, 72-82 cm, nośność 130 kg, dla dorosłych, seniorów, krzesło łazienkowe, deska do kąpieli</t>
+  </si>
+  <si>
+    <t>B0C3V72T7H</t>
+  </si>
+  <si>
+    <t>LPNHE414163897</t>
   </si>
   <si>
     <t>Oral-B iO – 8 – Zestaw 2 szczoteczek elektrycznych – białej i czarnej, 2 rączki z technologią magnetyczną, czarno-biały wyświetlacz, 2 końcówki szczoteczki do zębów, 1 etui podróżne Biały alabaster/czarny onyks Pakiet dwóch sztuk</t>
   </si>
   <si>
     <t>B089F4Z1NP</t>
   </si>
   <si>
     <t>LPNHK140262537</t>
   </si>
   <si>
-    <t>spL1I51m8P7</t>
-[...125 lines deleted...]
-    <t>LPNHK166367119</t>
+    <t>AMZCHEF pojedyncza płyta kuchenna indukcyjna o ultracienkiej konstrukcji, 10 poziomów temperatury i 10 ustawień mocy, płyta indukcyjna 2000 W, 1 płyta, 3-godzinny timer, zamek bezpieczeństwa Srebro i czer?</t>
+  </si>
+  <si>
+    <t>B09MYK6B2N</t>
+  </si>
+  <si>
+    <t>LPNHE884669488</t>
+  </si>
+  <si>
+    <t>0649615769362</t>
+  </si>
+  <si>
+    <t>NETUM Bezprzewodowy skaner kodów kreskowych C750, kompatybilny z Bluetooth, mała kieszonka, USB, 1D, 2D, kod QR skaner do inventory, czytnik obrazów do tabletu, iPhone'a, iPada, Android, iOS, PC POS.</t>
+  </si>
+  <si>
+    <t>B0855MQ9Y6</t>
+  </si>
+  <si>
+    <t>LPNHE884838330</t>
+  </si>
+  <si>
+    <t>Logitech G512 Carbon Lightsync Rgb Mechanical Gaming Keyboard With Gx Brown Switches, Mechaniczna Klawiatura Do Gier Rgb, Tactile Przełączniki,Pc/Mac - Czarny,920-009352</t>
+  </si>
+  <si>
+    <t>B07W7KMLQ9</t>
+  </si>
+  <si>
+    <t>LPNHK067545200</t>
   </si>
   <si>
     <t>ghd air suszarka do włosów, profesjonalna, wydajna suszarka do włosów z technologią jonową, czarna</t>
   </si>
   <si>
     <t>B00628VOEA</t>
   </si>
   <si>
     <t>LPNHK140752077</t>
   </si>
   <si>
-    <t>0810040571022</t>
-[...301 lines deleted...]
-  <si>
     <t>vretti termiczna drukarka etykiet 4x6, termiczna drukarka kodów kreskowych USB o wysokiej prędkości 152 mm/s, maszyna do pisania etykiet wysyłkowych (Połączenie USB, szary) szary Połączenie USB</t>
   </si>
   <si>
     <t>B099PPP5FW</t>
   </si>
   <si>
     <t>LPNHE828359948</t>
   </si>
   <si>
-    <t>Mata uziemiająca łączy Cię z ziemią – idealna jako mata uziemiająca do łóżka lub jako mata uziemiająca na biurko dla poczucia uziemienia, wraz z adapterem UE</t>
-[...7 lines deleted...]
-  <si>
     <t>AGAKY Deska sedesowa dla dzieci, reduktor toaletowy dla dzieci, z podłokietnikiem i oparciem, chłopcy dziewczęce reduktor toaletowy odpowiedni do okrągłej i owalnej toalety</t>
   </si>
   <si>
     <t>B07T58K29G</t>
   </si>
   <si>
     <t>LPNA036561599</t>
-  </si>
-[...94 lines deleted...]
-    <t>LPNHK305117758</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1177,1663 +1177,1663 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>4211125657031</v>
+        <v>5707119042178</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>59.99</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>5099206088931</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>23.9</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" s="1"/>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F4">
-        <v>17.46</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B5" s="1"/>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
-        <v>6.26</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B6" s="1"/>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="B7" s="1"/>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>21.35</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="B8" s="1"/>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>120.74</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B9" s="1"/>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>109.99</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B10" s="1"/>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F10">
-        <v>73.57</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B11" s="1"/>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>44.94</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B12" s="1">
-        <v>5038061100921</v>
+        <v>751717204365</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>44.09</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="B13" s="1"/>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>39.99</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B14" s="1"/>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>34.95</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>8710103761143</v>
+        <v>45</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>33.99</v>
+        <v>6.26</v>
       </c>
       <c r="G15" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>4210201192619</v>
+        <v>50</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>49</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16">
-        <v>32.89</v>
+        <v>7.89</v>
       </c>
       <c r="G16" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B17" s="1">
         <v>841710125658</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
         <v>13.15</v>
       </c>
       <c r="G17" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>5099206088931</v>
+        <v>59</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F18">
-        <v>0.0</v>
+        <v>15.98</v>
+      </c>
+      <c r="G18" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4012473997004</v>
+      </c>
+      <c r="C19" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19">
+        <v>2</v>
+      </c>
+      <c r="F19">
+        <v>15.99</v>
+      </c>
+      <c r="G19" t="s">
         <v>66</v>
-      </c>
-[...16 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4008496881864</v>
+      </c>
+      <c r="C20" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20">
+        <v>2</v>
+      </c>
+      <c r="F20">
+        <v>15.99</v>
+      </c>
+      <c r="G20" t="s">
         <v>70</v>
-      </c>
-[...16 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4015588510724</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21">
+        <v>1</v>
+      </c>
+      <c r="F21">
+        <v>16.95</v>
+      </c>
+      <c r="G21" t="s">
         <v>74</v>
-      </c>
-[...16 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="1"/>
+      <c r="C22" t="s">
+        <v>76</v>
+      </c>
+      <c r="D22" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
-        <v>182.97</v>
+        <v>17.46</v>
       </c>
       <c r="G22" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3483078526523</v>
+      </c>
+      <c r="C23" t="s">
         <v>80</v>
       </c>
-      <c r="B23" s="1">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>81</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>118.2</v>
+        <v>19.99</v>
       </c>
       <c r="G23" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4022167330307</v>
+      </c>
+      <c r="C24" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" t="s">
         <v>84</v>
       </c>
-      <c r="B24" s="1"/>
-      <c r="C24" t="s">
+      <c r="E24">
+        <v>1</v>
+      </c>
+      <c r="F24">
+        <v>20.74</v>
+      </c>
+      <c r="G24" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4004293132123</v>
+      </c>
+      <c r="C25" t="s">
         <v>87</v>
       </c>
-      <c r="B25" s="1">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>88</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>21.35</v>
+      </c>
+      <c r="G25" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="1">
-        <v>8720689013857</v>
+        <v>4210201200758</v>
       </c>
       <c r="C26" t="s">
         <v>91</v>
       </c>
       <c r="D26" t="s">
         <v>92</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>59.99</v>
+        <v>21.49</v>
       </c>
       <c r="G26" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B27" s="1">
-        <v>4210201163367</v>
+        <v>4001998060232</v>
       </c>
       <c r="C27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>55.65</v>
+        <v>22.21</v>
       </c>
       <c r="G27" t="s">
-        <v>73</v>
+        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>4210201304685</v>
+        <v>99</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>98</v>
       </c>
       <c r="C28" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>49.95</v>
+        <v>23.9</v>
       </c>
       <c r="G28" t="s">
-        <v>73</v>
+        <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B29" s="1">
-        <v>4013833039099</v>
+        <v>8001090683830</v>
       </c>
       <c r="C29" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>43.98</v>
+        <v>27.99</v>
       </c>
       <c r="G29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B30" s="1">
-        <v>4210201446910</v>
+        <v>4210201649953</v>
       </c>
       <c r="C30" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D30" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>39.93</v>
+        <v>29.89</v>
       </c>
       <c r="G30" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B31" s="1">
-        <v>4022167330307</v>
+        <v>4211125276850</v>
       </c>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D31" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F31">
-        <v>20.74</v>
+        <v>29.99</v>
       </c>
       <c r="G31" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>114</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5025232896417</v>
       </c>
       <c r="C32" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D32" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32">
-        <v>7.89</v>
+        <v>31.23</v>
       </c>
       <c r="G32" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B33" s="1">
-        <v>5060356733347</v>
+        <v>4210201192619</v>
       </c>
       <c r="C33" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D33" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F33">
-        <v>537.84</v>
+        <v>32.89</v>
+      </c>
+      <c r="G33" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>120</v>
+      </c>
+      <c r="B34" s="1">
+        <v>8710103761143</v>
       </c>
       <c r="C34" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="D34" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>82.83</v>
+        <v>33.99</v>
       </c>
       <c r="G34" t="s">
-        <v>119</v>
+        <v>57</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B35" s="1">
-        <v>4211125602048</v>
+        <v>8710103843726</v>
       </c>
       <c r="C35" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D35" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35">
-        <v>74.99</v>
+        <v>34.95</v>
       </c>
       <c r="G35" t="s">
-        <v>123</v>
+        <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B36" s="1">
-        <v>8006540760765</v>
+        <v>3121040063088</v>
       </c>
       <c r="C36" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D36" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F36">
-        <v>69.99</v>
+        <v>35.98</v>
       </c>
       <c r="G36" t="s">
-        <v>119</v>
+        <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B37" s="1">
-        <v>8720689008006</v>
+        <v>4210201092223</v>
       </c>
       <c r="C37" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D37" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>53.49</v>
+        <v>38.43</v>
       </c>
       <c r="G37" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B38" s="1">
-        <v>4210201092223</v>
+        <v>4210201446910</v>
       </c>
       <c r="C38" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D38" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
-        <v>38.43</v>
+        <v>39.93</v>
       </c>
       <c r="G38" t="s">
-        <v>133</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B39" s="1">
-        <v>3121040063088</v>
+        <v>5025232876976</v>
       </c>
       <c r="C39" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D39" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F39">
-        <v>35.98</v>
+        <v>39.99</v>
       </c>
       <c r="G39" t="s">
-        <v>137</v>
+        <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B40" s="1">
-        <v>5025232896417</v>
+        <v>4013833039099</v>
       </c>
       <c r="C40" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D40" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>31.23</v>
+        <v>43.98</v>
       </c>
       <c r="G40" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B41" s="1">
-        <v>4211125276850</v>
+        <v>5038061100921</v>
       </c>
       <c r="C41" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D41" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E41">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F41">
-        <v>29.99</v>
+        <v>44.09</v>
       </c>
       <c r="G41" t="s">
-        <v>144</v>
+        <v>57</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>145</v>
       </c>
       <c r="B42" s="1">
-        <v>4210201649953</v>
+        <v>4210201037415</v>
       </c>
       <c r="C42" t="s">
         <v>146</v>
       </c>
       <c r="D42" t="s">
         <v>147</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
-        <v>29.89</v>
+        <v>44.94</v>
       </c>
       <c r="G42" t="s">
-        <v>148</v>
+        <v>57</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
+        <v>148</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4008153851070</v>
+      </c>
+      <c r="C43" t="s">
         <v>149</v>
       </c>
-      <c r="B43" s="1">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>150</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F43">
-        <v>27.99</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>48.21</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
+        <v>151</v>
+      </c>
+      <c r="B44" s="1">
+        <v>4210201304685</v>
+      </c>
+      <c r="C44" t="s">
         <v>152</v>
       </c>
-      <c r="B44" s="1">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>153</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>21.49</v>
+        <v>49.95</v>
       </c>
       <c r="G44" t="s">
-        <v>137</v>
+        <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
+        <v>154</v>
+      </c>
+      <c r="B45" s="1">
+        <v>8720689008006</v>
+      </c>
+      <c r="C45" t="s">
         <v>155</v>
       </c>
-      <c r="B45" s="1">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>156</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
-        <v>19.99</v>
+        <v>53.49</v>
       </c>
       <c r="G45" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
+        <v>157</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4210201163367</v>
+      </c>
+      <c r="C46" t="s">
         <v>158</v>
       </c>
-      <c r="B46" s="1">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>159</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46">
-        <v>16.95</v>
+        <v>55.65</v>
       </c>
       <c r="G46" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
+        <v>160</v>
+      </c>
+      <c r="B47" s="1">
+        <v>4211125657031</v>
+      </c>
+      <c r="C47" t="s">
         <v>161</v>
       </c>
-      <c r="B47" s="1">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>162</v>
       </c>
-      <c r="D47" t="s">
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>59.99</v>
+      </c>
+      <c r="G47" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>164</v>
       </c>
       <c r="B48" s="1">
-        <v>8007403117375</v>
+        <v>8720689013857</v>
       </c>
       <c r="C48" t="s">
         <v>165</v>
       </c>
       <c r="D48" t="s">
         <v>166</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>227.99</v>
+        <v>59.99</v>
+      </c>
+      <c r="G48" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>167</v>
       </c>
       <c r="B49" s="1">
-        <v>5099206086166</v>
+        <v>8720689005630</v>
       </c>
       <c r="C49" t="s">
         <v>168</v>
       </c>
       <c r="D49" t="s">
         <v>169</v>
       </c>
       <c r="E49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F49">
-        <v>419.0</v>
+        <v>67.99</v>
+      </c>
+      <c r="G49" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>170</v>
       </c>
       <c r="B50" s="1">
-        <v>4008496881864</v>
+        <v>8006540760765</v>
       </c>
       <c r="C50" t="s">
         <v>171</v>
       </c>
       <c r="D50" t="s">
         <v>172</v>
       </c>
       <c r="E50">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F50">
-        <v>15.99</v>
+        <v>69.99</v>
       </c>
       <c r="G50" t="s">
-        <v>173</v>
+        <v>74</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
+        <v>173</v>
+      </c>
+      <c r="B51" s="1">
+        <v>5038061105629</v>
+      </c>
+      <c r="C51" t="s">
+        <v>174</v>
+      </c>
+      <c r="D51" t="s">
         <v>175</v>
       </c>
-      <c r="B51" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E51">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F51">
-        <v>15.98</v>
+        <v>73.57</v>
       </c>
       <c r="G51" t="s">
-        <v>178</v>
+        <v>57</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B52" s="1">
-        <v>8713439243871</v>
+        <v>4211125602048</v>
       </c>
       <c r="C52" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="D52" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52">
-        <v>136.05</v>
+        <v>74.99</v>
+      </c>
+      <c r="G52" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
+        <v>179</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="C53" t="s">
+        <v>180</v>
+      </c>
+      <c r="D53" t="s">
+        <v>181</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53">
+        <v>77.99</v>
+      </c>
+      <c r="G53" t="s">
         <v>182</v>
-      </c>
-[...13 lines deleted...]
-        <v>48.21</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
+        <v>184</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C54" t="s">
         <v>185</v>
       </c>
-      <c r="B54" s="1">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>186</v>
       </c>
-      <c r="D54" t="s">
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54">
+        <v>82.83</v>
+      </c>
+      <c r="G54" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
         <v>187</v>
       </c>
-      <c r="E54">
-[...9 lines deleted...]
-    <row r="55" spans="1:7">
       <c r="B55" s="1"/>
       <c r="C55" t="s">
+        <v>188</v>
+      </c>
+      <c r="D55" t="s">
         <v>189</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
-        <v>0.0</v>
+        <v>84.87</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
+        <v>190</v>
+      </c>
+      <c r="B56" s="1">
+        <v>768558625181</v>
+      </c>
+      <c r="C56" t="s">
+        <v>191</v>
+      </c>
+      <c r="D56" t="s">
         <v>192</v>
       </c>
-      <c r="B56" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
-        <v>365.99</v>
+        <v>98.35</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
+        <v>193</v>
+      </c>
+      <c r="B57" s="1">
+        <v>4210201447597</v>
+      </c>
+      <c r="C57" t="s">
+        <v>194</v>
+      </c>
+      <c r="D57" t="s">
         <v>195</v>
       </c>
-      <c r="B57" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
-        <v>98.35</v>
+        <v>109.99</v>
+      </c>
+      <c r="G57" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
+        <v>196</v>
+      </c>
+      <c r="B58" s="1">
+        <v>4211125658342</v>
+      </c>
+      <c r="C58" t="s">
+        <v>197</v>
+      </c>
+      <c r="D58" t="s">
         <v>198</v>
       </c>
-      <c r="B58" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>0.0</v>
+        <v>118.2</v>
+      </c>
+      <c r="G58" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
+        <v>199</v>
+      </c>
+      <c r="B59" s="1">
+        <v>3243480106924</v>
+      </c>
+      <c r="C59" t="s">
+        <v>200</v>
+      </c>
+      <c r="D59" t="s">
         <v>201</v>
       </c>
-      <c r="B59" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E59">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F59">
-        <v>0.0</v>
+        <v>120.74</v>
+      </c>
+      <c r="G59" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
+        <v>202</v>
+      </c>
+      <c r="B60" s="1">
+        <v>8713439243871</v>
+      </c>
+      <c r="C60" t="s">
+        <v>203</v>
+      </c>
+      <c r="D60" t="s">
         <v>204</v>
       </c>
-      <c r="B60" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E60">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F60">
-        <v>0.0</v>
+        <v>136.05</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B61" s="1"/>
       <c r="C61" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D61" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E61">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F61">
-        <v>0.0</v>
+        <v>139.0</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
+        <v>208</v>
+      </c>
+      <c r="B62" s="1">
+        <v>759068925670</v>
+      </c>
+      <c r="C62" t="s">
+        <v>209</v>
+      </c>
+      <c r="D62" t="s">
         <v>210</v>
       </c>
-      <c r="B62" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E62">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F62">
-        <v>0.0</v>
+        <v>148.59</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
+        <v>211</v>
+      </c>
+      <c r="B63" s="1">
+        <v>4210201302551</v>
+      </c>
+      <c r="C63" t="s">
+        <v>212</v>
+      </c>
+      <c r="D63" t="s">
         <v>213</v>
       </c>
-      <c r="B63" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E63">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F63">
-        <v>0.0</v>
+        <v>182.97</v>
+      </c>
+      <c r="G63" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
+        <v>214</v>
+      </c>
+      <c r="B64" s="1">
+        <v>6090218999993</v>
+      </c>
+      <c r="C64" t="s">
+        <v>215</v>
+      </c>
+      <c r="D64" t="s">
         <v>216</v>
       </c>
-      <c r="B64" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>623.7</v>
+        <v>199.95</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
+        <v>217</v>
+      </c>
+      <c r="B65" s="1">
+        <v>630792448379</v>
+      </c>
+      <c r="C65" t="s">
+        <v>218</v>
+      </c>
+      <c r="D65" t="s">
         <v>219</v>
       </c>
-      <c r="B65" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
-        <v>199.95</v>
+        <v>204.89</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
+        <v>220</v>
+      </c>
+      <c r="B66" s="1">
+        <v>8007403117375</v>
+      </c>
+      <c r="C66" t="s">
+        <v>221</v>
+      </c>
+      <c r="D66" t="s">
         <v>222</v>
       </c>
-      <c r="B66" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>925.99</v>
+        <v>227.99</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
+        <v>223</v>
+      </c>
+      <c r="B67" s="1">
+        <v>4210201421863</v>
+      </c>
+      <c r="C67" t="s">
+        <v>224</v>
+      </c>
+      <c r="D67" t="s">
         <v>225</v>
       </c>
-      <c r="B67" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F67">
-        <v>139.0</v>
+        <v>268.58</v>
+      </c>
+      <c r="G67" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
+        <v>226</v>
+      </c>
+      <c r="B68" s="1">
+        <v>8006540461983</v>
+      </c>
+      <c r="C68" t="s">
+        <v>227</v>
+      </c>
+      <c r="D68" t="s">
         <v>228</v>
       </c>
-      <c r="B68" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>0.0</v>
+        <v>279.0</v>
+      </c>
+      <c r="G68" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B69" s="1"/>
       <c r="C69" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D69" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
-        <v>84.87</v>
+        <v>286.42</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
+        <v>232</v>
+      </c>
+      <c r="B70" s="1">
+        <v>6975597771715</v>
+      </c>
+      <c r="C70" t="s">
+        <v>233</v>
+      </c>
+      <c r="D70" t="s">
         <v>234</v>
       </c>
-      <c r="B70" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E70">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F70">
-        <v>286.42</v>
+        <v>287.27</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
+        <v>235</v>
+      </c>
+      <c r="B71" s="1">
+        <v>4210201315636</v>
+      </c>
+      <c r="C71" t="s">
+        <v>236</v>
+      </c>
+      <c r="D71" t="s">
         <v>237</v>
       </c>
-      <c r="B71" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F71">
-        <v>287.27</v>
+        <v>303.04</v>
+      </c>
+      <c r="G71" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B72" s="1">
         <v>746566914299</v>
       </c>
       <c r="C72" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D72" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>359.99</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
+        <v>242</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C73" t="s">
         <v>243</v>
       </c>
-      <c r="B73" s="1">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>244</v>
       </c>
-      <c r="D73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
-        <v>0.0</v>
+        <v>365.99</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
+        <v>245</v>
+      </c>
+      <c r="B74" s="1">
+        <v>5099206086166</v>
+      </c>
+      <c r="C74" t="s">
         <v>246</v>
       </c>
-      <c r="B74" s="1"/>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>247</v>
       </c>
-      <c r="D74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F74">
-        <v>0.0</v>
+        <v>419.0</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
+        <v>248</v>
+      </c>
+      <c r="B75" s="1">
+        <v>5060356733347</v>
+      </c>
+      <c r="C75" t="s">
         <v>249</v>
       </c>
-      <c r="B75" s="1">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>250</v>
       </c>
-      <c r="D75" t="s">
+      <c r="E75">
+        <v>1</v>
+      </c>
+      <c r="F75">
+        <v>537.84</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" t="s">
         <v>251</v>
       </c>
-      <c r="E75">
-[...7 lines deleted...]
-      <c r="B76" s="1"/>
+      <c r="B76" s="1">
+        <v>602309953690</v>
+      </c>
       <c r="C76" t="s">
         <v>252</v>
       </c>
       <c r="D76" t="s">
         <v>253</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>0.0</v>
+        <v>623.7</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>254</v>
       </c>
-      <c r="B77" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B77" s="1"/>
       <c r="C77" t="s">
         <v>255</v>
       </c>
       <c r="D77" t="s">
         <v>256</v>
       </c>
       <c r="E77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F77">
-        <v>148.59</v>
+        <v>925.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>