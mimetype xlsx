--- v1 (2026-02-05)
+++ v2 (2026-06-05)
@@ -35,825 +35,825 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Braun Ostrzałka do ostrzenia wkładów wymiennych golarki elektrycznej, kompatybilna z Series 3 i blokiem ostrzy 30B, czarna 1 opakowanie</t>
+  </si>
+  <si>
+    <t>B008LQZPVO</t>
+  </si>
+  <si>
+    <t>LPNHK124181156</t>
+  </si>
+  <si>
+    <t>Amazon Basics Worki próżniowe do przechowywania z pompką ręczną, jumbo, 6-pak, przezroczyste</t>
+  </si>
+  <si>
+    <t>‎B07RN64P2R</t>
+  </si>
+  <si>
+    <t>LPNHK165356014</t>
+  </si>
+  <si>
+    <t>Pic Solution Aerosol Miss Bibì – aerozol dla najmłodszych</t>
+  </si>
+  <si>
+    <t>B07HNZ8LPL</t>
+  </si>
+  <si>
+    <t>LPNHL924146637</t>
+  </si>
+  <si>
+    <t>METO Zestaw znaczków cenowych Basic S – cena (1-wierszowa, 6-cyfrowy dla etykiet 22 x 12 mm, natychmiast gotowy do użycia), 1 x znacznik ręczny silber-teal Cena</t>
+  </si>
+  <si>
+    <t>B08P4WS1KG</t>
+  </si>
+  <si>
+    <t>LPNHL925977476</t>
+  </si>
+  <si>
+    <t>JOMIX Męskie buty sportowe na co dzień oddychające sznurowane sztuczna skóra trampki</t>
+  </si>
+  <si>
+    <t>B0CSTB6DNL</t>
+  </si>
+  <si>
+    <t>LPNRP009654295</t>
+  </si>
+  <si>
+    <t>JOMIX Lekkie, wygodne, amortyzowane buty do gimnastyki do biegania</t>
+  </si>
+  <si>
+    <t>B0BMGQZT2X</t>
+  </si>
+  <si>
+    <t>LPNHE812593122</t>
+  </si>
+  <si>
+    <t>Alfresco Szczypce do grilla, pęseta kuchenna ze stali nierdzewnej 30 cm, profesjonalne szczypce kuchenne, pęseta kuchenna, pęseta kuchenna, szczypce do spaghetti, odpowiednie do kuchni, grilla</t>
+  </si>
+  <si>
+    <t>B0BKGKQR12</t>
+  </si>
+  <si>
+    <t>LPNA054217052</t>
+  </si>
+  <si>
+    <t>Marchpower koc chłodzący 150 x 200 cm, lekka kołdra letnia z japońskim Arc-Chill Q-Max&gt; 0,43 włókna chłodzące, pochłania ciepło ciała, 2 w 1, dwustronna kołdra dziecięca, koc na sofę, koc podróżny, szary Szary 150x200cm</t>
+  </si>
+  <si>
+    <t>B083TQ2D2V</t>
+  </si>
+  <si>
+    <t>LPNHE853962961</t>
+  </si>
+  <si>
+    <t>Sunydeal 65W Zasilacz USB C Ładowarka do laptopa Kabel do Lenovo Thinkpad X1 Yoga Ładowarka USB C do MacBooka Pro HP Spectre Dell Latitude ASUS Chromebook Acer</t>
+  </si>
+  <si>
+    <t>B0BRZWSBZD</t>
+  </si>
+  <si>
+    <t>LPNRP013876045</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gogokids Dziecięca Kamizelka Ratunkowa Kamizelka Pływacka Strój Kąpielowy Dla Maluchów Pomocniczy Strój Kąpielowy Trening Pływacki Kamizelka Wypornościowa Neoprenowa Kamizelka Ratunkowa dla Dzieci w Wieku 4-6 Lat 11-35 kg	</t>
+  </si>
+  <si>
+    <t>B0C2T1HPW9</t>
+  </si>
+  <si>
+    <t>LPNHK306335936</t>
+  </si>
+  <si>
+    <t>FOGARI Toaleta kempingowa do samochodu, przenośna, toaleta kempingowa, chemia, zakres dostawy obejmuje 20 worków do czyszczenia, toaleta chemiczna, miętowa zieleń</t>
+  </si>
+  <si>
+    <t>B0CYWNKLR9</t>
+  </si>
+  <si>
+    <t>LPNHE860587550</t>
+  </si>
+  <si>
+    <t>Neodrain Półka prysznicowa ścienna ze stali nierdzewnej bez krawędzi do łazienki 30 x 30 x 10 cm, stal nierdzewna szczotkowana</t>
+  </si>
+  <si>
+    <t>B08L6CN6FC</t>
+  </si>
+  <si>
+    <t>LPNHK211061318</t>
+  </si>
+  <si>
+    <t>B07RHR4LRN</t>
+  </si>
+  <si>
+    <t>LPNHE811633842</t>
+  </si>
+  <si>
+    <t>B097N91JZT</t>
+  </si>
+  <si>
+    <t>LPNHE869391450</t>
+  </si>
+  <si>
+    <t>Orzly Geek Pack pakiet akcesoriów kompatybilny z Nintendo Switch: Etui i osłona ekranu, uchwyty Joycon i kierownice wyścigowe, stacja ładująca kontroler, pokrowiec i więcej, kolor: czarny, JetBlack</t>
+  </si>
+  <si>
+    <t>B07XBV69PY</t>
+  </si>
+  <si>
+    <t>LPNIC106086748</t>
+  </si>
+  <si>
+    <t>6xigouma Pas kompresyjny na plecy – pas podpierający okolice lędźwiowej dla mężczyzn i kobiet, łagodzi ból w dolnej części pleców, urządzenie do ćwiczeń pleców, pasuje do talii 74-124 cm (niebieski)</t>
+  </si>
+  <si>
+    <t>B0BFCW8KXK</t>
+  </si>
+  <si>
+    <t>LPNHK342596943</t>
+  </si>
+  <si>
+    <t>6xigouma Pas kompresyjny na plecy – pas podpierający okolice lędźwiowej dla mężczyzn i kobiet, łagodzi ból w dolnej części pleców, urządzenie do ćwiczeń pleców, pasuje do talii 74-124 cm (beżowy)</t>
+  </si>
+  <si>
+    <t>B0BFCTV9SF</t>
+  </si>
+  <si>
+    <t>LPNHK326886466</t>
+  </si>
+  <si>
+    <t>KOALA Dwustronny błyszczący papier fotograficzny do drukarek atramentowych A4, 240 g/m², 100 arkuszy do drukarek atramentowych. Nadaje się do drukowania zdjęć, broszur, okładek, certyfikatów, broszur,</t>
+  </si>
+  <si>
+    <t>B07L5LDZD7</t>
+  </si>
+  <si>
+    <t>LPNWE271171477</t>
+  </si>
+  <si>
+    <t>B0D9RW5HF1</t>
+  </si>
+  <si>
+    <t>LPNHK317893665</t>
+  </si>
+  <si>
+    <t>Lampa LED Bloom Plus BP1000, lampa do roślin, pełne spektrum światła, do użytku wewnątrz pomieszczeń, ogrodu, warzyw i kwiatów, lampa do uprawy roślin, z 336 diodami Samsung</t>
+  </si>
+  <si>
+    <t>B09WVGDKL5</t>
+  </si>
+  <si>
+    <t>LPNHK268257261</t>
+  </si>
+  <si>
+    <t>0767791185728</t>
+  </si>
+  <si>
+    <t>Luckism Nakładki na buty, wielokrotnego użytku, wodoszczelne, ochrona przed deszczem, na wędrówki, dla mężczyzn i kobiet</t>
+  </si>
+  <si>
+    <t>B09H5FPB13</t>
+  </si>
+  <si>
+    <t>LPNHE733276029</t>
+  </si>
+  <si>
+    <t>sp515410536</t>
+  </si>
+  <si>
+    <t>Avont 3 sztuki pieluchy dla psów wielokrotnego użytku, wysoce chłonne, nadające się do prania i przyjazne dla środowiska podpaski damskie figi dla kobiet - czarne XS(15 – 21.5cm) czarny</t>
+  </si>
+  <si>
+    <t>B08L8RPFT7</t>
+  </si>
+  <si>
+    <t>LPNHE745458820</t>
+  </si>
+  <si>
+    <t>sp511241967</t>
+  </si>
+  <si>
+    <t>Relaxdays Zestaw 3 pojemników na tabletki, 6 przegródek, rozdzielacz na tabletki, lekkie, poręczne, w podróży, z tworzywa sztucznego, pudełko na tabletki podróżne, białe biały</t>
+  </si>
+  <si>
+    <t>B0865LZVLX</t>
+  </si>
+  <si>
+    <t>LPNHK165573798</t>
+  </si>
+  <si>
+    <t>spL1I51o0oK</t>
+  </si>
+  <si>
+    <t>Bluelover Wymienne głowice do golenia Rq10 do golarek Philips Rq Series Uniwersalne</t>
+  </si>
+  <si>
+    <t>B07CWLNWSR</t>
+  </si>
+  <si>
+    <t>LPNHE706234275</t>
+  </si>
+  <si>
+    <t>sp511241980</t>
+  </si>
+  <si>
+    <t>Salter 433 SVDR Mechaniczna waga lazienkowa, mata antyposlizgowa, czytelna tarcza zegarowa, duza platforma dajaca duzo miejsca na stopy, zakres do 120 kg, nie wymaga baterii, srebrna</t>
+  </si>
+  <si>
+    <t>B0006L25XI</t>
+  </si>
+  <si>
+    <t>LPNHE658269274</t>
+  </si>
+  <si>
+    <t>spL01mKoooJ</t>
+  </si>
+  <si>
+    <t>Mustela, Detergente Delicato Copriflacone Blu, 500 ml</t>
+  </si>
+  <si>
+    <t>B08NFZFR8Q</t>
+  </si>
+  <si>
+    <t>LPNHE745802684</t>
+  </si>
+  <si>
+    <t>spL01mKooNI</t>
+  </si>
+  <si>
+    <t>Gilbert Viper ochraniacz szczęki czarny / biały Senior</t>
+  </si>
+  <si>
+    <t>B00PSKYX1E</t>
+  </si>
+  <si>
+    <t>LPNIC090354582</t>
+  </si>
+  <si>
+    <t>Salter 484 WHDR waga mechaniczna z lupą tarczą, maksymalnie 133 kg, kompaktowa konstrukcja, 25 x 25 cm, wyściełana antypoślizgowa platforma, łazienka, bez baterii, waga w kg, st i lbs, biała biały/srebrny Pomiary metryczne i calowe</t>
+  </si>
+  <si>
+    <t>B0013IUO6I</t>
+  </si>
+  <si>
+    <t>LPNA014794981</t>
+  </si>
+  <si>
+    <t>Warmiehomy 'Silence is Golden Statue', żywica abstrakcyjna rzeźba nowoczesna sztuka figurki ciche mężczyźni posągi rzeźby do salonu gabinetu wejście dom biuro dekoracja, srebrny</t>
+  </si>
+  <si>
+    <t>B08V8JJ6ZS</t>
+  </si>
+  <si>
+    <t>LPNHE738257172</t>
+  </si>
+  <si>
+    <t>0698798597675</t>
+  </si>
+  <si>
+    <t>Braun Seria 3 elektryczna golarka zamiennik kartridża foliowego, 30B</t>
+  </si>
+  <si>
+    <t>B008LQZQG8</t>
+  </si>
+  <si>
+    <t>LPNHK174702896</t>
+  </si>
+  <si>
+    <t>spL1i75jK20</t>
+  </si>
+  <si>
+    <t>Wymienne ostrze Philips OneBlade 360 do golarki Philips One Blade (model QP410/30)</t>
+  </si>
+  <si>
+    <t>B0BCL3DZ8F</t>
+  </si>
+  <si>
+    <t>LPNHK175218185</t>
+  </si>
+  <si>
+    <t>spL1i75jKm0</t>
+  </si>
+  <si>
+    <t>Philips Sonicare Wymienne Końcówki do Elektrycznej Szczoteczki do Zębów, Zielony/Biały, Od 3 lat, 4 Sztuki</t>
+  </si>
+  <si>
+    <t>B00I97OW5U</t>
+  </si>
+  <si>
+    <t>LPNHK137750990</t>
+  </si>
+  <si>
+    <t>Bramble Chłodna, szczelna żelowa poduszka do chłodzenia i łagodzenia bólu - 55 x 30 cm, duża</t>
+  </si>
+  <si>
+    <t>B07C72FPTG</t>
+  </si>
+  <si>
+    <t>LPNRP015853735</t>
+  </si>
+  <si>
+    <t>0043917286235</t>
+  </si>
+  <si>
+    <t>Wahl Akumulatorowa Golarka, Czarny/Srebrny</t>
+  </si>
+  <si>
+    <t>B0047UE91U</t>
+  </si>
+  <si>
+    <t>LPNHK165786479</t>
+  </si>
+  <si>
+    <t>spL1I210ik2</t>
+  </si>
+  <si>
+    <t>【Funkcja dostosowywania przycisków】 NORWII N76 zielony wskaźnik laserowy 100 m, bezprzewodowy prezentator z możliwością ponownego ładowania prezentacja Clicker do Powerpoint, obsługuje Mac/Hyperlink/głośność</t>
+  </si>
+  <si>
+    <t>B07S1R271V</t>
+  </si>
+  <si>
+    <t>LPNHE749269209</t>
+  </si>
+  <si>
+    <t>BarberBoss Kabelloser, selbstschärfender Bart- und Haarschneider, wasserdicht, mit Keramikklingen, LED-Display, schnelles Aufladen und 8 farbigen Kamm-Aufsätzen QR-2082</t>
+  </si>
+  <si>
+    <t>B0BRBKR65P</t>
+  </si>
+  <si>
+    <t>LPNHK121717726</t>
+  </si>
+  <si>
+    <t>Holst Porzellan CT 121 talerz głęboki 21 cm Coupform Katja, biały, 20,5 x 20,5 x 4 cm, 6 sztuk, COUP 21T 21 cm Talerz głęboki</t>
+  </si>
+  <si>
+    <t>B01FUUJY38</t>
+  </si>
+  <si>
+    <t>LPNHK100258765</t>
+  </si>
+  <si>
+    <t>Braun Face Mini FS1000 Elektryczny Depilator do Włosów na Twarzy dla Kobiet, Biały, FS 1000</t>
+  </si>
+  <si>
+    <t>B08J4NMBL2</t>
+  </si>
+  <si>
+    <t>LPNHK178457465</t>
+  </si>
+  <si>
+    <t>spL1I20PJ69</t>
+  </si>
+  <si>
+    <t>Moser 1400. Przewodowa maszynka do strzyżenia włosów do precyzyjnego i dokładnego strzyżenia włosów. Wygodna 5-stopniowa regulacja długości cięcia z blokadą pozycji w zakresie 0,7-3 mm</t>
+  </si>
+  <si>
+    <t>B0009GX192</t>
+  </si>
+  <si>
+    <t>LPNHK166359336</t>
+  </si>
+  <si>
+    <t>0712038598694</t>
+  </si>
+  <si>
+    <t>Castle Art Supplies Zestaw 72 kredek do kolorowania | Kolorowe grafity premium z miękkim rdzeniem dla dorosłych artystów, profesjonalistów i kolorystów | W blaszanym pudełku prezentacyjnym</t>
+  </si>
+  <si>
+    <t>B06ZZNF7GS</t>
+  </si>
+  <si>
+    <t>LPNHK174607553</t>
+  </si>
+  <si>
+    <t>spL1I51o14K</t>
+  </si>
+  <si>
+    <t>Braun 4210201212348 Silk Expert Pro 5 Depilator do Włosów, Biały/Złoty, 1 Sztuka Niebieski</t>
+  </si>
+  <si>
+    <t>B079D3WY8Q</t>
+  </si>
+  <si>
+    <t>LPNHK178531380</t>
+  </si>
+  <si>
+    <t>Monte Grappa 1180 – siodełko damskie Monte Grappa CTB Venus z otworem</t>
+  </si>
+  <si>
+    <t>B01MSDKD9Y</t>
+  </si>
+  <si>
+    <t>LPNHE722454628</t>
+  </si>
+  <si>
+    <t>Braun Kombipack 52 B Scherkopf Stainless Black</t>
+  </si>
+  <si>
+    <t>B008LQZP5K</t>
+  </si>
+  <si>
+    <t>LPNHK174565846</t>
+  </si>
+  <si>
+    <t>meross Bezprzewodowy przełącznik do rolet, czarny, 2 sztuki</t>
+  </si>
+  <si>
+    <t>B0B5SPYRJK</t>
+  </si>
+  <si>
+    <t>LPNHK139033634</t>
+  </si>
+  <si>
+    <t>spL1I51mj5K</t>
+  </si>
+  <si>
+    <t>Philips OneBlade Face QP2530/30, 2 Ostrza, 4 Nasadki</t>
+  </si>
+  <si>
+    <t>B01B1NVCEC</t>
+  </si>
+  <si>
+    <t>LPNHK139749346</t>
+  </si>
+  <si>
+    <t>Canon PG-560XL/CL-561XL Wkład Atramentowy, Wielokolorowy Photo Value Pack / XL Wielokolorowy</t>
+  </si>
+  <si>
+    <t>B07XF8DD83</t>
+  </si>
+  <si>
+    <t>LPNHK153591416</t>
+  </si>
+  <si>
+    <t>Braun Zestaw do stylizacji All-In-One Series 5 MGK5410, zestaw 9 w 1 do brody, włosów i wielu innych</t>
+  </si>
+  <si>
+    <t>B0BT52RM8D</t>
+  </si>
+  <si>
+    <t>LPNHK139767369</t>
+  </si>
+  <si>
+    <t>Braun Trymer do brody Series 5 BT5430, trymer dla mężczyzn z narzędziami do stylizacji i 100 min</t>
+  </si>
+  <si>
+    <t>B0BT542LGB</t>
+  </si>
+  <si>
+    <t>LPNHK139935548</t>
+  </si>
+  <si>
+    <t>Remington prostownica do włosów, płytki ceramiczne z mikroodżywkami z marokańskim olejem, bardzo szerokie płytki, zakres temp. 150-235°C, ruchome płytki, obrotowy przewód, biała, Shine Therapy S8550 Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07N7T9HXF</t>
+  </si>
+  <si>
+    <t>LPNHK166027873</t>
+  </si>
+  <si>
+    <t>Remington HC5810 OLD HC5810</t>
+  </si>
+  <si>
+    <t>B003WOKJLQ</t>
+  </si>
+  <si>
+    <t>LPNHK139032538</t>
+  </si>
+  <si>
+    <t>Panasonic KX-TGK220GW Bezprzewodowy Telefon Stacjonarny z Automatyczną Sekretarką i Budzikiem, Biały biały Pojedynczy</t>
+  </si>
+  <si>
+    <t>B072C2R1S2</t>
+  </si>
+  <si>
+    <t>LPNHK150859368</t>
+  </si>
+  <si>
+    <t>spN0113im4M</t>
+  </si>
+  <si>
     <t>Logitech G213 Prodigy Gaming-Tastatur, RGB-Beleuchtung, Programmierbare G-Tasten, Multi-Media Bedienelemente, Integrierte Handballenauflage, Spritzwassergeschützt, UK UK QWERTY-Layout - Schwarz</t>
   </si>
   <si>
     <t>B01L6L451Q</t>
   </si>
   <si>
     <t>LPNHK112305396</t>
   </si>
   <si>
     <t>spL1k1Ii7mk</t>
   </si>
   <si>
+    <t>Philips Hair Clipper Series 7000 maszynka do włosów z technologią Trim-n-Flow (model HC7650/15) z 28 ustawieniami długości</t>
+  </si>
+  <si>
+    <t>B07TMP2TP5</t>
+  </si>
+  <si>
+    <t>LPNHK134890372</t>
+  </si>
+  <si>
+    <t>Braun Bodygroomer, do pielęgnacji ciała i depilacji dla mężczyzn, do klatki piersiowej, pach, okolic intymnych, nasadki grzebieniowe 3 – 11 mm, wodoodporne, czas pracy 100 min, prezent dla mężczyzn, BG5370</t>
+  </si>
+  <si>
+    <t>B0BT55X6GG</t>
+  </si>
+  <si>
+    <t>LPNHK135139643</t>
+  </si>
+  <si>
+    <t>Rössler 1318452090 - S.O.H.O. Teczka stojąca na dokumenty DIN A4, 8,5 x 26 x 31,5 cm, edycja specjalna biała, 1 szt.</t>
+  </si>
+  <si>
+    <t>B086RJN11K</t>
+  </si>
+  <si>
+    <t>LPNHL915010285</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beurer PO 80 pulsoksymetr pulsu, pomiar nasycenia tlenu (spO₂) i tętna (puls), ciągły zapis przez 24 godziny, oprogramowanie </t>
+  </si>
+  <si>
+    <t>B00B8397PC</t>
+  </si>
+  <si>
+    <t>LPNHK165052327</t>
+  </si>
+  <si>
+    <t>Panasonic EW1511W503 przenośny irygator z technologią ultradźwiękową (ładowanie 1h, 5 stopni strumienia wody (max. 647kPa), zbiornik 200ml), biały Z dyszami ultradźwiękowymi</t>
+  </si>
+  <si>
+    <t>B07RDY57MP</t>
+  </si>
+  <si>
+    <t>LPNHK165322559</t>
+  </si>
+  <si>
+    <t>0791258316271</t>
+  </si>
+  <si>
+    <t>Słuchawki bezprzewodowe TV, nauszne słuchawki z cyfrową stacją ładującą 2,4 GHz, do telewizora, HiFi DVD, nadajnika z portem optycznym i Aux</t>
+  </si>
+  <si>
+    <t>B07JQ4818J</t>
+  </si>
+  <si>
+    <t>LPNIC051708555</t>
+  </si>
+  <si>
     <t>Imetec Bellissima Air Wonder, pędzel na gorące powietrze, technologia jonowa, pędzle pokryte ceramiką i keratyną, suszy, nadaje objętość, akcesoria 8, 1000 W</t>
   </si>
   <si>
     <t>B09BHV4DWG</t>
   </si>
   <si>
     <t>LPNA035675901</t>
   </si>
   <si>
-    <t>spL01mKoooJ</t>
-[...95 lines deleted...]
-    <t>LPNHE733276029</t>
+    <t>Philips OneBlade Pro 360 Face and Body – elektryczny trymer do brody i golarka, z 14-stopniową nasadką do przycinania, nakładaną nasadką ochronną i nasadką do ciała (model QP6651/30)</t>
+  </si>
+  <si>
+    <t>B0BD5V234M</t>
+  </si>
+  <si>
+    <t>LPNHK121407293</t>
+  </si>
+  <si>
+    <t>MoKo Włoska klawiatura kompatybilna z Microsoft Surface Pro 7 Plus/Pro 7/Pro 6/Pro 5/Pro 4/Pro 3, QWERTY Layout klawiatura Bluetooth z wąskim przegubem obrotowym, zintegrowana bateria litowa, szara</t>
+  </si>
+  <si>
+    <t>B0CPLZPYNM</t>
+  </si>
+  <si>
+    <t>LPNHE853756560</t>
+  </si>
+  <si>
+    <t>Faber-Castell Grip Edition 140963 Pióro Wieczne, Czarny Wieczne pióro F Czarny</t>
+  </si>
+  <si>
+    <t>B07YMWJ3MR</t>
+  </si>
+  <si>
+    <t>LPNHK112877214</t>
+  </si>
+  <si>
+    <t>Oral-B iO Series 6 inkl. Etui, black lava</t>
+  </si>
+  <si>
+    <t>B0B4SDF9HR</t>
+  </si>
+  <si>
+    <t>LPNHK178463059</t>
+  </si>
+  <si>
+    <t>Napęd dyskietek USB przenośny dyskietek dyskietek 3,5 cala, napęd dyskietek 1,44 MB, obsługa komputerów z systemem Windows, 7/8/2000, Plug and Play</t>
+  </si>
+  <si>
+    <t>B08NK4YVLM</t>
+  </si>
+  <si>
+    <t>LPNHK226438568</t>
+  </si>
+  <si>
+    <t>Panasonic ES-LV67-A803 golarka na mokro/sucho, 5-krotna głowica tnąca z silnikiem liniowym, w zestawie trymer do długich włosów, granatowy niebieski</t>
+  </si>
+  <si>
+    <t>B07XM8ZH7J</t>
+  </si>
+  <si>
+    <t>LPNHK139295037</t>
+  </si>
+  <si>
+    <t>Beurer Pomoc akumulatorowa IH 18</t>
+  </si>
+  <si>
+    <t>B08KBD5X3M</t>
+  </si>
+  <si>
+    <t>LPNHL917045697</t>
+  </si>
+  <si>
+    <t>Braun Series 5 części zamienne do golarki elektrycznej, srebrne, kompatybilne z maszynkami serii 5, 52S</t>
+  </si>
+  <si>
+    <t>B008LQZP6O</t>
+  </si>
+  <si>
+    <t>LPNHK121808660</t>
+  </si>
+  <si>
+    <t>Bestdin Zestaw sztućców dla 6 osób, 24-częściowy zestaw sztućców ze stali nierdzewnej, kolor czarny, matowy, zestaw sztućców z nożem, widelcem łyżki, wysokiej jakości sztućce ze stali nierdzewnej, nadają się do mycia w zmywarce.</t>
+  </si>
+  <si>
+    <t>B096VRF71K</t>
+  </si>
+  <si>
+    <t>LPNHK304580641</t>
+  </si>
+  <si>
+    <t>Remington prostownica do włosów, powłoka ceramiczna z perłami, zakres temp. 150-235°C, szybkie nagrzewanie, ruchome płytki, obrotowy przewód 3m, blokada płytek, etui, czarno-biała, Pearl Pro S9501 NEW S9501</t>
+  </si>
+  <si>
+    <t>B09RN9SZ71</t>
+  </si>
+  <si>
+    <t>LPNHL912100546</t>
+  </si>
+  <si>
+    <t>Logitech MK540 Advanced Bezprzewodowy Zestaw Klawiatura i Mysz dla systemu Windows, QWERTZ układ niemiecki - Czarny Niemiecki układ QWERTZ</t>
+  </si>
+  <si>
+    <t>B0797FYB3K</t>
+  </si>
+  <si>
+    <t>LPNHL982194870</t>
+  </si>
+  <si>
+    <t>Braun Żelazko do włosów satynowe Ec1</t>
+  </si>
+  <si>
+    <t>B007K7K808</t>
+  </si>
+  <si>
+    <t>LPNHL922985552</t>
+  </si>
+  <si>
+    <t>Oral-B iO 8 Brosse à dents électrique avec technologie aimantée et 2 brosses, 6 modes de brossage pour soins dentaires, écran couleur et étui de voyage, conçu par brown blanc albâtre Nowy</t>
+  </si>
+  <si>
+    <t>B0B4SFKL6G</t>
+  </si>
+  <si>
+    <t>LPNHK140172369</t>
+  </si>
+  <si>
+    <t>GINEKOO Pas Dekompresyjny Do Kręgosłupa Pas Trakcyjny Do Podparcia Odcinka Lędźwiowego Kręgosłupa i Bólu Dolnej Części Pleców, Wsparcie Pleców i Pas Trakcyjny Lędźwiowy, Granatowy (Talia 29-49 Cali)</t>
+  </si>
+  <si>
+    <t>B07SJS95RB</t>
+  </si>
+  <si>
+    <t>LPNHK340390826</t>
+  </si>
+  <si>
+    <t>Withings BPM Core – inteligentny ciśnieniomierz z funkcją EKG i cyfrowym stetoskopem</t>
+  </si>
+  <si>
+    <t>B07VQWSZHK</t>
+  </si>
+  <si>
+    <t>LPNHK139045410</t>
+  </si>
+  <si>
+    <t>Babyliss Hydro Fusion Lokówko-Suszarka, Błękitny/Srebrny, 50mm</t>
+  </si>
+  <si>
+    <t>B08GLZX94W</t>
+  </si>
+  <si>
+    <t>LPNHK185934767</t>
+  </si>
+  <si>
+    <t>GFTIME 13191 43,4 x 23,6 cm żeliwna płyta grillowa do Landmann Triton 2, Landmann Miton 4 grill gazowy, żeliwny talerz do smażenia jajek i kurczaka, 1 opakowanie 43x24</t>
+  </si>
+  <si>
+    <t>B08S7FFQ4H</t>
+  </si>
+  <si>
+    <t>LPNHK307106448</t>
   </si>
   <si>
     <t>Spektrum S2200 G2 AC 2 x 200 W inteligentna ładowarka International</t>
   </si>
   <si>
     <t>B08TKBQD6K</t>
   </si>
   <si>
     <t>LPNHL938399495</t>
   </si>
   <si>
-    <t>Withings BPM Core – inteligentny ciśnieniomierz z funkcją EKG i cyfrowym stetoskopem</t>
-[...362 lines deleted...]
-    <t>LPNHL925977476</t>
+    <t>KIWI design Pasek na Głowę z Baterią 6400 mAh Fit Quest 2 Akcesoria Q31-2.2</t>
+  </si>
+  <si>
+    <t>B09XF69CR9</t>
+  </si>
+  <si>
+    <t>LPNIC115194767</t>
+  </si>
+  <si>
+    <t>medisana BU 586 Głosowy ciśnieniomierz naramienny, precyzyjny pomiar ciśnienia krwi i pulsu z funkcją pamięci i wyjściem głosowym, wyświetlanie nieregularnego bicia serca, z dużym mankietem 23-43 cm</t>
+  </si>
+  <si>
+    <t>B09LR2FJXP</t>
+  </si>
+  <si>
+    <t>LPNHL935379047</t>
+  </si>
+  <si>
+    <t>Oral-B Pro 3 3500 4210201420934 Szczoteczka Elektryczna do Zębów, Biały</t>
+  </si>
+  <si>
+    <t>B0B4SFNJDF</t>
+  </si>
+  <si>
+    <t>HURTLUK0000147</t>
   </si>
   <si>
     <t>Logitech K350 wyprofilowana ergonomiczna klawiatura bezprzewodowa, 2,4 GHz z odbiornikiem ujednolicającym USB, 17 programowalnych multimediów i klawiszy Hot Keys, 3-letnia żywotność baterii, komputer/laptop, układ niemiecki QWERTZ - czarny</t>
   </si>
   <si>
     <t>B009N6WMOY</t>
   </si>
   <si>
     <t>LPNHL961424614</t>
-  </si>
-[...271 lines deleted...]
-    <t>LPNHK268257261</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1204,1744 +1204,1744 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>5099206065956</v>
+        <v>4210201072737</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F2">
-        <v>56.05</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="1">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F3">
-        <v>72.56</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1">
+        <v>8058090015369</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F4">
-        <v>33.22</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B5" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4059732212898</v>
+      </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>15.75</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B6" s="1"/>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
-        <v>14.99</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B7" s="1"/>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F7">
-        <v>14.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B8" s="1"/>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>12.3</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B9" s="1"/>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>11.99</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B10" s="1"/>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>10.83</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B11" s="1"/>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>9.08</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B12" s="1"/>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>8.06</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B13" s="1"/>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F13">
-        <v>259.99</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B14" s="1">
-        <v>3700546705915</v>
+        <v>8793030620097</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F14">
-        <v>226.74</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B15" s="1"/>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>131.36</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B16" s="1">
-        <v>4210201448631</v>
+        <v>5060498275743</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="E16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16">
-        <v>64.99</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="B17" s="1">
-        <v>9154403790783</v>
+        <v>6294020610217</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>54.15</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="B18" s="1">
-        <v>4210201448099</v>
+        <v>6294020610194</v>
       </c>
       <c r="C18" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>49.99</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="B19" s="1">
-        <v>4210201446972</v>
+        <v>5060640920620</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>45.9</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B20" s="1">
-        <v>8714574662879</v>
+        <v>768795336918</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>44.9</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="B21" s="1"/>
       <c r="C21" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F21">
-        <v>39.0</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>6973696565907</v>
+        <v>65</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>64</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>38.24</v>
+        <v>8.06</v>
       </c>
       <c r="G22" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="B23" s="1">
-        <v>4210201192619</v>
+        <v>4259405540086</v>
       </c>
       <c r="C23" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23">
-        <v>32.89</v>
+        <v>9.08</v>
       </c>
       <c r="G23" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="B24" s="1">
-        <v>4210201313908</v>
+        <v>4052025922320</v>
       </c>
       <c r="C24" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="D24" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F24">
-        <v>24.95</v>
+        <v>9.71</v>
       </c>
       <c r="G24" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="B25" s="1">
-        <v>4210201408543</v>
+        <v>7549172659379</v>
       </c>
       <c r="C25" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="E25">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>204.39</v>
+        <v>10.83</v>
       </c>
       <c r="G25" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="B26" s="1">
-        <v>5025232899050</v>
+        <v>5010777117141</v>
       </c>
       <c r="C26" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>148.54</v>
+        <v>11.99</v>
       </c>
       <c r="G26" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B27" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="B27" s="1">
+        <v>8388766556699</v>
+      </c>
       <c r="C27" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F27">
-        <v>77.99</v>
+        <v>12.3</v>
       </c>
       <c r="G27" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B28" s="1">
-        <v>5025232894185</v>
+        <v>5024686255795</v>
       </c>
       <c r="C28" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="D28" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>71.89</v>
+        <v>14.0</v>
       </c>
       <c r="G28" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B29" s="1">
-        <v>4211125454401</v>
+        <v>5020010243476</v>
       </c>
       <c r="C29" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>70.0</v>
+        <v>14.99</v>
       </c>
       <c r="G29" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="B30" s="1"/>
       <c r="C30" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="D30" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F30">
-        <v>59.96</v>
+        <v>15.75</v>
       </c>
       <c r="G30" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>4210201072164</v>
+        <v>99</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>98</v>
       </c>
       <c r="C31" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="D31" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>33.49</v>
+        <v>16.99</v>
       </c>
       <c r="G31" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>103</v>
+      </c>
+      <c r="B32" s="1">
+        <v>8710103996460</v>
       </c>
       <c r="C32" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="D32" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>30.24</v>
+        <v>17.99</v>
       </c>
       <c r="G32" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="B33" s="1">
-        <v>4015110000167</v>
+        <v>8710103659471</v>
       </c>
       <c r="C33" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D33" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>30.0</v>
+        <v>19.95</v>
       </c>
       <c r="G33" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="B34" s="1">
-        <v>5056660700014</v>
+        <v>713153939829</v>
       </c>
       <c r="C34" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D34" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>22.99</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>8710103659471</v>
+        <v>114</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="C35" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="D35" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>19.95</v>
+        <v>20.68</v>
       </c>
       <c r="G35" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B36" s="1">
-        <v>8710103996460</v>
+        <v>6949415904968</v>
       </c>
       <c r="C36" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D36" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>17.99</v>
+        <v>22.34</v>
       </c>
       <c r="G36" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>121</v>
+      </c>
+      <c r="B37" s="1">
+        <v>5056660700014</v>
       </c>
       <c r="C37" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D37" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>16.99</v>
+        <v>22.99</v>
       </c>
       <c r="G37" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="B38" s="1">
-        <v>4052025922320</v>
+        <v>4260037360362</v>
       </c>
       <c r="C38" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D38" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
-        <v>9.71</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>24.22</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="B39" s="1">
-        <v>5025232866182</v>
+        <v>4210201313908</v>
       </c>
       <c r="C39" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D39" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>54.99</v>
+        <v>24.95</v>
       </c>
       <c r="G39" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B40" s="1">
-        <v>4008496985609</v>
+        <v>4015110000167</v>
       </c>
       <c r="C40" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D40" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>50.99</v>
+        <v>30.0</v>
       </c>
       <c r="G40" t="s">
-        <v>140</v>
+        <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>6949415904968</v>
+        <v>135</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>134</v>
       </c>
       <c r="C41" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="D41" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
-        <v>22.34</v>
+        <v>30.24</v>
       </c>
       <c r="G41" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>139</v>
+      </c>
+      <c r="B42" s="1">
+        <v>4210201192619</v>
       </c>
       <c r="C42" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="D42" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
-        <v>20.68</v>
+        <v>32.89</v>
       </c>
       <c r="G42" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B43" s="1">
-        <v>4210201072737</v>
+        <v>8051772125356</v>
       </c>
       <c r="C43" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D43" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F43">
-        <v>0.0</v>
+        <v>33.22</v>
+      </c>
+      <c r="G43" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B44" s="1">
-        <v>4005401409632</v>
+        <v>4210201072164</v>
       </c>
       <c r="C44" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="D44" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>87.65</v>
+        <v>33.49</v>
+      </c>
+      <c r="G44" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="B45" s="1">
-        <v>4210201072195</v>
+        <v>6973696565907</v>
       </c>
       <c r="C45" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="D45" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
-        <v>159.0</v>
+        <v>38.24</v>
+      </c>
+      <c r="G45" t="s">
+        <v>151</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B46" s="1"/>
+        <v>152</v>
+      </c>
+      <c r="B46" s="1">
+        <v>8710103753575</v>
+      </c>
       <c r="C46" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="D46" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46">
-        <v>0.0</v>
+        <v>39.0</v>
+      </c>
+      <c r="G46" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B47" s="1">
-        <v>8058090015369</v>
+        <v>8714574662879</v>
       </c>
       <c r="C47" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="D47" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="E47">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F47">
-        <v>0.0</v>
+        <v>44.9</v>
+      </c>
+      <c r="G47" t="s">
+        <v>151</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B48" s="1">
-        <v>5099206077379</v>
+        <v>4210201446972</v>
       </c>
       <c r="C48" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="D48" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="E48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F48">
-        <v>188.26</v>
+        <v>45.9</v>
+      </c>
+      <c r="G48" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B49" s="1">
-        <v>4211125602369</v>
+        <v>4210201448099</v>
       </c>
       <c r="C49" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="D49" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="E49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F49">
-        <v>149.99</v>
+        <v>49.99</v>
+      </c>
+      <c r="G49" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="B50" s="1">
-        <v>4059732212898</v>
+        <v>4008496985609</v>
       </c>
       <c r="C50" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D50" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="E50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F50">
-        <v>0.0</v>
+        <v>50.99</v>
+      </c>
+      <c r="G50" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B51" s="1">
-        <v>5099206039469</v>
+        <v>9154403790783</v>
       </c>
       <c r="C51" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="D51" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="E51">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F51">
-        <v>316.37</v>
+        <v>54.15</v>
+      </c>
+      <c r="G51" t="s">
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B52" s="1">
-        <v>3030050165340</v>
+        <v>5025232866182</v>
       </c>
       <c r="C52" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D52" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
-        <v>239.0</v>
+        <v>54.99</v>
+      </c>
+      <c r="G52" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B53" s="1">
-        <v>4210201420934</v>
+        <v>5099206065956</v>
       </c>
       <c r="C53" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="D53" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F53">
-        <v>279.0</v>
+        <v>56.05</v>
+      </c>
+      <c r="G53" t="s">
+        <v>177</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B54" s="1">
-        <v>4015588515866</v>
+        <v>8710103897903</v>
       </c>
       <c r="C54" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="D54" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F54">
-        <v>266.42</v>
+        <v>59.96</v>
+      </c>
+      <c r="G54" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B55" s="1">
-        <v>4210201644408</v>
+        <v>4210201448631</v>
       </c>
       <c r="C55" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D55" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55">
-        <v>204.0</v>
+        <v>64.99</v>
+      </c>
+      <c r="G55" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B56" s="1">
-        <v>5038061140279</v>
+        <v>4014970236358</v>
       </c>
       <c r="C56" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D56" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F56">
-        <v>187.21</v>
+        <v>66.78</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B57" s="1">
-        <v>4260037360362</v>
+        <v>4211125454401</v>
       </c>
       <c r="C57" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D57" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="E57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F57">
-        <v>24.22</v>
+        <v>70.0</v>
+      </c>
+      <c r="G57" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>190</v>
+      </c>
+      <c r="B58" s="1">
+        <v>5025232894185</v>
       </c>
       <c r="C58" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D58" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F58">
-        <v>71.99</v>
+        <v>71.89</v>
+      </c>
+      <c r="G58" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>4014970236358</v>
+        <v>194</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>193</v>
       </c>
       <c r="C59" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D59" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
-        <v>66.78</v>
+        <v>71.99</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B60" s="1"/>
+        <v>197</v>
+      </c>
+      <c r="B60" s="1">
+        <v>8007403118471</v>
+      </c>
       <c r="C60" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D60" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>0.0</v>
+        <v>72.56</v>
+      </c>
+      <c r="G60" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B61" s="1"/>
       <c r="C61" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D61" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F61">
-        <v>0.0</v>
+        <v>77.99</v>
+      </c>
+      <c r="G61" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B62" s="1"/>
+        <v>203</v>
+      </c>
+      <c r="B62" s="1">
+        <v>840401407417</v>
+      </c>
       <c r="C62" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D62" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="F62">
-        <v>0.0</v>
+        <v>85.99</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B63" s="1"/>
+        <v>206</v>
+      </c>
+      <c r="B63" s="1">
+        <v>4005401409632</v>
+      </c>
       <c r="C63" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="D63" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>0.0</v>
+        <v>87.65</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B64" s="1">
-        <v>713153939829</v>
+        <v>4210201445111</v>
       </c>
       <c r="C64" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D64" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>19.99</v>
+        <v>131.36</v>
+      </c>
+      <c r="G64" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B65" s="1">
         <v>791755408707</v>
       </c>
       <c r="C65" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D65" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
         <v>134.99</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B66" s="1">
-        <v>840401407417</v>
+        <v>5025232899050</v>
       </c>
       <c r="C66" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="D66" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F66">
-        <v>85.99</v>
+        <v>148.54</v>
+      </c>
+      <c r="G66" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B67" s="1"/>
+        <v>218</v>
+      </c>
+      <c r="B67" s="1">
+        <v>4211125602369</v>
+      </c>
       <c r="C67" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="D67" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67">
-        <v>0.0</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B68" s="1"/>
+        <v>221</v>
+      </c>
+      <c r="B68" s="1">
+        <v>4210201072195</v>
+      </c>
       <c r="C68" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="D68" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>185.69</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B69" s="1"/>
       <c r="C69" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="D69" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
-        <v>239.99</v>
+        <v>185.69</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B70" s="1"/>
+        <v>227</v>
+      </c>
+      <c r="B70" s="1">
+        <v>5038061140279</v>
+      </c>
       <c r="C70" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D70" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="E70">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F70">
-        <v>0.0</v>
+        <v>187.21</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B71" s="1"/>
+        <v>230</v>
+      </c>
+      <c r="B71" s="1">
+        <v>5099206077379</v>
+      </c>
       <c r="C71" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="D71" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
-        <v>0.0</v>
+        <v>188.26</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B72" s="1"/>
+        <v>233</v>
+      </c>
+      <c r="B72" s="1">
+        <v>4210201644408</v>
+      </c>
       <c r="C72" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="D72" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
       <c r="F72">
-        <v>0.0</v>
+        <v>204.0</v>
       </c>
     </row>
     <row r="73" spans="1:7">
+      <c r="A73" t="s">
+        <v>236</v>
+      </c>
       <c r="B73" s="1">
-        <v>8793030620097</v>
+        <v>4210201408543</v>
       </c>
       <c r="C73" t="s">
+        <v>237</v>
+      </c>
+      <c r="D73" t="s">
+        <v>238</v>
+      </c>
+      <c r="E73">
+        <v>3</v>
+      </c>
+      <c r="F73">
+        <v>204.39</v>
+      </c>
+      <c r="G73" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" t="s">
         <v>239</v>
       </c>
-      <c r="D73" t="s">
+      <c r="B74" s="1">
+        <v>716852411733</v>
+      </c>
+      <c r="C74" t="s">
         <v>240</v>
       </c>
-      <c r="E73">
-[...8 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>241</v>
       </c>
-      <c r="D74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>0.0</v>
+        <v>204.89</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
+        <v>242</v>
+      </c>
+      <c r="B75" s="1">
+        <v>3700546705915</v>
+      </c>
+      <c r="C75" t="s">
         <v>243</v>
       </c>
-      <c r="B75" s="1">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>244</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
-        <v>0.0</v>
+        <v>226.74</v>
+      </c>
+      <c r="G75" t="s">
+        <v>151</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
+        <v>245</v>
+      </c>
+      <c r="B76" s="1">
+        <v>3030050165340</v>
+      </c>
+      <c r="C76" t="s">
         <v>246</v>
       </c>
-      <c r="B76" s="1">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>247</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>0.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
+        <v>248</v>
+      </c>
+      <c r="B77" s="1"/>
+      <c r="C77" t="s">
         <v>249</v>
       </c>
-      <c r="B77" s="1">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>250</v>
       </c>
-      <c r="D77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>204.89</v>
+        <v>239.99</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
+        <v>251</v>
+      </c>
+      <c r="B78" s="1">
+        <v>605482762622</v>
+      </c>
+      <c r="C78" t="s">
         <v>252</v>
       </c>
-      <c r="B78" s="1">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>253</v>
       </c>
-      <c r="D78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
-        <v>0.0</v>
+        <v>259.99</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B79" s="1">
         <v>3800501905081</v>
       </c>
       <c r="C79" t="s">
+        <v>255</v>
+      </c>
+      <c r="D79" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
         <v>259.99</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
+        <v>257</v>
+      </c>
+      <c r="B80" s="1">
+        <v>4015588515866</v>
+      </c>
+      <c r="C80" t="s">
         <v>258</v>
       </c>
-      <c r="B80" s="1">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>259</v>
       </c>
-      <c r="D80" t="s">
+      <c r="E80">
+        <v>1</v>
+      </c>
+      <c r="F80">
+        <v>266.42</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" t="s">
         <v>260</v>
       </c>
-      <c r="E80">
-[...6 lines deleted...]
-    <row r="81" spans="1:7">
       <c r="B81" s="1">
-        <v>768795336918</v>
+        <v>4210201420934</v>
       </c>
       <c r="C81" t="s">
         <v>261</v>
       </c>
       <c r="D81" t="s">
         <v>262</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
-        <v>0.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
         <v>263</v>
       </c>
-      <c r="B82" s="1"/>
+      <c r="B82" s="1">
+        <v>5099206039469</v>
+      </c>
       <c r="C82" t="s">
         <v>264</v>
       </c>
       <c r="D82" t="s">
         <v>265</v>
       </c>
       <c r="E82">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F82">
-        <v>0.0</v>
+        <v>316.37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>