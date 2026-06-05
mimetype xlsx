--- v0 (2026-02-05)
+++ v1 (2026-06-05)
@@ -35,603 +35,603 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Microsoft Wireless Optical Desktop 2000, EN RF Wireless QWERTY czarny - klawiatury (EN, bezprzewodowe, RF Wireless, QWERTY, czarna, mysz w zestawie)</t>
+  </si>
+  <si>
+    <t>B000GPPOI2</t>
+  </si>
+  <si>
+    <t>LPNHK119870647</t>
+  </si>
+  <si>
+    <t>Homesuit elektryczna pułapka na owady, lampa na komary, 15 W, 4000 V, elektryczna pułapka na komary, skuteczna do redukcji latających owadów, do wnętrz, sypialni i ogrodu</t>
+  </si>
+  <si>
+    <t>B091DQV23L</t>
+  </si>
+  <si>
+    <t>LPNHE852065204</t>
+  </si>
+  <si>
+    <t>Syntech VR kabel do ładowania 16 ft, kompatybilny z akcesoriami Meta Quest 3/Oculus Quest 2, kabel USB 3.0 Link z dodatkowym portem ładowania, do PC/SteamVR i przedłużonej rozgrywki</t>
+  </si>
+  <si>
+    <t>B0DDBFZJZH</t>
+  </si>
+  <si>
+    <t>LPNIC099342157</t>
+  </si>
+  <si>
+    <t>B0DGQ1B7BZ</t>
+  </si>
+  <si>
+    <t>LPNHE881106731</t>
+  </si>
+  <si>
+    <t>Spider Farmer Grzejnik</t>
+  </si>
+  <si>
+    <t>B0DHRK6HK7</t>
+  </si>
+  <si>
+    <t>LPNHE916534894</t>
+  </si>
+  <si>
+    <t>Chicco Natural Feeling antykolk butelka dla niemowląt na 0 + miesięcy, 150 ml, z miękkim silikonowym smoczkiem i podwójnym zaworem, naturalne i instynktowne uczucie podczas odkurzania, szklana butelka</t>
+  </si>
+  <si>
+    <t>B01JIR9ZUG</t>
+  </si>
+  <si>
+    <t>LPNIC084524810</t>
+  </si>
+  <si>
+    <t>sp515655998</t>
+  </si>
+  <si>
+    <t>MAM Smoczek Perfect - 2 do 6 miesięcy, silikonowy smoczek, 2 szt. z pudełkiem do sterylizacji - kolor losowy</t>
+  </si>
+  <si>
+    <t>B079C6C93Z</t>
+  </si>
+  <si>
+    <t>LPNIC104586589</t>
+  </si>
+  <si>
+    <t>Torba do noszenia małego psa / szczeniaka i kota, bez użycia rąk, regulowana wyściełana torba na ramię dla zwierząt domowych z kieszenią i paskiem bezpieczeństwa do codziennego spaceru i podróży środkiem publicznego transportu, rozm. L Czarny dla zwierząt</t>
+  </si>
+  <si>
+    <t>B08XWGD7BN</t>
+  </si>
+  <si>
+    <t>LPNHE684608075</t>
+  </si>
+  <si>
+    <t>sp511241967</t>
+  </si>
+  <si>
+    <t>Nestling Elektryczna pompa balonowa do balonów(600W)-dwa tryby pracy pompy balon-1 punkt kleju, 1 taśmy, 2 wiążące-nadaje się na imprezy, wesela.</t>
+  </si>
+  <si>
+    <t>B0B6QVNL79</t>
+  </si>
+  <si>
+    <t>LPNHE733093222</t>
+  </si>
+  <si>
+    <t>spL01mKooMN</t>
+  </si>
+  <si>
+    <t>TRIWONDER Uchwyt na butelki z butelką o pojemności 500 ml, do biegania, jazdy na rowerze, wędrówek, na kemping (niebieski)</t>
+  </si>
+  <si>
+    <t>B07T62B84P</t>
+  </si>
+  <si>
+    <t>LPNHE733111379</t>
+  </si>
+  <si>
+    <t>spL01mKooop</t>
+  </si>
+  <si>
+    <t>Suavinex, Zero Zero antykolkowa butelka ze specjalnym smoczkiem do karmienia piersią (A), 0 miesięcy, butelka noworodka, idealna do karmienia piersią, smoczek imitujący piersi, 180 ml</t>
+  </si>
+  <si>
+    <t>B07GVZ4YKN</t>
+  </si>
+  <si>
+    <t>LPNIC102006579</t>
+  </si>
+  <si>
+    <t>Pelikan® Pióro wieczne Griffix do nauki pisania | Stalówka A | Na naboje atramentowe | Dla leworęcznych | Biuro Szkoła Studia Praca | Kaligrafia Komfortowe i Gładkie pisanie | Bluesea Bluesea Składane pudełko dla leworęcznych</t>
+  </si>
+  <si>
+    <t>B06ZZMFZPV</t>
+  </si>
+  <si>
+    <t>LPNHK170227366</t>
+  </si>
+  <si>
+    <t>spL1k1IjJ7I</t>
+  </si>
+  <si>
+    <t>ESPRIT GENTLEMAN THE BARB XPERT - Maszynka do brody Precision</t>
+  </si>
+  <si>
+    <t>B07HN2R1GJ</t>
+  </si>
+  <si>
+    <t>LPNHK163706221</t>
+  </si>
+  <si>
+    <t>spL1I20PJ69</t>
+  </si>
+  <si>
+    <t>lionto Mata dla kotów, mata do kuwety dla kotów, wzór plastra miodu, podkładka, wodoszczelna, podwójna warstwa, mata do kontroli rozsypywania, 61 x 38 x 1,3 cm, szara</t>
+  </si>
+  <si>
+    <t>B0BRNJ5J3V</t>
+  </si>
+  <si>
+    <t>LPNHE734072252</t>
+  </si>
+  <si>
+    <t>sp515410561</t>
+  </si>
+  <si>
+    <t>Philips Trymer do włosów w nosie i uszach Series 3000 do bezpiecznego przycinania włosów w nosie i uszach oraz brwi bez wyrywania Czarny</t>
+  </si>
+  <si>
+    <t>B087VM4TW9</t>
+  </si>
+  <si>
+    <t>LPNIC101556499</t>
+  </si>
+  <si>
+    <t>sp515820777</t>
+  </si>
+  <si>
+    <t>Hama Niszczarka paskowa MINI S6 (6 kartek DIN A4, wysuwane ramię, średnica kosza 28-34 cm) czarna 28/34 cm Cięcie w paski 8 mm</t>
+  </si>
+  <si>
+    <t>B08GRRDVN9</t>
+  </si>
+  <si>
+    <t>LPNHK165905264</t>
+  </si>
+  <si>
+    <t>spL1i75jK20</t>
+  </si>
+  <si>
+    <t>Suavinex, Termo Płynne dla niemowląt Termo ze stali nierdzewnej z hermetycznym zamknięciem na gorące i zimne napoje. 500 ml Granat Design Coral Color</t>
+  </si>
+  <si>
+    <t>B0BX6XBZ1X</t>
+  </si>
+  <si>
+    <t>LPNIC107504493</t>
+  </si>
+  <si>
+    <t>ANSMANN LED Sternenhimmel Projektor „Elefant“ aus der TV-Sendung mit der Maus, Touch Bedienung mit Musik, Einschlafhilfe als Nachtlicht für Mädchen &amp; Jungen - Nachttischlampe Kinderzimmer</t>
+  </si>
+  <si>
+    <t>B0058GHJBO</t>
+  </si>
+  <si>
+    <t>LPNHL934227295</t>
+  </si>
+  <si>
+    <t>spL1I51L5kM</t>
+  </si>
+  <si>
+    <t>Braun Stacja ładująca dla mężczyzn, kompatybilna z golarkami elektrycznymi Series 5, 6 i 7 (modele od 2020), ładowanie i przechowywanie</t>
+  </si>
+  <si>
+    <t>B0872FJ63V</t>
+  </si>
+  <si>
+    <t>LPNHK139784718</t>
+  </si>
+  <si>
+    <t>Tommee Tippee 87037502 Kasety Uzupełniające do Kosza na Pieluchy, 6 Sztuk</t>
+  </si>
+  <si>
+    <t>B00X590P30</t>
+  </si>
+  <si>
+    <t>LPNIC102286030</t>
+  </si>
+  <si>
+    <t>sp515856710</t>
+  </si>
+  <si>
+    <t>Jane Sterylizator mikrofalowy</t>
+  </si>
+  <si>
+    <t>B00RBPIXUG</t>
+  </si>
+  <si>
+    <t>LPNIC101436609</t>
+  </si>
+  <si>
+    <t>0799441390329</t>
+  </si>
+  <si>
+    <t>Braun Ostrzałka do ostrzenia wkładów wymiennych golarki elektrycznej, kompatybilna z Series 3 i blokiem ostrzy 30B, czarna 1 opakowanie</t>
+  </si>
+  <si>
+    <t>B008LQZPVO</t>
+  </si>
+  <si>
+    <t>LPNHK165690424</t>
+  </si>
+  <si>
+    <t>Walking Mum. Torba organizer I Love Vichy Torba ciążowa na wózek spacerowy Krótkie uchwyty do mocowania do wózka. Kolor czarny, wymiary 31X17X12 cm.</t>
+  </si>
+  <si>
+    <t>B09R22S1WS</t>
+  </si>
+  <si>
+    <t>LPNRP009079657</t>
+  </si>
+  <si>
+    <t>0795890904377</t>
+  </si>
+  <si>
+    <t>Lampa biurkowa LED, przyciemniana lampa stołowa, 5 kolorów i 10 poziomów jasności, przyjazna dla oczu, lampka nocna, złącze USB do ładowania smartfona, lampka do czytania, idealna dla czytelników, dzieci</t>
+  </si>
+  <si>
+    <t>B08GM9L3V6</t>
+  </si>
+  <si>
+    <t>LPNHE727133243</t>
+  </si>
+  <si>
+    <t>Oral-B - Vitality 100 CrossAction Black - Elektryczna szczoteczka do zębów - 1 sztuk black / white (Old) Black</t>
+  </si>
+  <si>
+    <t>B07DGMWKK9</t>
+  </si>
+  <si>
+    <t>LPNIC102722340</t>
+  </si>
+  <si>
+    <t>sp515735501</t>
+  </si>
+  <si>
+    <t>Grundig Lokówka do Włosów, Niebieski/Srebrny, 1100 W</t>
+  </si>
+  <si>
+    <t>B004CEE5W4</t>
+  </si>
+  <si>
+    <t>LPNHK165302560</t>
+  </si>
+  <si>
+    <t>Audiocore AC890 Bazooka głośnik Bluetooth 100 W 2000 mAh radio FM odtwarzacz MP3 microSD akumulator przenośny Bazooka oświetlenie LED</t>
+  </si>
+  <si>
+    <t>B06XFY1JSY</t>
+  </si>
+  <si>
+    <t>LPNHK139790037</t>
+  </si>
+  <si>
+    <t>Qedertek Lampy solarne do ogrodu na zewnątrz, 12 sztuk, 12 diod LED, lampa solarna do użytku na zewnątrz, z realistycznym efektem płomienia, wodoszczelność IP65, pochodnie ogrodowe, solarne do ogrodu, na ścieżkę, podwórko, trawnik 12 Stück</t>
+  </si>
+  <si>
+    <t>B0BPLBQDV8</t>
+  </si>
+  <si>
+    <t>LPNHE737489838</t>
+  </si>
+  <si>
+    <t>Zestaw do lokówki Żelazko faliste 5 w 1 - lokówki 3 duże loki bez loków Lokówki ceramiczne z różnymi akcesoriami Regulacja temperatury Szampan Dorado - 5 pl 1</t>
+  </si>
+  <si>
+    <t>B0B7XF1QH6</t>
+  </si>
+  <si>
+    <t>LPNHE733309677</t>
+  </si>
+  <si>
+    <t>spL01mjoiLK</t>
+  </si>
+  <si>
+    <t>Tera Skaner kodów kreskowych 1D 2D QR bezprzewodowy 2,4 GHz + przewodowy USB 2.0, skaner ręczny, czytnik kodów kreskowych 5 mil, zasięg 100 m, obsługuje skanowanie ekranu, model aktualizacja D5100 koralowy</t>
+  </si>
+  <si>
+    <t>B098DCGK91</t>
+  </si>
+  <si>
+    <t>LPNHK139407267</t>
+  </si>
+  <si>
+    <t>spL1I51mj5K</t>
+  </si>
+  <si>
+    <t>iHealth Track współpracuje z ciśnieniomierzem na ramieniu, z regulowanym uniwersalnym mankietem do normalnych i dużych ramion dorosłych, kompatybilny z urządzeniami Apple i Android</t>
+  </si>
+  <si>
+    <t>B01C5QS1T8</t>
+  </si>
+  <si>
+    <t>LPNHK153790297</t>
+  </si>
+  <si>
+    <t>Braun Series 3 300s Golarka Elektryczna, Czarny, 2-Biegunowa, 260 G</t>
+  </si>
+  <si>
+    <t>B01N4C13HH</t>
+  </si>
+  <si>
+    <t>LPNHK154483710</t>
+  </si>
+  <si>
+    <t>WELL CARE Sto?ek toaletowy wykonany z drewna - wyprodukowany we Francji - Podnó?ek WC - pozwala na przysadziste ustawienie przed zatorami Jasne Drewno</t>
+  </si>
+  <si>
+    <t>B08L6MLYK9</t>
+  </si>
+  <si>
+    <t>stołek drewniany</t>
+  </si>
+  <si>
+    <t>Oral-B OxyJet System czyszczenia z technologią mikropęcherzyków, 4 dysze nasadzane</t>
+  </si>
+  <si>
+    <t>B01BHS0R2O</t>
+  </si>
+  <si>
+    <t>LPNHK165320245</t>
+  </si>
+  <si>
+    <t>0696729567209</t>
+  </si>
+  <si>
+    <t>Stadler Form Difusor de aroma a jazmín, con modo de intervalo, adecuado para aceites aromáticos, 24 horas de funcionamiento, negro, 400 g</t>
+  </si>
+  <si>
+    <t>B00668FO4W</t>
+  </si>
+  <si>
+    <t>LPNIC104917567</t>
+  </si>
+  <si>
+    <t>Braun Satin Hair 7 IONTEC Suszarka do włosów, technologia jonowa zapewniająca większy połysk i oswajanie puszenia się, czarna, HD710</t>
+  </si>
+  <si>
+    <t>B00HXCJS3S</t>
+  </si>
+  <si>
+    <t>LPNHK134469212</t>
+  </si>
+  <si>
+    <t>Braun ThermoScan 7 BRAIRT6520 Termometr do Ucha, Biały Termometr douszny</t>
+  </si>
+  <si>
+    <t>B00NVMIO02</t>
+  </si>
+  <si>
+    <t>LPNHK139623555</t>
+  </si>
+  <si>
+    <t>Beurer EM 39 2 w 1 trener mięśni brzucha i grzbietu, pas EMS, trening mięśni brzucha i grzbietu, regeneracja</t>
+  </si>
+  <si>
+    <t>B01KUJ1VB2</t>
+  </si>
+  <si>
+    <t>LPNHK140864627</t>
+  </si>
+  <si>
+    <t>spL1I51o14K</t>
+  </si>
+  <si>
+    <t>Oral-B Io 10 8006540759912 Elektryczna Szczoteczka do Zębów, Czarny Czarny z etui podróżnym</t>
+  </si>
+  <si>
+    <t>B0B4WQXL21</t>
+  </si>
+  <si>
+    <t>LPNHK165063567</t>
+  </si>
+  <si>
+    <t>spL1i75jKm0</t>
+  </si>
+  <si>
+    <t>OMRON Nami Cat – przyjazny dzieciom nebulizator kompresorowy do domowego leczenia kaszlu i przeziębienia, zapalenia oskrzeli, astmy i nie tylko</t>
+  </si>
+  <si>
+    <t>B0982RZD6K</t>
+  </si>
+  <si>
+    <t>LPNHE704401585</t>
+  </si>
+  <si>
+    <t>spL01mKooNI</t>
+  </si>
+  <si>
+    <t>Babyliss Hydro Fusion Lokówko-Suszarka, Błękitny/Srebrny, 50mm</t>
+  </si>
+  <si>
+    <t>B08GLZX94W</t>
+  </si>
+  <si>
+    <t>LPNIC090784325</t>
+  </si>
+  <si>
+    <t>FeinTech LTL00100 LED Schreibtisch-Lampe Lichtfarbe warmweiß bis kaltweiß dimmbar 550 lm, Aluminium, ABS-Kunststoff, Acrylglas, weiß</t>
+  </si>
+  <si>
+    <t>B01N9EY6BD</t>
+  </si>
+  <si>
+    <t>LPNHL906115851</t>
+  </si>
+  <si>
+    <t>Philips Seria 3000 Męska golarka elektryczna Wet &amp; Dry, z technologią SkinProtect w Dark Moon, fryzjerka, golarka bez kabla, model S3145/00</t>
+  </si>
+  <si>
+    <t>B0CHMPJB3Y</t>
+  </si>
+  <si>
+    <t>LPNIC103152980</t>
+  </si>
+  <si>
     <t>Logitech MK710 Kabelloses Tastatur-Maus-Set, 2.4 GHz Verbindung via Unifying USB-Empfänger, 3-Jahre Batterielaufzeit, LCD-Batterieanzeige, Handballenauflage, PC/Laptop, Deutsches QWERTZ-Layout-Schwarz</t>
   </si>
   <si>
     <t>B0032W4158</t>
   </si>
   <si>
     <t>LPNHL938090994</t>
   </si>
   <si>
     <t>spL1k1Ii7om</t>
   </si>
   <si>
-    <t>FeinTech LTL00100 LED Schreibtisch-Lampe Lichtfarbe warmweiß bis kaltweiß dimmbar 550 lm, Aluminium, ABS-Kunststoff, Acrylglas, weiß</t>
-[...110 lines deleted...]
-    <t>LPNHE684608075</t>
+    <t>GMMH Shanti poduszka do akupresury poduszka na kark poduszka do paznokci, Iplikator poduszka relaksacyjna (zielona)</t>
+  </si>
+  <si>
+    <t>B00NMQ8858</t>
+  </si>
+  <si>
+    <t>LPNHK120035522</t>
+  </si>
+  <si>
+    <t>Philips DVT4110 Przenośne Urządzenie Rejestrujące, Srebrny, ‎2.03 x 4.57 x 12.95 cm</t>
+  </si>
+  <si>
+    <t>B07TYFTPBV</t>
+  </si>
+  <si>
+    <t>LPNHK134370376</t>
+  </si>
+  <si>
+    <t>B Beauty Planet Lustro powiększające 20x, dwustronne lusterko do makijażu o 360 stopni, wolnostojące lustro do łazienki/sypialni, duży rozmiar, średnica 19 cm Srebrny, 22 cm</t>
+  </si>
+  <si>
+    <t>B0CLXPSV6F</t>
+  </si>
+  <si>
+    <t>LPNHK274522283</t>
   </si>
   <si>
     <t>Logitech G815 LIGHTSYNC RGB mechaniczna klawiatura do gier (z płaskim dotykowym klawiszem GL, 5 programowalnymi klawiszami G, przelotką USB, specjalnymi przyciskami multimedialnymi)</t>
   </si>
   <si>
     <t>B07VTSZ63W</t>
   </si>
   <si>
     <t>LPNHK067545226</t>
   </si>
   <si>
     <t>MK295 Cicha bezprzewodowa kombinacja Biały MK295 MK295</t>
   </si>
   <si>
     <t>B07W7K29YM</t>
   </si>
   <si>
     <t>LPNHK112320565</t>
   </si>
   <si>
+    <t>GFTIME 7508 Palnik i pręty smakowe 7537 stal nierdzewna zamiennik dla Weber Spirit E310 E320 (2007-2012 z gałkami palnika bocznego), Spirit 700, Weber 900</t>
+  </si>
+  <si>
+    <t>B01HPN1BEI</t>
+  </si>
+  <si>
+    <t>LPNHK213127886</t>
+  </si>
+  <si>
+    <t>FUNTOUCH Hollywood duże lusterko kosmetyczne z oświetleniem, 9 diod LED, 3 regulowane temperatury barwowe, obrót o 360°, sterowanie dotykowe, plug-in, lusterko stołowe (białe) Biała żarówka 9</t>
+  </si>
+  <si>
+    <t>B0CF9M1NW2</t>
+  </si>
+  <si>
+    <t>LPNHK213751885</t>
+  </si>
+  <si>
+    <t>Theraline Oryginalna poduszka ciążowa i poduszka do karmienia 190 cm – poduszka do spania na boku poduszka do karmienia z perłami – w zestawie poszewka na poduszkę w kształcie krzyżyka Wzory / wzory Krzyżyk</t>
+  </si>
+  <si>
+    <t>B0CKJ4R8GV</t>
+  </si>
+  <si>
+    <t>PODUSZKA CIĄŻOWA THERALINE</t>
+  </si>
+  <si>
+    <t>Oral-B Io Series 5 av2022 Elektryczna Szczoteczka do Zębów, Liliowy Fioletowy</t>
+  </si>
+  <si>
+    <t>B0B4SJKRC2</t>
+  </si>
+  <si>
+    <t>LPNHL909171071</t>
+  </si>
+  <si>
+    <t>Logitech MX Keys bezprzewodowa klawiatura, odbiornik Bluetooth i USB, złącze USB-C, czas pracy baterii, funkcja Easy-Switch, podświetlenie przycisków, PC/Mac, niemiecki układ QWERTZ, kolor: grafitowy MX Keys MX Keys</t>
+  </si>
+  <si>
+    <t>B07W7KRXDW</t>
+  </si>
+  <si>
+    <t>HURTLUK0000059</t>
+  </si>
+  <si>
     <t>U POWER RL10356 - U-POWER RL10356-40 - Calzado de seguridad gama RED LION modelo HARD S3 SRC Talla 40 UNISEKS 46 EU czarny</t>
   </si>
   <si>
     <t>B07H42HR51</t>
   </si>
   <si>
     <t>LPNHL982026808</t>
-  </si>
-[...400 lines deleted...]
-    <t>PODUSZKA CIĄŻOWA THERALINE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -982,1241 +982,1241 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>4054828256435</v>
+        <v>885370252743</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>75.77</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="1">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F3">
-        <v>69.99</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1"/>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="1">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="B5" s="1"/>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="E4">
-[...21 lines deleted...]
-      </c>
       <c r="E5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F5">
-        <v>61.05</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B6" s="1">
-        <v>4897123690753</v>
+        <v>696615614437</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
-        <v>38.99</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B7" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="B7" s="1">
+        <v>8058664074167</v>
+      </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F7">
-        <v>36.53</v>
+        <v>7.81</v>
       </c>
       <c r="G7" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>25</v>
+      </c>
+      <c r="B8" s="1">
+        <v>9001616696848</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F8">
-        <v>24.75</v>
+        <v>8.7</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B9" s="1">
-        <v>4260372763286</v>
+        <v>6953283071592</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9">
-        <v>16.95</v>
+        <v>10.11</v>
       </c>
       <c r="G9" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>11.45</v>
+        <v>10.13</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>10.13</v>
+        <v>11.45</v>
       </c>
       <c r="G11" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B12" s="1">
-        <v>6953283071592</v>
+        <v>8426420049993</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>10.11</v>
+        <v>13.9</v>
       </c>
       <c r="G12" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B13" s="1">
-        <v>5099206080744</v>
+        <v>4012700805621</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F13">
-        <v>139.0</v>
+        <v>13.99</v>
+      </c>
+      <c r="G13" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B14" s="1">
-        <v>5099206092549</v>
+        <v>3700206705897</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="E14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F14">
-        <v>169.99</v>
+        <v>14.57</v>
+      </c>
+      <c r="G14" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B15" s="1">
-        <v>8033546376300</v>
+        <v>4260372763286</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
-        <v>475.63</v>
+        <v>16.95</v>
+      </c>
+      <c r="G15" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="1">
+        <v>8710103924005</v>
+      </c>
+      <c r="C16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16">
+        <v>16.99</v>
+      </c>
+      <c r="G16" t="s">
         <v>58</v>
-      </c>
-[...16 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>4007249505408</v>
+      </c>
+      <c r="C17" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>20.34</v>
+      </c>
+      <c r="G17" t="s">
         <v>62</v>
-      </c>
-[...16 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>8426420080859</v>
+      </c>
+      <c r="C18" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>51.99</v>
+        <v>20.68</v>
       </c>
       <c r="G18" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4013674011100</v>
+      </c>
+      <c r="C19" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>21.99</v>
+      </c>
+      <c r="G19" t="s">
         <v>69</v>
-      </c>
-[...16 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4210201275701</v>
+      </c>
+      <c r="C20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" t="s">
         <v>72</v>
       </c>
-      <c r="B20" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>39.07</v>
+        <v>21.99</v>
       </c>
       <c r="G20" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="1">
+        <v>5010415703750</v>
+      </c>
+      <c r="C21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" t="s">
         <v>75</v>
       </c>
-      <c r="B21" s="1">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>21.99</v>
+      </c>
+      <c r="G21" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>8420421038789</v>
+      </c>
+      <c r="C22" t="s">
         <v>78</v>
       </c>
-      <c r="B22" s="1">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>79</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>34.11</v>
+        <v>22.95</v>
       </c>
       <c r="G22" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>81</v>
       </c>
-      <c r="B23" s="1">
-        <v>4210201275701</v>
+      <c r="B23" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="C23" t="s">
         <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>21.99</v>
+        <v>22.99</v>
       </c>
       <c r="G23" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="1">
-        <v>3700206705897</v>
+        <v>8410446363140</v>
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>86</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>14.57</v>
+        <v>24.26</v>
       </c>
       <c r="G24" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B25" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
-        <v>422.73</v>
+        <v>24.75</v>
+      </c>
+      <c r="G25" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B26" s="1">
-        <v>4211125647049</v>
+        <v>4210201200758</v>
       </c>
       <c r="C26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>54.9</v>
+        <v>25.9</v>
       </c>
       <c r="G26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B27" s="1">
-        <v>8006540759912</v>
+        <v>4013833621522</v>
       </c>
       <c r="C27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>54.9</v>
+        <v>27.99</v>
       </c>
       <c r="G27" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" s="1">
-        <v>4210201139645</v>
+        <v>5902211105152</v>
       </c>
       <c r="C28" t="s">
         <v>99</v>
       </c>
       <c r="D28" t="s">
         <v>100</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>46.44</v>
+        <v>34.11</v>
       </c>
       <c r="G28" t="s">
-        <v>101</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
+        <v>101</v>
+      </c>
+      <c r="B29" s="1"/>
+      <c r="C29" t="s">
         <v>102</v>
       </c>
-      <c r="B29" s="1">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>103</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29">
-        <v>27.99</v>
+        <v>36.53</v>
       </c>
       <c r="G29" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4897123690753</v>
+      </c>
+      <c r="C30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" t="s">
         <v>106</v>
       </c>
-      <c r="B30" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>38.99</v>
+      </c>
+      <c r="G30" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
+        <v>108</v>
+      </c>
+      <c r="B31" s="1">
+        <v>4262380670266</v>
+      </c>
+      <c r="C31" t="s">
         <v>109</v>
       </c>
-      <c r="B31" s="1">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>110</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>39.0</v>
+      </c>
+      <c r="G31" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>112</v>
       </c>
       <c r="B32" s="1">
-        <v>4012700805621</v>
+        <v>856362005005</v>
       </c>
       <c r="C32" t="s">
         <v>113</v>
       </c>
       <c r="D32" t="s">
         <v>114</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>13.99</v>
+        <v>39.07</v>
       </c>
       <c r="G32" t="s">
-        <v>115</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
+        <v>115</v>
+      </c>
+      <c r="B33" s="1">
+        <v>8006540469279</v>
+      </c>
+      <c r="C33" t="s">
         <v>116</v>
       </c>
-      <c r="B33" s="1">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>117</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>409.63</v>
+        <v>44.74</v>
+      </c>
+      <c r="G33" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" s="1">
+        <v>3770014125040</v>
+      </c>
+      <c r="C34" t="s">
         <v>119</v>
       </c>
-      <c r="B34" s="1">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>88.11</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" s="1">
+        <v>4210201139645</v>
+      </c>
+      <c r="C35" t="s">
         <v>122</v>
       </c>
-      <c r="B35" s="1">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>123</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>25.9</v>
+        <v>46.44</v>
       </c>
       <c r="G35" t="s">
-        <v>125</v>
+        <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" t="s">
         <v>126</v>
       </c>
-      <c r="B36" s="1">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>127</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>69.99</v>
+        <v>49.9</v>
       </c>
       <c r="G36" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" s="1">
+        <v>4250782603906</v>
+      </c>
+      <c r="C37" t="s">
+        <v>129</v>
+      </c>
+      <c r="D37" t="s">
         <v>130</v>
       </c>
-      <c r="B37" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>67.83</v>
+        <v>51.99</v>
       </c>
       <c r="G37" t="s">
-        <v>129</v>
+        <v>50</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B38" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="1">
+        <v>7426605828888</v>
+      </c>
+      <c r="C38" t="s">
+        <v>132</v>
+      </c>
+      <c r="D38" t="s">
         <v>133</v>
       </c>
-      <c r="C38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38">
-        <v>49.9</v>
+        <v>53.37</v>
       </c>
       <c r="G38" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" s="1">
+        <v>4211125647049</v>
+      </c>
+      <c r="C39" t="s">
+        <v>135</v>
+      </c>
+      <c r="D39" t="s">
+        <v>136</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>54.9</v>
+      </c>
+      <c r="G39" t="s">
         <v>137</v>
-      </c>
-[...16 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" s="1">
+        <v>8006540759912</v>
+      </c>
+      <c r="C40" t="s">
+        <v>139</v>
+      </c>
+      <c r="D40" t="s">
+        <v>140</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>54.9</v>
+      </c>
+      <c r="G40" t="s">
         <v>141</v>
-      </c>
-[...16 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
+        <v>142</v>
+      </c>
+      <c r="B41" s="1">
+        <v>4015672113282</v>
+      </c>
+      <c r="C41" t="s">
+        <v>143</v>
+      </c>
+      <c r="D41" t="s">
         <v>144</v>
       </c>
-      <c r="B41" s="1">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>61.05</v>
+      </c>
+      <c r="G41" t="s">
         <v>145</v>
-      </c>
-[...10 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
+        <v>146</v>
+      </c>
+      <c r="B42" s="1">
+        <v>3030050165340</v>
+      </c>
+      <c r="C42" t="s">
+        <v>147</v>
+      </c>
+      <c r="D42" t="s">
         <v>148</v>
       </c>
-      <c r="B42" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
-        <v>20.68</v>
+        <v>67.83</v>
       </c>
       <c r="G42" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
+        <v>149</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4026423960420</v>
+      </c>
+      <c r="C43" t="s">
+        <v>150</v>
+      </c>
+      <c r="D43" t="s">
         <v>151</v>
       </c>
-      <c r="B43" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F43">
-        <v>16.99</v>
+        <v>69.99</v>
       </c>
       <c r="G43" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
+        <v>152</v>
+      </c>
+      <c r="B44" s="1">
+        <v>8720689018562</v>
+      </c>
+      <c r="C44" t="s">
+        <v>153</v>
+      </c>
+      <c r="D44" t="s">
         <v>154</v>
       </c>
-      <c r="B44" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>13.9</v>
+        <v>69.99</v>
       </c>
       <c r="G44" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
+        <v>155</v>
+      </c>
+      <c r="B45" s="1">
+        <v>4054828256435</v>
+      </c>
+      <c r="C45" t="s">
+        <v>156</v>
+      </c>
+      <c r="D45" t="s">
         <v>157</v>
       </c>
-      <c r="B45" s="1">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>75.77</v>
+      </c>
+      <c r="G45" t="s">
         <v>158</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
+        <v>159</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4250888310111</v>
+      </c>
+      <c r="C46" t="s">
         <v>160</v>
       </c>
-      <c r="B46" s="1">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>161</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F46">
-        <v>7.81</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>88.11</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
+        <v>162</v>
+      </c>
+      <c r="B47" s="1">
+        <v>855971006472</v>
+      </c>
+      <c r="C47" t="s">
         <v>163</v>
       </c>
-      <c r="B47" s="1">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>164</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
-        <v>0.0</v>
+        <v>99.93</v>
+      </c>
+      <c r="G47" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
+        <v>165</v>
+      </c>
+      <c r="B48" s="1"/>
+      <c r="C48" t="s">
         <v>166</v>
       </c>
-      <c r="B48" s="1">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>167</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>229.99</v>
+        <v>131.38</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
+        <v>168</v>
+      </c>
+      <c r="B49" s="1">
+        <v>5099206080744</v>
+      </c>
+      <c r="C49" t="s">
         <v>169</v>
       </c>
-      <c r="B49" s="1">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
-        <v>44.99</v>
+        <v>139.0</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
+        <v>171</v>
+      </c>
+      <c r="B50" s="1">
+        <v>5099206092549</v>
+      </c>
+      <c r="C50" t="s">
         <v>172</v>
       </c>
-      <c r="B50" s="1"/>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>173</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F50">
-        <v>131.38</v>
+        <v>169.99</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
+        <v>174</v>
+      </c>
+      <c r="B51" s="1">
+        <v>753210055567</v>
+      </c>
+      <c r="C51" t="s">
         <v>175</v>
       </c>
-      <c r="B51" s="1"/>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>176</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F51">
-        <v>299.99</v>
+        <v>229.99</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B52" s="1"/>
       <c r="C52" t="s">
+        <v>178</v>
+      </c>
+      <c r="D52" t="s">
         <v>179</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F52">
-        <v>0.0</v>
+        <v>299.99</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
+        <v>180</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4260553176744</v>
+      </c>
+      <c r="C53" t="s">
         <v>181</v>
       </c>
-      <c r="B53" s="1"/>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>182</v>
       </c>
-      <c r="D53" t="s">
+      <c r="E53">
+        <v>1</v>
+      </c>
+      <c r="F53">
+        <v>339.96</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" t="s">
         <v>183</v>
       </c>
-      <c r="E53">
-[...7 lines deleted...]
-      <c r="B54" s="1"/>
+      <c r="B54" s="1">
+        <v>4210201415008</v>
+      </c>
       <c r="C54" t="s">
         <v>184</v>
       </c>
       <c r="D54" t="s">
         <v>185</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F54">
-        <v>0.0</v>
+        <v>409.63</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>186</v>
       </c>
       <c r="B55" s="1">
-        <v>696615614437</v>
+        <v>5099206086807</v>
       </c>
       <c r="C55" t="s">
         <v>187</v>
       </c>
       <c r="D55" t="s">
         <v>188</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F55">
-        <v>0.0</v>
+        <v>422.73</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>189</v>
       </c>
       <c r="B56" s="1">
-        <v>4260553176744</v>
+        <v>8033546376300</v>
       </c>
       <c r="C56" t="s">
         <v>190</v>
       </c>
       <c r="D56" t="s">
         <v>191</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56">
-        <v>339.96</v>
+        <v>475.63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>